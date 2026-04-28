--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -10,95 +10,2767 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2139" uniqueCount="901">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2305</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Ata da 01ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ata da 02ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2352</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ata da 03ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ata da 04ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Ata da 05ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ata da 06ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ata da 07ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Ata da 08ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Ata da 09ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Ata da 10ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Ata da 11ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Ata da 12ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>Dioclécio Rosendo de Lima Filho</t>
+  </si>
+  <si>
+    <t>Fixa o valor do salário mínimo dos servidores municipais dá outras  providências.</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.452/2024, que institui o Programa Dinheiro Direto  na Escola – PDDE Municipal, para criar adicional financeiro destinado ao incentivo de  atividades culturais nas unidades escolares da rede municipal de ensino, e dá outras  providências.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>Dispõe acerca do piso salarial dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias – ACE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>Institui ajuda de custo para membros comunitários responsáveis pelo apoio à  distribuição de cartas e correspondências dos Correios nas Vilas do Rangel, de Trapiá,  de Couro D’antas, Pinhões e Vitorino, no Município de Riacho das Almas/PE, e dá outras  providências correlatas.</t>
+  </si>
+  <si>
+    <t>2306</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação de Créditos Fiscal do Município de Riacho  das Almas/PE – REFIS MUNICIPAL 2026.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>Estabelece limites para gastos com contratação de artistas, atrações e estrutura de eventos financiados com recursos próprios do Município de Riacho das Almas  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>Institui o plano diretor participativo do município de Riacho das Almas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>Institui a lei de parcelamento, uso e ocupação do solo do município de Riacho das Almas-Pe, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>Autoria a concessão de uso de bem público do Município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização no vencimento dos profissionais do magistério público da educação básica do Município de Riacho das Almas/PE, e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa Municipal de Distribuição de Suplementos Alimentares e Materiais Correlatos no Município de Riacho das Almas/PE, adequando-o às normas do Sistema Único de Saúde (SUS) e do Sistema Único de Assistência Social (SUAS), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2255</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Nestor do Bordado, Pipi Marchante, Professor Zé Carlos</t>
+  </si>
+  <si>
+    <t>Fixa o reajuste do valor do salário mínimo para o ano de 2026 dos servidores da Câmara Municipal de Riacho das Almas, Estado de Pernambuco, e dá outras  providências correlatas.</t>
+  </si>
+  <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>Pipi Marchante</t>
+  </si>
+  <si>
+    <t>Declara o Bacamarte como Patrimônio Cultural Imaterial do Município de  Riacho das Almas/PE, e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Bacamarteiro em Riacho das Almas/PE, incluindo-o  no calendário oficial de eventos culturais do Município, e dá outras providências  correlatas.</t>
+  </si>
+  <si>
+    <t>2307</t>
+  </si>
+  <si>
+    <t>Professor Zé Carlos</t>
+  </si>
+  <si>
+    <t>Autoriza o cômputo do período compreendido entre 28 de Maio de 2020 e 31 de Dezembro de 2021 para fins de aquisição de direitos funcionais dos servidores públicos municipais, nos termos da Lei Complementar Federal nº 226, de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2308</t>
+  </si>
+  <si>
+    <t>Estabelece a Estrutura Administrativa e Organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>Dinho da Saúde</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Abrigo Municipal de Animais e institui o Programa Municipal de Proteção e Bem-Estar Animal no município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação da quantidade de vagas disponíveis nas creches da rede pública municipal, bem como da lista de espera para matrícula, no município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>Tiago do Rangel</t>
+  </si>
+  <si>
+    <t>Denomina como “Pátio da Feira e Eventos Tita Sanfoneiro”, o Pátio da Feira, onde também acontecem os eventos culturais do Município, localizado próximo ao paredão do açude, no centro deste município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>Genival da Saúde</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas para a humanização do parto e combate à violência obstétrica no âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas-máquina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>Denomina como Creche Maria Adelino de Lucena Rosendo, a Creche situada ao lado do Campo Municipal, no Sítio Lagoa Nova, zona rural deste Município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>Aprova, com ressalvas, a prestação de contas de Governo, do Exercício de 2023, da Prefeitura Municipal de Riacho das Almas/PE, que tinha como gestor _x000D_
+responsável o Sr. Dioclécio Rosendo de Lima Filho, nos termos do parecer exarado pelo Tribunal de Contas de Pernambuco.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>EMP</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Modifica o Projeto de Lei do Executivo nº 04/2026, que institui ajuda de custo para membros comunitários responsáveis pelo apoio à distribuição de cartas e correspondências dos Correios nas Vilas do Rangel, Trapiá, Couro D’Antas, Pinhões e Vitorino, no Município de Riacho das Almas/PE, e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>Abenildo da Ramada</t>
+  </si>
+  <si>
+    <t>Emenda n° 01, ao Projeto de Lei do    Legislativo nº 10/2026. Modifica artigos do Projeto de Lei do Legislativo nº 10/2026, que institui o _x000D_
+Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, _x000D_
+com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas_x000D_
+máquina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>EMM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Vandilson Barbeiro</t>
+  </si>
+  <si>
+    <t>Modifica e adiciona artigos ao Projeto de Lei nº 08/2026, de autoria do Poder Executivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/requerimento_001.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de duas salas de aula para  atendimento da educação infantil na Escola Santos Cardoso, na Vila Pinhões.</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/requerimento_002.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica na Vila Couro D’antas.</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_003.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica na Vila Patos.</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_004.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a revitalização e reforma da praça principal da  Vila Pinhões.</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/requerimento_005.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos e construção de uma praça no pátio que fica em frente ao Posto de Saúde do Sítio Pau-Ferro, conhecido como “Posto de Bujão”.</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/requerimento_006.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma área recreativa no terreno localizado  por trás da Escola Municipal Antônio Severino dos Santos, no Sítio Ramada de Trapiá.</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/requerimento_007.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma Unidade de Saúde da Família – UBS no Sítio Bento, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_008.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água do Sítio Lagoa de Três Irmãos.</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/requerimento_009.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água ligando o Sítio Barrinhos,  atravessando o Sítio Baraúnas, até a Vila Patos.</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/requerimento_010.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água da saída de Trapiá a Barra de  Carapotós, até a casa de Dona Margarida.</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_011.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de duas passagens molhadas no povoado Dois Riachos, próximo à residência do Sr. Aécio.</t>
+  </si>
+  <si>
+    <t>2269</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_012.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma passagem molhada no povoado Dois Riachos, próximo à residência do Sr. Zé de Cazuza.</t>
+  </si>
+  <si>
+    <t>2270</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_013.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Tanquinhos.</t>
+  </si>
+  <si>
+    <t>2271</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_014.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua João Francisco, na Vila Trapiá. (Código de Logradouro: 141).</t>
+  </si>
+  <si>
+    <t>2272</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_015.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica na Avenida Artur Rosendo, na Vila Trapiá. (Código de Logradouro: 132).</t>
+  </si>
+  <si>
+    <t>2273</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Pastor Gustavo Lucena</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_016.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a reforma completa da quadra esportiva da Vila Rangel (incluindo iluminação, piso e alambrado).</t>
+  </si>
+  <si>
+    <t>2274</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_017.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a destinação de 01 (uma) ambulância para a Unidade Básica de Saúde da Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2275</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_018.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a reforma do Campo Municipal, transformando o mesmo em um estádio moderno.</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_019.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a continuidade da pavimentação em paralelepípedos, do Posto de Saúde até a casa de Alexandre de João Caramba, na Vila _x000D_
+Atalaia.</t>
+  </si>
+  <si>
+    <t>2277</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_020.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água para o Sítio Pororoca, com início após a Vila de Zé de Cícero, se estendendo até a Granja Aliança e toda comunidade em seu entorno.</t>
+  </si>
+  <si>
+    <t>2278</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/requerimento_021.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação do PSF do Sítio Baraúnas.</t>
+  </si>
+  <si>
+    <t>2279</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_022.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação do PSF do Sítio Pau Ferro.</t>
+  </si>
+  <si>
+    <t>2280</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/requerimento_023.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja instalada a rede de água (COMPESA) dos Sítios Alto Vermelho, Lagoa Comprida, Barriguda, Uruçu e Serra Branca.</t>
+  </si>
+  <si>
+    <t>2281</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/requerimento_024.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a complementação do asfalto da Rua principal da Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2282</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_025.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita, por meio da Secretaria competente, a implantação de placas de identificação contendo o nome das ruas e seus respectivos _x000D_
+Códigos de Endereçamento Postal (CEP) em todas as vias públicas do município, especialmente naquelas que ainda não possuem tal sinalização.</t>
+  </si>
+  <si>
+    <t>2283</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Jair do Jiquiri</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de três passagens molhadas que liguem o Loteamento João Lula ao Bairro do Alto do Jiquiri.</t>
+  </si>
+  <si>
+    <t>2284</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_027.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a passagem molhada no Sítio Bandeira, nas proximidades da morada de Luís de Zé Chico.</t>
+  </si>
+  <si>
+    <t>2285</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/requerimento_028.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídas três (03) passagens molhadas no Sítio Pau Ferro 2, na estrada que liga ‘Seu Ivanildo Chagas’ até os ‘Sem-terra’. - Uma próxima à morada de ‘Dão de Júlio Pereira’; - Uma próxima à morada de ‘Ailton de Paraíba’; e Uma próxima à morada de ‘Zé de Barro’.</t>
+  </si>
+  <si>
+    <t>2286</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_029.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídos quiosques e praça de alimentação no pátio da feira livre, neste município.</t>
+  </si>
+  <si>
+    <t>2287</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_030.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam instaladas câmeras de vigilância no Cemitério Municipal de Riacho das Almas.</t>
+  </si>
+  <si>
+    <t>2288</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Leandro da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_031.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica da PE-95 até a Vila Vitorino.</t>
+  </si>
+  <si>
+    <t>2289</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_032.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica ou  em paralelepípedos, seguindo da PE-95 até a Vila atalaia.</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_033.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma Creche Municipal na Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2291</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_034.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma Escola Municipal na Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2292</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_035.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água para a Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_036.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção um canal na Travessa Janin Mota, Rua projetada do canal, no Bairro João Chico. (Código de Logradouro 363).</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/requerimento_037.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a aplicação de telas de proteção no entorno do Campo de Futebol da Vila Couro D’Antas.</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/requerimento_038.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja realizada a pavimentação em paralelepípedos da denominada Rua da Creche, localizada no Bairro Celestino Ferreira, neste município.</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/requerimento_039.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja finalizado o vestiário do Campo do Sítio Guaritas (cisterna, caixa d´água e 4 postes com refletores).</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_040.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água da Compesa no Sítio Camurim e Sítio Lagoa de Pinhões, até Biu de Cazuza.</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_041.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Alaíde Ferreira da Silva, no Bairro Limeira, nesta cidade. (Código de Logradouro: 280).</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_042.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Maria Cursino da Silva, ao lado da Academia das Cidades, onde mora a senhora Branca de João Bernardo. (Código de Logradouro: 108).</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_043.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação da Rua Everton Cleiton de Brito, onde morava o popular ‘Necão’.</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_044.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita uma praça com bancos, canteiro de árvores, brinquedos e iluminação de Led onde fica localizado o Cruzeiro, na Vila Patos.</t>
+  </si>
+  <si>
+    <t>2302</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_045.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídos vestiários, alambrados e instalas redes de proteção por trás das barras no Campo de futebol da Vila Vitorino.</t>
+  </si>
+  <si>
+    <t>2309</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_046.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua que liga a saída da Vila Trapiá até a Rua Olegário Coleta.</t>
+  </si>
+  <si>
+    <t>2310</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/requerimento_047.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a extensão da pavimentação de paralelepípedos na Rua Olegário Coleta, da casa do Sr. Antônio Nestor até a frente da casa do Sr. Mário de Victor, sentido Lagoa de Três Irmãos.</t>
+  </si>
+  <si>
+    <t>2311</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/requerimento_048.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja locada ou adquirida uma casa de apoio para os pacientes que necessitam de hospitais na cidade de Recife.</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/requerimento_049.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam instalados postes e refletores no Campo do Sítio Dois Riachos.</t>
+  </si>
+  <si>
+    <t>2313</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/requerimento_050.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja criada uma sala especializada em Fisioterapia na UBS da Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2314</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/requerimento_051.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Lagoa  de Três Irmãos, com início ao lado da casa de “José” até a casa de “Seu Gino”. (Código de Logradouro: 527).</t>
+  </si>
+  <si>
+    <t>2315</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/requerimento_052.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Carapotós, com início ao lado da casa de “Neguinho de Lolo”, até a casa de “Seu Nezinho”, ex-vereador. (Código de Logradouro: 526).</t>
+  </si>
+  <si>
+    <t>2316</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/requerimento_053.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a destinação de 01 (uma) ambulância para a UBS de Couro D’Antas.</t>
+  </si>
+  <si>
+    <t>2317</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_054.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja encaminhada uma solicitação, por meio do Poder Executivo, ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Lyra, para que sejam adotadas as providências necessárias visando à pavimentação asfáltica da PE-121, no trecho que liga o município de Riacho das Almas à Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2318</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_055.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a aquisição de placas de energia solar para que seja feita uma usina de energia solar, para as escolas do município.</t>
+  </si>
+  <si>
+    <t>2319</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_056.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam feitos dois quebra-molas, um na Rua Eloisa Ferreira, ao lado do Bar de Carlos, e outro ao lado do mercado do cruzeiro, na Rua da Saudade.</t>
+  </si>
+  <si>
+    <t>2320</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/requerimento_057.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a solicitação à Celpe de alteração do endereço do Sítio Lagoa dos Pintos, Zona Rural de Cumaru/PE, para Sítio Lagoa dos Pinhões, endereço pertencente a Riacho das Almas/PE.</t>
+  </si>
+  <si>
+    <t>2321</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/requerimento_058.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construído um vestiário no campo do Sítio Chicão, neste município.</t>
+  </si>
+  <si>
+    <t>2322</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/requerimento_059.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implementados dois quebra-molas no Bairro João Chico, um na Rua João Alexandre Barbosa, e o segundo na Rua Severino Furtunato.</t>
+  </si>
+  <si>
+    <t>2323</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/requerimento_060.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja implementado um quebra-molas na rua José Francisco da Silva, em frente ao ‘Pallace Club’, neste município.</t>
+  </si>
+  <si>
+    <t>2324</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_061.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o calçamento na Vila do Vitorino, na ‘Rua de Marcone, cunhado de Lulinha’. Segue em anexo o mapa indicando a rua.</t>
+  </si>
+  <si>
+    <t>2325</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/requerimento_062.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a sinalização com tinta no asfalto da Vila Pinhões, nas faixas, lombadas, entre outros.</t>
+  </si>
+  <si>
+    <t>2326</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_063.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a sinalização com tinta no asfalto da Vila Rangel, nas faixas, lombadas, entre outros.</t>
+  </si>
+  <si>
+    <t>2327</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_064.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica na Avenida João Pereira de Lima. Da igreja São João Batista até o Colégio da Atalaia.</t>
+  </si>
+  <si>
+    <t>2328</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_065.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Caetano de Deus, na Vila Trapiá. (Código de logradouro: 411)</t>
+  </si>
+  <si>
+    <t>2329</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_066.pdf</t>
+  </si>
+  <si>
+    <t>No sentindo que seja feita a climatização e forragem das salas da Escola Municipal Manoel Soares no Sítio Guaritas.</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_067.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a requalificação e melhorias na Academia Pernambuco, incluindo a construção de banheiros.</t>
+  </si>
+  <si>
+    <t>2331</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_068.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a pavimentação asfálticas do pátio da feira livre.</t>
+  </si>
+  <si>
+    <t>2332</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_069.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a climatização da enfermaria pediátrica, enfermarias masculina e feminina, enfermaria isolamento, enfermaria observação, sala de curativo e sala de parto normal da Unidade Hospitalar João Soares da Fonseca.</t>
+  </si>
+  <si>
+    <t>2333</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_070.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam climatizadas as salas do médico e da enfermeira na UBS da Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2334</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_071.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água no Sítio Areias, do ‘Posto de Reginaldo’ sentido a ‘palhoça de Arlindo’, neste município.</t>
+  </si>
+  <si>
+    <t>2335</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_072.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a climatização da Escola Mário da Mota Limeira.</t>
+  </si>
+  <si>
+    <t>2336</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_073.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma praça pública na Vila Atalaia, com bancos, canteiro de árvores, brinquedos e iluminação de led.</t>
+  </si>
+  <si>
+    <t>2337</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_074.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Chambá, na ladeira próxima a casa de Zé Caetano.</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/requerimento_076.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma passagem molhada no Riacho que liga o Sítio Rendeiros ao Sítio Chã Comprida (conhecido como Riacho de Seu Manoel Braz).</t>
+  </si>
+  <si>
+    <t>2340</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/requerimento_077.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a limpeza do açude público conhecido com Açude de Zé Barbosa, localizado no Sítio Rendeiros.</t>
+  </si>
+  <si>
+    <t>2341</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/requerimento_078.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a implantação de uma unidade do CRAS na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2342</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_079.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Rendeiros. Além disso, solicito que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
+  </si>
+  <si>
+    <t>2343</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/requerimento_080.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Pau Ferro. Além disso, solicito que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
+  </si>
+  <si>
+    <t>2344</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_081.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de seja feita a ligação de água para a Vila Atalaia, neste município.</t>
+  </si>
+  <si>
+    <t>2355</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_082.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarramento na estrada do Sítio Tanquinhos, com início da casa de ‘Queilson’, até a casa da professora Amanda.</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_083.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarramento da estrada que liga a Vila Trapiá à Lagoa de Três Irmãos.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_084.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita extensão de 80 metros da pavimentação em paralelepípedos existente do Sítio Ramada de Trapiá. (Código de logradouro: 358)</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_085.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de três (03) paradas de ônibus. Referências: uma próxima ao posto de Reginaldo, na entrada do Sítio Areias; uma no Sítio Bento, em frente à casa de Pujuca; e uma na entrada do Sítio Trapiá.</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_086.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma praça de lazer e uma quadra em frente à Escola do Sítio Bento.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Manoel Gerônimo da Silva, por trás do açougue público da Vila de Trapiá. (Código de Logradouro: 142).</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento na Rua Manoel Gerônimo da Silva, por trás do açougue público da Vila de Trapiá. (Código de Logradouro: 142).</t>
+  </si>
+  <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídos dois banheiros públicos com acessibilidade no Cemitério Frei Damião, na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a aquisição de 8 macas de ambulância para a Unidade Mista João Soares da Fonseca.</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de uma praça pública, ou Academia da Saúde, na comunidade de Lagoa de Três Irmãos.</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/requerimento_092.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a complementação da pavimentação em paralelepípedos da Rua Manoel Braz de Lucena. (Código de logradouro: 166).</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_093.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Maria Senhorinha, com referência da saída de Pinhões sentido Gavião. (Código de Logradouro: 164).</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_094.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada que fica no início da Vila de Couro D’Antas, conhecida como ‘Rua da Caixa d’água’. (Código de logradouro: 183).</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/requerimento_095.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a complementação da pavimentação em paralelepípedos da Rua Sandoval Ribeiro, na Vila Couro D’Antas. (Código de Logradouro: 115).</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_096.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Ladislau Fernandes de Sales. (Código de Logradouro: 235).</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_097.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja concedido o reajuste do salário dos conselheiros tutelares deste município para o equivalente a dois salários mínimos e meio.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/requerimento_098.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Capitão Rômulo, neste município. (Código de Logradouro: 004).</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_099.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a reforma na quadra de esportes na Vila Vitorino. Tais como: Pintura de todo equipamento, conserto dos alambrados, conserto da coberta e de toda estrutura de ferro.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/requerimento_100.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua onde mora o popular ‘Sr. Nilton’, na Vila Patos. Rua José Nilton Bezerra Lira (Código de Logradouro: 538).</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_101.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Projetada, onde mora o popular ‘Sr. Paulinho de Zé Novinho’, na Vila Patos. (Código de Logradouro: 485).</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Aroldo Batista dos Santos, no Bairro Santa Terezinha. (Código de Logradouro: 258).</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/requerimento_103.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos com calçada na Rua Maria José Gomes da Silva, neste município. (Código de Logradouro: 084).</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a pavimentação em paralelepípedos na Rua  Projetada 12, na Vila Patos, conhecida como Rua de Flávio sulanqueiro. (Código De _x000D_
+Logradouro: 495).</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_105.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a requalificação do PSF do Sítio Guaritas.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_106.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a pavimentação em paralelepípedos da Rua Projetada do Canal, ligando a Rua Maximiano Ferreira até o poço. (Código de Logradouro: 559).</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_107.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implantados trocadores/fraldários nas Unidades de Saúde e Hospital do nosso município.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a ligação de água no Sítio Trapiá inteiro.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na subida de Alzira até o Cruzeiro do Santo Antônio. (código de logradouro: 190).</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação asfáltica na Vila Palmatória.</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos no Cemitério Frei Damião na Vila Trapiá, tendo início no portão de entrada e se estendendo até a frente da igrejinha.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito a pavimentação em paralelepípedos na Rua Projetada na Vila Patos, onde mora o filho de Dada. (código de logradouro: 487).</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de um vestiário no campo municipal, no Sítio Pororoca, conhecido como “Campo do Jatobá”.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Vila Rangel, do ponto de ônibus até a entrada da Vila.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Samuel Ferreira, com referência onde morava o Sr. Garfo de Ouro. (Código de logradouro: 050).</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a limpeza do esgoto do bairro do Alto do Jiquiri, neste município.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construído um ponto de ônibus na subida do Vitorino, próximo à casa de ‘Nadja’.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>No sentido de que seja providenciada a construção de um reservatório de água no Cemitério da Vila do Vitorino, neste município.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Padre Edson, localizada nesta cidade, ao lado da Compesa.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento e pavimentação em paralelepípedos onde mora ‘Vânia’ (agente de saúde), até Sebastião de Arnaldo, na Vila Atalaia.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja feita a pavimentação em paralelepípedos complementando a Av. Antônio Rosendo de Lima, na Vila Pinhões, na lateral da igreja. _x000D_
+(Código de Logradouro: 163).</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>No sentindo de que sejam feitas duas lombadas na Rua Sebastião José de Lima, Bairro Celestino Ferreira. (Código de Logradouro: 101).</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>No sentido de que seja instalado sistema de monitoramento de vídeo no Espaço Cidadania.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja instalado ar-condicionado na escola José Ferreira da Silva, no Sítio Bento.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação e modernização do auditório Mário da Mota Limeira e instalação de um sistema de sonorização moderno e um telão multimídia, visando melhorar as condições para a realização de reuniões, palestras e seminários no local.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação da pavimentação em paralelepípedos da PE-95 até a Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>No sentido de que seja concedido o reajuste do valor referente a ajuda de custo aos operadores dos dessalinizadores do município.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a reforma na estrutura do açougue público da Vila Pinhões.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a complementação da pavimentação em paralelepípedos da Rua Inocêncio Adelino Oliveira, com início da saída de Pinhões _x000D_
+(sentido Couro D’antas) até a casa do ‘Sr. Manoel Quixaba’, logo após o cemitério municipal. (Código de logradouro: 170).</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja feita a pavimentação em paralelepípedos e o saneamento no trecho que inicia em frente à casa de ‘Rafael de Herme’ até o trevo do Bar de ‘Galego’, na Vila Patos.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a reforma no matadouro Municipal da Vila Pinhões.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Chã Comprida. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Vila Nova. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Estaleiro. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até a Vila Patos. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores da referida Vila.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Logradouro. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja feito um quebra-molas na Rua João Ivanildo Hipólito de Medeiros, Rua ao lado da casa de Dr. Dioclécio. (Código de Logradouro: 09).</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>No sentido de que o Poder Executivo encaminhe à Câmara Municipal um Projeto de Lei instituindo um programa de incentivo financeiro no valor de R$ 100,00 mensais para os estudantes da Educação de Jovens e Adultos (EJA).</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua do Sítio Lagoa dos Coelhos.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de um banheiro no CRAS, neste município.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam fortalecidos projetos e programas para o público jovem visando o protagonismo social e econômico.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a colocação de equipamentos para práticas de exercício físico na Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o calçamento do complemento da Rua Manoel Ferreira de Lucena Neto, na Vila Rangel, até a frente da UBS. (Código de logradouro: 370).</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>No sentido de que seja implantado o Projeto Movimento na zona rural do município, iniciando pela Vila Rangel e seguindo cronograma para implantação nas demais vilas.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>No sentido de que seja criado um Núcleo de Saúde Mental com local adequado para atendimento dos usuários de saúde mental no município.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita uma intervenção no Riacho que divide os Bairros Severino Lula e Jiquiri, neste município.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam adquiridos materiais de atletismo para as escolas do fundamental 2 do município.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam instaladas cestas de basquete em todas as quadras poliesportivas do município.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação do Terminal Rodoviário deste município.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito um ponto de ônibus no Sítio Barriguda de Baixo, próximo ao novo poço artesiano.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a instalação da rede elétrica para ligação dos ar condicionados da Escola Manoel Tavares, na Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a limpeza da barragem da Vila Baraúnas, conhecido como ‘Açude Novo’.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a arborização ao redor do campo municipal na Vila Vitorino.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Cana Brava, próximo ao Vitorino. Ponto de referência: Rua em frente à casa de ‘Seu Zé Inês’, por trás da Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implementadas muretas de proteção na ponte que liga o Bairro da Cohab à Vila de Zé de Cícero, neste município.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>No sentido de que seja implementada uma lixeira para coleta de lixo na Rua Alto do Açude. Com ponto de referência, próximo à casa de ‘Bruno’, ao lado da praça.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Pinhões. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Lagoa do Algodão. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a aquisição de Tablets para os profissionais de apoio das Escolas Públicas do município de Riacho das Almas.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Creche Mãe Rainha, neste Município.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Escola Municipal Enedina Maria de Lima, na Vila Atalaia.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>No sentido de que seja implementado um corrimão na escadaria por trás da Escola da Vila do Vitorino.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a passagem da máquina para realizar a melhoria das estradas dos Sítios Cajueiro, Cana Brava, Modesto, Salgado, Bandeira de Cima e Bandeira de Baixo.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a extensão de energia, tendo início na fazenda de Fernando, até a casa de ‘Geo de Dioclécio’ no Sítio Carapotós.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a extensão de energia, tendo início no centro da Ramada de Trapiá, até a casa de ‘Janduir’.</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarramento da subida (entrada) da Ramada de Trapiá, até o calçamento.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarra mento no Sítio Ramada de Trapiá, tendo início na entrada da casa de ‘Norato’ até a casa de ‘Nenê de Neno’.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma praça ao lado do calçamento da Ramada, no centro.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>No sentido de que seja implementado um programa que estimule a instalação de novas empresas, com objetivo de gerar emprego e renda.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>No sentido de que seja criado um campeonato de futebol da terceira idade, para incentivar o futebol e a prática de atividades físicas para a geração idosa do município.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>No sentido de que seja fortalecido o Projeto Pedalando com Saúde, incentivando a população Riachense a utilizar bicicletas como veículo de transporte e_x000D_
+lazer.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam feitos investimentos na estrutura da sala de parto humanizado na Unidade Hospitalar João Soares da Fonseca.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>No sentido de que seja levado o serviço do ‘Ônibus Sorriso’ para as Vilas e localidades que ainda não foram atendidas.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja feita a pavimentação em paralelepípedos na Rua Projetada da Vila Rangel, com início na casa de ‘Vaninha’ até a casa de ‘Fátima’. (Código de Logradouro: 529).</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Projetada 05, no Bairro Celestino Ferreira. (Código de logradouro: 310).</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Júlio Lopes, no Bairro Celestino Ferreira. (Código de logradouro: 309).</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa Zenite Ferreira, no Bairro Celestino Ferreira. (Código de logradouro: 525).</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação da estrada no Sítio Areias, no Riacho próximo a entrada de ‘Seu Martins’.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada 01, no bairro Alto do Açude. Com referência onde mora o professor Josiel. (Código de Logradouro: 378).</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a abertura e limpeza do leito do Riacho, tendo início no Loteamento Chopinho até o Loteamento Gold Park.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarra mento da entrada da casa de ‘Deja, pai de Gugui’ no Bento até a principal do Sítio Chicão, próximo à casa de ‘Dada’.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implementados ‘braços de luz’ nos postes da Academia da Cidade, na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>No sentindo de que seja feito o piçarramento do ‘Riacho de Julião’, na Lagoa de Três Irmãos, até a casa de ‘Zé de Nequinho’, no Sítio Carapotós.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implementados refletores no campo de futebol da Palmatória.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Barrinhos, tendo início próximo à casa de ‘Mauri’ até a subida da ladeira. (Código de Logradouro: 542).</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídas salas de aula no antigo CVT da Vila Vitorino, com o objetivo de atender adequadamente os alunos da escola local.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída mais uma sala de aula na escola da zona rural ‘Joaquim Ferreira de Lima’, próximo a ‘Alzira’.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Bezerra Sobrinho, localizada no Bairro Alto do Açude. (Código de Logradouro: 380).</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação da Academia das Cidades (próximo à Creche municipal), contemplando: Reparos e pintura da quadra, colocação de alambrados e telas de proteção por trás das barras, reparos e pintura dos equipamentos da academia, capinação e limpeza de toda a área.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>No sentido de que seja fortalecido o comitê gestor de busca ativa nas ações que visam o combate à evasão escolar.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos em um trecho que falta o calçamento da Av. da Saudade, ao lado da pracinha. (Código de Logradouro: 055).</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa São Sebastião, neste município. (Código de Logradouro: 041).</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Sebastião Monteiro da Silva. (Código de Logradouro: 085).</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a manutenção e reparos na iluminação das ruas do Sítio Cajueiro.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>No sentido de que seja instalado sistema de vídeo-monitoramento em todos os prédios públicos do município.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de um ponto de ônibus no Sítio Areias, defronte à associação rural.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a troca das manilhas existentes por manilhas de maior diâmetro da bueira próxima à entrada da casa de ‘Dona Célia’, no Sítio Lagoa Comprida.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a construção de um ponto de ônibus no Sítio Lagoa Comprida, próximo ao antigo grupo escolar.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Vereador José Bezerra da Silva, na Vila Rangel. (Código de Logradouro: 389).</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construído um velório público no cemitério Frei Damião, na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a contratação de médicos pediátricos plantonistas 24h para Unidade Mista João Soares da Fonseca.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma Academia da Saúde ao lado do ‘Clube Social’, na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma cozinha comunitária no Sítio Bento, neste município.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a requalificação no matadouro público da Vila Trapiá, bem como seja feita a religação da energia.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma ‘pracinha’ na rua do popular ‘Bala da verdura’, neste município.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito piçarramento na Rua Severina Maria de Arruda, próximo ao campo do Rangel.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito um totem de identificação para a entrada do Sítio Cajueiro.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>No sentido de que seja ampliado o número de salas para os alunos de creche da Escola Enedina Maria de Lima.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>No sentido de que seja que sejam realizadas melhorias nas estradas vicinais dos sítios Chã do Bandeira, Alto Bandeira, Salobro e Pororocá, localizados neste município. Solicita-se, inclusive, a execução de serviços de piçarra mento nos pontos mais críticos.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a terraplanagem da estrada entre a Vila Rangel e a Vila de Couro D’Antas.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam providenciados, com a devida urgência, fardamentos adequados e Equipamentos de Proteção Individual (EPIs) para todos os trabalhadores que atuam na coleta de lixo em todo o município.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>No sentido de que seja organizado um dia específico, de forma periódica, para a realização das marcações de consultas com especialidades médicas destinadas, exclusivamente, aos moradores da zona rural. Requeiro, ainda, que seja assegurada prioridade no atendimento para idosos, gestantes e pessoas portadoras de deficiência devidamente comprovada, tanto da zona urbana quanto da zona rural.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>No sentido de que seja instalada uma caçamba de lixo no Sítio Trapiá, próximo à casa de Zezinho de Paizinho.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>No sentido de que o carro do lixo estenda seu trajeto até as proximidades da casa de Zezinho de Paizinho, no Sítio Trapiá.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a compra de um aparelho de Raio-X odontológico para a UBS da Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a compra de um aparelho de Raio-X odontológico para a UBS do Alto do Jiquirí, neste do município.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma UBS animal na Vila Trapiá, neste município.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>No sentindo que sejam arborizados os Campos do Jatobá e Municipal, com árvores que façam sombra para os torcedores.</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma nova ponte de passagem que liga o Bairro do Jiquirí ao Centro.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>No sentido de que seja colocado piso em cerâmica e forro em gesso na UBS da Vila Couro D’Antas.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implementados dois quebra-molas na PE-95, na entrada da Vila Atalaia.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da comercialização, concessão ou exploração de áreas VIP em eventos realizados com recursos públicos no Município de Riacho das Almas, assegurando que eventuais camarotes sejam de acesso público e gratuito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2345</t>
+  </si>
+  <si>
+    <t>PDU</t>
+  </si>
+  <si>
+    <t>Pedido de Urgência</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao projeto de lei do legislativo número 05-2026- Estabelece a Estrutura Administrativa e Organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente a  Emenda nº 01 ao Projeto de Lei nº 04/2026</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 163/2026 No sentido de que seja feita a passagem da máquina para realizar a melhoria _x000D_
+das estradas dos Sítios Cajueiro, Cana Brava, Modesto, Salgado, Bandeira de Cima e _x000D_
+Bandeira de Baixo.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente Proposta de Emenda Modificativa / Aditiva nº 01/2026 ao Projeto de Lei do Poder Executivo nº 08/2026</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 209/2026 - No sentido de que seja que sejam realizadas melhorias nas estradas vicinais _x000D_
+dos sítios Chã do Bandeira, Alto Bandeira, Salobro e Pororocá, localizados neste município. Solicita-se, inclusive, a execução de serviços de piçarra mento nos pontos mais críticos.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente a Emenda n° 01, ao Projeto de Lei do Legislativo nº 10/2026.  Modifica artigos do Projeto de Lei do Legislativo nº 10/2026, que institui o Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas máquina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>PAR2</t>
+  </si>
+  <si>
+    <t>Parecer Prévio</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas de Pernambuco - TCE</t>
+  </si>
+  <si>
+    <t>Processo TCE-PE n° 24100585-1 Modalidade: Prestação de Contas - Prefeitura municipal exercício: 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -402,68 +3074,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="63.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -471,53 +3143,7226 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29" t="s">
+        <v>87</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>92</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" t="s">
+        <v>78</v>
+      </c>
+      <c r="F33" t="s">
+        <v>97</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" t="s">
+        <v>78</v>
+      </c>
+      <c r="F34" t="s">
+        <v>100</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" t="s">
+        <v>97</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E37" t="s">
+        <v>108</v>
+      </c>
+      <c r="F37" t="s">
+        <v>109</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" t="s">
+        <v>92</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>119</v>
+      </c>
+      <c r="E40" t="s">
+        <v>120</v>
+      </c>
+      <c r="F40" t="s">
+        <v>121</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>124</v>
+      </c>
+      <c r="E41" t="s">
+        <v>125</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H41" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>124</v>
+      </c>
+      <c r="E42" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" t="s">
+        <v>87</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H42" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
+        <v>124</v>
+      </c>
+      <c r="E43" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" t="s">
+        <v>87</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H43" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" t="s">
+        <v>125</v>
+      </c>
+      <c r="F44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H44" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
+        <v>124</v>
+      </c>
+      <c r="E45" t="s">
+        <v>125</v>
+      </c>
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H45" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>140</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" t="s">
+        <v>100</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H46" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" t="s">
+        <v>124</v>
+      </c>
+      <c r="E47" t="s">
+        <v>125</v>
+      </c>
+      <c r="F47" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H47" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>124</v>
+      </c>
+      <c r="E48" t="s">
+        <v>125</v>
+      </c>
+      <c r="F48" t="s">
+        <v>100</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H48" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>149</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H49" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" t="s">
+        <v>124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>125</v>
+      </c>
+      <c r="F50" t="s">
+        <v>100</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H50" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" t="s">
+        <v>124</v>
+      </c>
+      <c r="E51" t="s">
+        <v>125</v>
+      </c>
+      <c r="F51" t="s">
+        <v>116</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H51" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" t="s">
+        <v>124</v>
+      </c>
+      <c r="E52" t="s">
+        <v>125</v>
+      </c>
+      <c r="F52" t="s">
+        <v>116</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H52" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" t="s">
+        <v>125</v>
+      </c>
+      <c r="F53" t="s">
+        <v>116</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H53" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" t="s">
+        <v>125</v>
+      </c>
+      <c r="F54" t="s">
+        <v>116</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H54" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>168</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>169</v>
+      </c>
+      <c r="D55" t="s">
+        <v>124</v>
+      </c>
+      <c r="E55" t="s">
+        <v>125</v>
+      </c>
+      <c r="F55" t="s">
+        <v>116</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H55" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>173</v>
+      </c>
+      <c r="D56" t="s">
+        <v>124</v>
+      </c>
+      <c r="E56" t="s">
+        <v>125</v>
+      </c>
+      <c r="F56" t="s">
+        <v>174</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H56" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>177</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D57" t="s">
+        <v>124</v>
+      </c>
+      <c r="E57" t="s">
+        <v>125</v>
+      </c>
+      <c r="F57" t="s">
+        <v>174</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H57" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>181</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>182</v>
+      </c>
+      <c r="D58" t="s">
+        <v>124</v>
+      </c>
+      <c r="E58" t="s">
+        <v>125</v>
+      </c>
+      <c r="F58" t="s">
+        <v>174</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H58" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>185</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>186</v>
+      </c>
+      <c r="D59" t="s">
+        <v>124</v>
+      </c>
+      <c r="E59" t="s">
+        <v>125</v>
+      </c>
+      <c r="F59" t="s">
+        <v>174</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H59" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>189</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>190</v>
+      </c>
+      <c r="D60" t="s">
+        <v>124</v>
+      </c>
+      <c r="E60" t="s">
+        <v>125</v>
+      </c>
+      <c r="F60" t="s">
+        <v>174</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H60" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>193</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>194</v>
+      </c>
+      <c r="D61" t="s">
+        <v>124</v>
+      </c>
+      <c r="E61" t="s">
+        <v>125</v>
+      </c>
+      <c r="F61" t="s">
+        <v>97</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>197</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>198</v>
+      </c>
+      <c r="D62" t="s">
+        <v>124</v>
+      </c>
+      <c r="E62" t="s">
+        <v>125</v>
+      </c>
+      <c r="F62" t="s">
+        <v>97</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H62" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>202</v>
+      </c>
+      <c r="D63" t="s">
+        <v>124</v>
+      </c>
+      <c r="E63" t="s">
+        <v>125</v>
+      </c>
+      <c r="F63" t="s">
+        <v>97</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H63" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>206</v>
+      </c>
+      <c r="D64" t="s">
+        <v>124</v>
+      </c>
+      <c r="E64" t="s">
+        <v>125</v>
+      </c>
+      <c r="F64" t="s">
+        <v>97</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H64" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>210</v>
+      </c>
+      <c r="D65" t="s">
+        <v>124</v>
+      </c>
+      <c r="E65" t="s">
+        <v>125</v>
+      </c>
+      <c r="F65" t="s">
+        <v>97</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H65" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>213</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>214</v>
+      </c>
+      <c r="D66" t="s">
+        <v>124</v>
+      </c>
+      <c r="E66" t="s">
+        <v>125</v>
+      </c>
+      <c r="F66" t="s">
+        <v>215</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H66" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>219</v>
+      </c>
+      <c r="D67" t="s">
+        <v>124</v>
+      </c>
+      <c r="E67" t="s">
+        <v>125</v>
+      </c>
+      <c r="F67" t="s">
+        <v>215</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H67" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>223</v>
+      </c>
+      <c r="D68" t="s">
+        <v>124</v>
+      </c>
+      <c r="E68" t="s">
+        <v>125</v>
+      </c>
+      <c r="F68" t="s">
+        <v>215</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H68" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>226</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>227</v>
+      </c>
+      <c r="D69" t="s">
+        <v>124</v>
+      </c>
+      <c r="E69" t="s">
+        <v>125</v>
+      </c>
+      <c r="F69" t="s">
+        <v>215</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>231</v>
+      </c>
+      <c r="D70" t="s">
+        <v>124</v>
+      </c>
+      <c r="E70" t="s">
+        <v>125</v>
+      </c>
+      <c r="F70" t="s">
+        <v>215</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H70" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>234</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>235</v>
+      </c>
+      <c r="D71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E71" t="s">
+        <v>125</v>
+      </c>
+      <c r="F71" t="s">
+        <v>236</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H71" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>240</v>
+      </c>
+      <c r="D72" t="s">
+        <v>124</v>
+      </c>
+      <c r="E72" t="s">
+        <v>125</v>
+      </c>
+      <c r="F72" t="s">
+        <v>236</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H72" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>243</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>244</v>
+      </c>
+      <c r="D73" t="s">
+        <v>124</v>
+      </c>
+      <c r="E73" t="s">
+        <v>125</v>
+      </c>
+      <c r="F73" t="s">
+        <v>236</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H73" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>248</v>
+      </c>
+      <c r="D74" t="s">
+        <v>124</v>
+      </c>
+      <c r="E74" t="s">
+        <v>125</v>
+      </c>
+      <c r="F74" t="s">
+        <v>236</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>252</v>
+      </c>
+      <c r="D75" t="s">
+        <v>124</v>
+      </c>
+      <c r="E75" t="s">
+        <v>125</v>
+      </c>
+      <c r="F75" t="s">
+        <v>236</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H75" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>255</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>256</v>
+      </c>
+      <c r="D76" t="s">
+        <v>124</v>
+      </c>
+      <c r="E76" t="s">
+        <v>125</v>
+      </c>
+      <c r="F76" t="s">
+        <v>121</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H76" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>259</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>260</v>
+      </c>
+      <c r="D77" t="s">
+        <v>124</v>
+      </c>
+      <c r="E77" t="s">
+        <v>125</v>
+      </c>
+      <c r="F77" t="s">
+        <v>121</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H77" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>264</v>
+      </c>
+      <c r="D78" t="s">
+        <v>124</v>
+      </c>
+      <c r="E78" t="s">
+        <v>125</v>
+      </c>
+      <c r="F78" t="s">
+        <v>121</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H78" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>267</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>268</v>
+      </c>
+      <c r="D79" t="s">
+        <v>124</v>
+      </c>
+      <c r="E79" t="s">
+        <v>125</v>
+      </c>
+      <c r="F79" t="s">
+        <v>121</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H79" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>271</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>272</v>
+      </c>
+      <c r="D80" t="s">
+        <v>124</v>
+      </c>
+      <c r="E80" t="s">
+        <v>125</v>
+      </c>
+      <c r="F80" t="s">
+        <v>121</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H80" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>275</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>276</v>
+      </c>
+      <c r="D81" t="s">
+        <v>124</v>
+      </c>
+      <c r="E81" t="s">
+        <v>125</v>
+      </c>
+      <c r="F81" t="s">
+        <v>92</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H81" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>279</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>280</v>
+      </c>
+      <c r="D82" t="s">
+        <v>124</v>
+      </c>
+      <c r="E82" t="s">
+        <v>125</v>
+      </c>
+      <c r="F82" t="s">
+        <v>92</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H82" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>283</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>284</v>
+      </c>
+      <c r="D83" t="s">
+        <v>124</v>
+      </c>
+      <c r="E83" t="s">
+        <v>125</v>
+      </c>
+      <c r="F83" t="s">
+        <v>92</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H83" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>287</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>288</v>
+      </c>
+      <c r="D84" t="s">
+        <v>124</v>
+      </c>
+      <c r="E84" t="s">
+        <v>125</v>
+      </c>
+      <c r="F84" t="s">
+        <v>92</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H84" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>291</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>292</v>
+      </c>
+      <c r="D85" t="s">
+        <v>124</v>
+      </c>
+      <c r="E85" t="s">
+        <v>125</v>
+      </c>
+      <c r="F85" t="s">
+        <v>92</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H85" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>295</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>296</v>
+      </c>
+      <c r="D86" t="s">
+        <v>124</v>
+      </c>
+      <c r="E86" t="s">
+        <v>125</v>
+      </c>
+      <c r="F86" t="s">
+        <v>100</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H86" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>299</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>300</v>
+      </c>
+      <c r="D87" t="s">
+        <v>124</v>
+      </c>
+      <c r="E87" t="s">
+        <v>125</v>
+      </c>
+      <c r="F87" t="s">
+        <v>100</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H87" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>303</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>304</v>
+      </c>
+      <c r="D88" t="s">
+        <v>124</v>
+      </c>
+      <c r="E88" t="s">
+        <v>125</v>
+      </c>
+      <c r="F88" t="s">
+        <v>100</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H88" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>307</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>308</v>
+      </c>
+      <c r="D89" t="s">
+        <v>124</v>
+      </c>
+      <c r="E89" t="s">
+        <v>125</v>
+      </c>
+      <c r="F89" t="s">
+        <v>100</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H89" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>311</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>312</v>
+      </c>
+      <c r="D90" t="s">
+        <v>124</v>
+      </c>
+      <c r="E90" t="s">
+        <v>125</v>
+      </c>
+      <c r="F90" t="s">
+        <v>100</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H90" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>315</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>316</v>
+      </c>
+      <c r="D91" t="s">
+        <v>124</v>
+      </c>
+      <c r="E91" t="s">
+        <v>125</v>
+      </c>
+      <c r="F91" t="s">
+        <v>116</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H91" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>319</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>320</v>
+      </c>
+      <c r="D92" t="s">
+        <v>124</v>
+      </c>
+      <c r="E92" t="s">
+        <v>125</v>
+      </c>
+      <c r="F92" t="s">
+        <v>116</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H92" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>323</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>324</v>
+      </c>
+      <c r="D93" t="s">
+        <v>124</v>
+      </c>
+      <c r="E93" t="s">
+        <v>125</v>
+      </c>
+      <c r="F93" t="s">
+        <v>116</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H93" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>327</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>328</v>
+      </c>
+      <c r="D94" t="s">
+        <v>124</v>
+      </c>
+      <c r="E94" t="s">
+        <v>125</v>
+      </c>
+      <c r="F94" t="s">
+        <v>116</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H94" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>331</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>332</v>
+      </c>
+      <c r="D95" t="s">
+        <v>124</v>
+      </c>
+      <c r="E95" t="s">
+        <v>125</v>
+      </c>
+      <c r="F95" t="s">
+        <v>116</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H95" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>335</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>336</v>
+      </c>
+      <c r="D96" t="s">
+        <v>124</v>
+      </c>
+      <c r="E96" t="s">
+        <v>125</v>
+      </c>
+      <c r="F96" t="s">
+        <v>121</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H96" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>339</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>340</v>
+      </c>
+      <c r="D97" t="s">
+        <v>124</v>
+      </c>
+      <c r="E97" t="s">
+        <v>125</v>
+      </c>
+      <c r="F97" t="s">
+        <v>121</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H97" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>343</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>344</v>
+      </c>
+      <c r="D98" t="s">
+        <v>124</v>
+      </c>
+      <c r="E98" t="s">
+        <v>125</v>
+      </c>
+      <c r="F98" t="s">
+        <v>121</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H98" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>347</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>348</v>
+      </c>
+      <c r="D99" t="s">
+        <v>124</v>
+      </c>
+      <c r="E99" t="s">
+        <v>125</v>
+      </c>
+      <c r="F99" t="s">
+        <v>121</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H99" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>351</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>352</v>
+      </c>
+      <c r="D100" t="s">
+        <v>124</v>
+      </c>
+      <c r="E100" t="s">
+        <v>125</v>
+      </c>
+      <c r="F100" t="s">
+        <v>121</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H100" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>355</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>356</v>
+      </c>
+      <c r="D101" t="s">
+        <v>124</v>
+      </c>
+      <c r="E101" t="s">
+        <v>125</v>
+      </c>
+      <c r="F101" t="s">
+        <v>174</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H101" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>359</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>360</v>
+      </c>
+      <c r="D102" t="s">
+        <v>124</v>
+      </c>
+      <c r="E102" t="s">
+        <v>125</v>
+      </c>
+      <c r="F102" t="s">
+        <v>174</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H102" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>363</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>364</v>
+      </c>
+      <c r="D103" t="s">
+        <v>124</v>
+      </c>
+      <c r="E103" t="s">
+        <v>125</v>
+      </c>
+      <c r="F103" t="s">
+        <v>174</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H103" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>367</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>368</v>
+      </c>
+      <c r="D104" t="s">
+        <v>124</v>
+      </c>
+      <c r="E104" t="s">
+        <v>125</v>
+      </c>
+      <c r="F104" t="s">
+        <v>174</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H104" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>371</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>372</v>
+      </c>
+      <c r="D105" t="s">
+        <v>124</v>
+      </c>
+      <c r="E105" t="s">
+        <v>125</v>
+      </c>
+      <c r="F105" t="s">
+        <v>174</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H105" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>375</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>376</v>
+      </c>
+      <c r="D106" t="s">
+        <v>124</v>
+      </c>
+      <c r="E106" t="s">
+        <v>125</v>
+      </c>
+      <c r="F106" t="s">
+        <v>97</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H106" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>379</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>380</v>
+      </c>
+      <c r="D107" t="s">
+        <v>124</v>
+      </c>
+      <c r="E107" t="s">
+        <v>125</v>
+      </c>
+      <c r="F107" t="s">
+        <v>97</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H107" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>383</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>384</v>
+      </c>
+      <c r="D108" t="s">
+        <v>124</v>
+      </c>
+      <c r="E108" t="s">
+        <v>125</v>
+      </c>
+      <c r="F108" t="s">
+        <v>97</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H108" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>387</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>388</v>
+      </c>
+      <c r="D109" t="s">
+        <v>124</v>
+      </c>
+      <c r="E109" t="s">
+        <v>125</v>
+      </c>
+      <c r="F109" t="s">
+        <v>97</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H109" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>391</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>392</v>
+      </c>
+      <c r="D110" t="s">
+        <v>124</v>
+      </c>
+      <c r="E110" t="s">
+        <v>125</v>
+      </c>
+      <c r="F110" t="s">
+        <v>97</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H110" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>395</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>396</v>
+      </c>
+      <c r="D111" t="s">
+        <v>124</v>
+      </c>
+      <c r="E111" t="s">
+        <v>125</v>
+      </c>
+      <c r="F111" t="s">
+        <v>92</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H111" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>399</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>400</v>
+      </c>
+      <c r="D112" t="s">
+        <v>124</v>
+      </c>
+      <c r="E112" t="s">
+        <v>125</v>
+      </c>
+      <c r="F112" t="s">
+        <v>92</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H112" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>403</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>404</v>
+      </c>
+      <c r="D113" t="s">
+        <v>124</v>
+      </c>
+      <c r="E113" t="s">
+        <v>125</v>
+      </c>
+      <c r="F113" t="s">
+        <v>92</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H113" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>407</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>408</v>
+      </c>
+      <c r="D114" t="s">
+        <v>124</v>
+      </c>
+      <c r="E114" t="s">
+        <v>125</v>
+      </c>
+      <c r="F114" t="s">
+        <v>92</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H114" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>411</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>412</v>
+      </c>
+      <c r="D115" t="s">
+        <v>124</v>
+      </c>
+      <c r="E115" t="s">
+        <v>125</v>
+      </c>
+      <c r="F115" t="s">
+        <v>87</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H115" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>415</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>416</v>
+      </c>
+      <c r="D116" t="s">
+        <v>124</v>
+      </c>
+      <c r="E116" t="s">
+        <v>125</v>
+      </c>
+      <c r="F116" t="s">
+        <v>87</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H116" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>419</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>420</v>
+      </c>
+      <c r="D117" t="s">
+        <v>124</v>
+      </c>
+      <c r="E117" t="s">
+        <v>125</v>
+      </c>
+      <c r="F117" t="s">
+        <v>87</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>424</v>
+      </c>
+      <c r="D118" t="s">
+        <v>124</v>
+      </c>
+      <c r="E118" t="s">
+        <v>125</v>
+      </c>
+      <c r="F118" t="s">
+        <v>87</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H118" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>427</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>428</v>
+      </c>
+      <c r="D119" t="s">
+        <v>124</v>
+      </c>
+      <c r="E119" t="s">
+        <v>125</v>
+      </c>
+      <c r="F119" t="s">
+        <v>87</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H119" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>432</v>
+      </c>
+      <c r="D120" t="s">
+        <v>124</v>
+      </c>
+      <c r="E120" t="s">
+        <v>125</v>
+      </c>
+      <c r="F120" t="s">
+        <v>236</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H120" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>435</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>436</v>
+      </c>
+      <c r="D121" t="s">
+        <v>124</v>
+      </c>
+      <c r="E121" t="s">
+        <v>125</v>
+      </c>
+      <c r="F121" t="s">
+        <v>116</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H121" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>439</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>440</v>
+      </c>
+      <c r="D122" t="s">
+        <v>124</v>
+      </c>
+      <c r="E122" t="s">
+        <v>125</v>
+      </c>
+      <c r="F122" t="s">
+        <v>116</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H122" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>443</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>444</v>
+      </c>
+      <c r="D123" t="s">
+        <v>124</v>
+      </c>
+      <c r="E123" t="s">
+        <v>125</v>
+      </c>
+      <c r="F123" t="s">
+        <v>116</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H123" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>447</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>448</v>
+      </c>
+      <c r="D124" t="s">
+        <v>124</v>
+      </c>
+      <c r="E124" t="s">
+        <v>125</v>
+      </c>
+      <c r="F124" t="s">
+        <v>116</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H124" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>451</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>452</v>
+      </c>
+      <c r="D125" t="s">
+        <v>124</v>
+      </c>
+      <c r="E125" t="s">
+        <v>125</v>
+      </c>
+      <c r="F125" t="s">
+        <v>116</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H125" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>455</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>456</v>
+      </c>
+      <c r="D126" t="s">
+        <v>124</v>
+      </c>
+      <c r="E126" t="s">
+        <v>125</v>
+      </c>
+      <c r="F126" t="s">
+        <v>100</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H126" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>458</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>459</v>
+      </c>
+      <c r="D127" t="s">
+        <v>124</v>
+      </c>
+      <c r="E127" t="s">
+        <v>125</v>
+      </c>
+      <c r="F127" t="s">
+        <v>100</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H127" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>461</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>462</v>
+      </c>
+      <c r="D128" t="s">
+        <v>124</v>
+      </c>
+      <c r="E128" t="s">
+        <v>125</v>
+      </c>
+      <c r="F128" t="s">
+        <v>100</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H128" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>464</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>465</v>
+      </c>
+      <c r="D129" t="s">
+        <v>124</v>
+      </c>
+      <c r="E129" t="s">
+        <v>125</v>
+      </c>
+      <c r="F129" t="s">
+        <v>100</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H129" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>467</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>468</v>
+      </c>
+      <c r="D130" t="s">
+        <v>124</v>
+      </c>
+      <c r="E130" t="s">
+        <v>125</v>
+      </c>
+      <c r="F130" t="s">
+        <v>100</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H130" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>470</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>471</v>
+      </c>
+      <c r="D131" t="s">
+        <v>124</v>
+      </c>
+      <c r="E131" t="s">
+        <v>125</v>
+      </c>
+      <c r="F131" t="s">
+        <v>87</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H131" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>474</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>475</v>
+      </c>
+      <c r="D132" t="s">
+        <v>124</v>
+      </c>
+      <c r="E132" t="s">
+        <v>125</v>
+      </c>
+      <c r="F132" t="s">
+        <v>87</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H132" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>478</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>479</v>
+      </c>
+      <c r="D133" t="s">
+        <v>124</v>
+      </c>
+      <c r="E133" t="s">
+        <v>125</v>
+      </c>
+      <c r="F133" t="s">
+        <v>87</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H133" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>482</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>483</v>
+      </c>
+      <c r="D134" t="s">
+        <v>124</v>
+      </c>
+      <c r="E134" t="s">
+        <v>125</v>
+      </c>
+      <c r="F134" t="s">
+        <v>87</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H134" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>486</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>487</v>
+      </c>
+      <c r="D135" t="s">
+        <v>124</v>
+      </c>
+      <c r="E135" t="s">
+        <v>125</v>
+      </c>
+      <c r="F135" t="s">
+        <v>87</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H135" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>490</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>491</v>
+      </c>
+      <c r="D136" t="s">
+        <v>124</v>
+      </c>
+      <c r="E136" t="s">
+        <v>125</v>
+      </c>
+      <c r="F136" t="s">
+        <v>174</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H136" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>494</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>495</v>
+      </c>
+      <c r="D137" t="s">
+        <v>124</v>
+      </c>
+      <c r="E137" t="s">
+        <v>125</v>
+      </c>
+      <c r="F137" t="s">
+        <v>174</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H137" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>498</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>499</v>
+      </c>
+      <c r="D138" t="s">
+        <v>124</v>
+      </c>
+      <c r="E138" t="s">
+        <v>125</v>
+      </c>
+      <c r="F138" t="s">
+        <v>92</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H138" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>502</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>503</v>
+      </c>
+      <c r="D139" t="s">
+        <v>124</v>
+      </c>
+      <c r="E139" t="s">
+        <v>125</v>
+      </c>
+      <c r="F139" t="s">
+        <v>92</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H139" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>506</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>507</v>
+      </c>
+      <c r="D140" t="s">
+        <v>124</v>
+      </c>
+      <c r="E140" t="s">
+        <v>125</v>
+      </c>
+      <c r="F140" t="s">
+        <v>92</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H140" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>510</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>511</v>
+      </c>
+      <c r="D141" t="s">
+        <v>124</v>
+      </c>
+      <c r="E141" t="s">
+        <v>125</v>
+      </c>
+      <c r="F141" t="s">
+        <v>97</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H141" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>514</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>515</v>
+      </c>
+      <c r="D142" t="s">
+        <v>124</v>
+      </c>
+      <c r="E142" t="s">
+        <v>125</v>
+      </c>
+      <c r="F142" t="s">
+        <v>97</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H142" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>518</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>519</v>
+      </c>
+      <c r="D143" t="s">
+        <v>124</v>
+      </c>
+      <c r="E143" t="s">
+        <v>125</v>
+      </c>
+      <c r="F143" t="s">
+        <v>97</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H143" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>522</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>523</v>
+      </c>
+      <c r="D144" t="s">
+        <v>124</v>
+      </c>
+      <c r="E144" t="s">
+        <v>125</v>
+      </c>
+      <c r="F144" t="s">
+        <v>97</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H144" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>526</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>527</v>
+      </c>
+      <c r="D145" t="s">
+        <v>124</v>
+      </c>
+      <c r="E145" t="s">
+        <v>125</v>
+      </c>
+      <c r="F145" t="s">
+        <v>97</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H145" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>530</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>531</v>
+      </c>
+      <c r="D146" t="s">
+        <v>124</v>
+      </c>
+      <c r="E146" t="s">
+        <v>125</v>
+      </c>
+      <c r="F146" t="s">
+        <v>92</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H146" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>534</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>535</v>
+      </c>
+      <c r="D147" t="s">
+        <v>124</v>
+      </c>
+      <c r="E147" t="s">
+        <v>125</v>
+      </c>
+      <c r="F147" t="s">
+        <v>116</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H147" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>537</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>538</v>
+      </c>
+      <c r="D148" t="s">
+        <v>124</v>
+      </c>
+      <c r="E148" t="s">
+        <v>125</v>
+      </c>
+      <c r="F148" t="s">
+        <v>116</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H148" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>540</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>541</v>
+      </c>
+      <c r="D149" t="s">
+        <v>124</v>
+      </c>
+      <c r="E149" t="s">
+        <v>125</v>
+      </c>
+      <c r="F149" t="s">
+        <v>116</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H149" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>543</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>544</v>
+      </c>
+      <c r="D150" t="s">
+        <v>124</v>
+      </c>
+      <c r="E150" t="s">
+        <v>125</v>
+      </c>
+      <c r="F150" t="s">
+        <v>116</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H150" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>546</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>547</v>
+      </c>
+      <c r="D151" t="s">
+        <v>124</v>
+      </c>
+      <c r="E151" t="s">
+        <v>125</v>
+      </c>
+      <c r="F151" t="s">
+        <v>116</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H151" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>549</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>550</v>
+      </c>
+      <c r="D152" t="s">
+        <v>124</v>
+      </c>
+      <c r="E152" t="s">
+        <v>125</v>
+      </c>
+      <c r="F152" t="s">
+        <v>174</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H152" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>552</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>553</v>
+      </c>
+      <c r="D153" t="s">
+        <v>124</v>
+      </c>
+      <c r="E153" t="s">
+        <v>125</v>
+      </c>
+      <c r="F153" t="s">
+        <v>174</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H153" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>555</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>556</v>
+      </c>
+      <c r="D154" t="s">
+        <v>124</v>
+      </c>
+      <c r="E154" t="s">
+        <v>125</v>
+      </c>
+      <c r="F154" t="s">
+        <v>174</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H154" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>558</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>559</v>
+      </c>
+      <c r="D155" t="s">
+        <v>124</v>
+      </c>
+      <c r="E155" t="s">
+        <v>125</v>
+      </c>
+      <c r="F155" t="s">
+        <v>174</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H155" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>561</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>562</v>
+      </c>
+      <c r="D156" t="s">
+        <v>124</v>
+      </c>
+      <c r="E156" t="s">
+        <v>125</v>
+      </c>
+      <c r="F156" t="s">
+        <v>174</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H156" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>564</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>565</v>
+      </c>
+      <c r="D157" t="s">
+        <v>124</v>
+      </c>
+      <c r="E157" t="s">
+        <v>125</v>
+      </c>
+      <c r="F157" t="s">
+        <v>92</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H157" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>567</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>568</v>
+      </c>
+      <c r="D158" t="s">
+        <v>124</v>
+      </c>
+      <c r="E158" t="s">
+        <v>125</v>
+      </c>
+      <c r="F158" t="s">
+        <v>92</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H158" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>570</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>571</v>
+      </c>
+      <c r="D159" t="s">
+        <v>124</v>
+      </c>
+      <c r="E159" t="s">
+        <v>125</v>
+      </c>
+      <c r="F159" t="s">
+        <v>92</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H159" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>573</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>574</v>
+      </c>
+      <c r="D160" t="s">
+        <v>124</v>
+      </c>
+      <c r="E160" t="s">
+        <v>125</v>
+      </c>
+      <c r="F160" t="s">
+        <v>97</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H160" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>576</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>577</v>
+      </c>
+      <c r="D161" t="s">
+        <v>124</v>
+      </c>
+      <c r="E161" t="s">
+        <v>125</v>
+      </c>
+      <c r="F161" t="s">
+        <v>97</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H161" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>579</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>580</v>
+      </c>
+      <c r="D162" t="s">
+        <v>124</v>
+      </c>
+      <c r="E162" t="s">
+        <v>125</v>
+      </c>
+      <c r="F162" t="s">
+        <v>97</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H162" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>582</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>583</v>
+      </c>
+      <c r="D163" t="s">
+        <v>124</v>
+      </c>
+      <c r="E163" t="s">
+        <v>125</v>
+      </c>
+      <c r="F163" t="s">
+        <v>97</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H163" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>585</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>586</v>
+      </c>
+      <c r="D164" t="s">
+        <v>124</v>
+      </c>
+      <c r="E164" t="s">
+        <v>125</v>
+      </c>
+      <c r="F164" t="s">
+        <v>97</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H164" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>588</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>589</v>
+      </c>
+      <c r="D165" t="s">
+        <v>124</v>
+      </c>
+      <c r="E165" t="s">
+        <v>125</v>
+      </c>
+      <c r="F165" t="s">
+        <v>236</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H165" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>591</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>592</v>
+      </c>
+      <c r="D166" t="s">
+        <v>124</v>
+      </c>
+      <c r="E166" t="s">
+        <v>125</v>
+      </c>
+      <c r="F166" t="s">
+        <v>87</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H166" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>594</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>595</v>
+      </c>
+      <c r="D167" t="s">
+        <v>124</v>
+      </c>
+      <c r="E167" t="s">
+        <v>125</v>
+      </c>
+      <c r="F167" t="s">
+        <v>87</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H167" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>597</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>598</v>
+      </c>
+      <c r="D168" t="s">
+        <v>124</v>
+      </c>
+      <c r="E168" t="s">
+        <v>125</v>
+      </c>
+      <c r="F168" t="s">
+        <v>87</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H168" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>600</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>601</v>
+      </c>
+      <c r="D169" t="s">
+        <v>124</v>
+      </c>
+      <c r="E169" t="s">
+        <v>125</v>
+      </c>
+      <c r="F169" t="s">
+        <v>87</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H169" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>603</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>604</v>
+      </c>
+      <c r="D170" t="s">
+        <v>124</v>
+      </c>
+      <c r="E170" t="s">
+        <v>125</v>
+      </c>
+      <c r="F170" t="s">
+        <v>87</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H170" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>606</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>607</v>
+      </c>
+      <c r="D171" t="s">
+        <v>124</v>
+      </c>
+      <c r="E171" t="s">
+        <v>125</v>
+      </c>
+      <c r="F171" t="s">
+        <v>87</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H171" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>609</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>610</v>
+      </c>
+      <c r="D172" t="s">
+        <v>124</v>
+      </c>
+      <c r="E172" t="s">
+        <v>125</v>
+      </c>
+      <c r="F172" t="s">
+        <v>87</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H172" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>612</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>613</v>
+      </c>
+      <c r="D173" t="s">
+        <v>124</v>
+      </c>
+      <c r="E173" t="s">
+        <v>125</v>
+      </c>
+      <c r="F173" t="s">
+        <v>87</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H173" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>615</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>616</v>
+      </c>
+      <c r="D174" t="s">
+        <v>124</v>
+      </c>
+      <c r="E174" t="s">
+        <v>125</v>
+      </c>
+      <c r="F174" t="s">
+        <v>87</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H174" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>618</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>619</v>
+      </c>
+      <c r="D175" t="s">
+        <v>124</v>
+      </c>
+      <c r="E175" t="s">
+        <v>125</v>
+      </c>
+      <c r="F175" t="s">
+        <v>87</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H175" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>621</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>622</v>
+      </c>
+      <c r="D176" t="s">
+        <v>124</v>
+      </c>
+      <c r="E176" t="s">
+        <v>125</v>
+      </c>
+      <c r="F176" t="s">
+        <v>174</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H176" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>624</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>625</v>
+      </c>
+      <c r="D177" t="s">
+        <v>124</v>
+      </c>
+      <c r="E177" t="s">
+        <v>125</v>
+      </c>
+      <c r="F177" t="s">
+        <v>174</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H177" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>627</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>628</v>
+      </c>
+      <c r="D178" t="s">
+        <v>124</v>
+      </c>
+      <c r="E178" t="s">
+        <v>125</v>
+      </c>
+      <c r="F178" t="s">
+        <v>174</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H178" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>630</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>631</v>
+      </c>
+      <c r="D179" t="s">
+        <v>124</v>
+      </c>
+      <c r="E179" t="s">
+        <v>125</v>
+      </c>
+      <c r="F179" t="s">
+        <v>174</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H179" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>633</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>634</v>
+      </c>
+      <c r="D180" t="s">
+        <v>124</v>
+      </c>
+      <c r="E180" t="s">
+        <v>125</v>
+      </c>
+      <c r="F180" t="s">
+        <v>174</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H180" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>636</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>637</v>
+      </c>
+      <c r="D181" t="s">
+        <v>124</v>
+      </c>
+      <c r="E181" t="s">
+        <v>125</v>
+      </c>
+      <c r="F181" t="s">
+        <v>97</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H181" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>639</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>640</v>
+      </c>
+      <c r="D182" t="s">
+        <v>124</v>
+      </c>
+      <c r="E182" t="s">
+        <v>125</v>
+      </c>
+      <c r="F182" t="s">
+        <v>97</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H182" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>642</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>643</v>
+      </c>
+      <c r="D183" t="s">
+        <v>124</v>
+      </c>
+      <c r="E183" t="s">
+        <v>125</v>
+      </c>
+      <c r="F183" t="s">
+        <v>97</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H183" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>645</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>646</v>
+      </c>
+      <c r="D184" t="s">
+        <v>124</v>
+      </c>
+      <c r="E184" t="s">
+        <v>125</v>
+      </c>
+      <c r="F184" t="s">
+        <v>97</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H184" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>648</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>649</v>
+      </c>
+      <c r="D185" t="s">
+        <v>124</v>
+      </c>
+      <c r="E185" t="s">
+        <v>125</v>
+      </c>
+      <c r="F185" t="s">
+        <v>92</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H185" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>651</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>652</v>
+      </c>
+      <c r="D186" t="s">
+        <v>124</v>
+      </c>
+      <c r="E186" t="s">
+        <v>125</v>
+      </c>
+      <c r="F186" t="s">
+        <v>97</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H186" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>654</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>655</v>
+      </c>
+      <c r="D187" t="s">
+        <v>124</v>
+      </c>
+      <c r="E187" t="s">
+        <v>125</v>
+      </c>
+      <c r="F187" t="s">
+        <v>97</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H187" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>657</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>658</v>
+      </c>
+      <c r="D188" t="s">
+        <v>124</v>
+      </c>
+      <c r="E188" t="s">
+        <v>125</v>
+      </c>
+      <c r="F188" t="s">
+        <v>97</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H188" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>660</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>661</v>
+      </c>
+      <c r="D189" t="s">
+        <v>124</v>
+      </c>
+      <c r="E189" t="s">
+        <v>125</v>
+      </c>
+      <c r="F189" t="s">
+        <v>97</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H189" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>663</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>664</v>
+      </c>
+      <c r="D190" t="s">
+        <v>124</v>
+      </c>
+      <c r="E190" t="s">
+        <v>125</v>
+      </c>
+      <c r="F190" t="s">
+        <v>97</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H190" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>666</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>667</v>
+      </c>
+      <c r="D191" t="s">
+        <v>124</v>
+      </c>
+      <c r="E191" t="s">
+        <v>125</v>
+      </c>
+      <c r="F191" t="s">
+        <v>121</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H191" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>669</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>670</v>
+      </c>
+      <c r="D192" t="s">
+        <v>124</v>
+      </c>
+      <c r="E192" t="s">
+        <v>125</v>
+      </c>
+      <c r="F192" t="s">
+        <v>121</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H192" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>672</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>673</v>
+      </c>
+      <c r="D193" t="s">
+        <v>124</v>
+      </c>
+      <c r="E193" t="s">
+        <v>125</v>
+      </c>
+      <c r="F193" t="s">
+        <v>121</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H193" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>675</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>676</v>
+      </c>
+      <c r="D194" t="s">
+        <v>124</v>
+      </c>
+      <c r="E194" t="s">
+        <v>125</v>
+      </c>
+      <c r="F194" t="s">
+        <v>121</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H194" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>678</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>679</v>
+      </c>
+      <c r="D195" t="s">
+        <v>124</v>
+      </c>
+      <c r="E195" t="s">
+        <v>125</v>
+      </c>
+      <c r="F195" t="s">
+        <v>121</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>681</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>682</v>
+      </c>
+      <c r="D196" t="s">
+        <v>124</v>
+      </c>
+      <c r="E196" t="s">
+        <v>125</v>
+      </c>
+      <c r="F196" t="s">
+        <v>87</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>684</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>685</v>
+      </c>
+      <c r="D197" t="s">
+        <v>124</v>
+      </c>
+      <c r="E197" t="s">
+        <v>125</v>
+      </c>
+      <c r="F197" t="s">
+        <v>87</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H197" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>687</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>688</v>
+      </c>
+      <c r="D198" t="s">
+        <v>124</v>
+      </c>
+      <c r="E198" t="s">
+        <v>125</v>
+      </c>
+      <c r="F198" t="s">
+        <v>87</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H198" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>690</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>691</v>
+      </c>
+      <c r="D199" t="s">
+        <v>124</v>
+      </c>
+      <c r="E199" t="s">
+        <v>125</v>
+      </c>
+      <c r="F199" t="s">
+        <v>87</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H199" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>693</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>694</v>
+      </c>
+      <c r="D200" t="s">
+        <v>124</v>
+      </c>
+      <c r="E200" t="s">
+        <v>125</v>
+      </c>
+      <c r="F200" t="s">
+        <v>87</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H200" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>696</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>697</v>
+      </c>
+      <c r="D201" t="s">
+        <v>124</v>
+      </c>
+      <c r="E201" t="s">
+        <v>125</v>
+      </c>
+      <c r="F201" t="s">
+        <v>236</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H201" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>699</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>700</v>
+      </c>
+      <c r="D202" t="s">
+        <v>124</v>
+      </c>
+      <c r="E202" t="s">
+        <v>125</v>
+      </c>
+      <c r="F202" t="s">
+        <v>236</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H202" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>702</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>703</v>
+      </c>
+      <c r="D203" t="s">
+        <v>124</v>
+      </c>
+      <c r="E203" t="s">
+        <v>125</v>
+      </c>
+      <c r="F203" t="s">
+        <v>116</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H203" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>705</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>706</v>
+      </c>
+      <c r="D204" t="s">
+        <v>124</v>
+      </c>
+      <c r="E204" t="s">
+        <v>125</v>
+      </c>
+      <c r="F204" t="s">
+        <v>116</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H204" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>708</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>709</v>
+      </c>
+      <c r="D205" t="s">
+        <v>124</v>
+      </c>
+      <c r="E205" t="s">
+        <v>125</v>
+      </c>
+      <c r="F205" t="s">
+        <v>116</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H205" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>711</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>712</v>
+      </c>
+      <c r="D206" t="s">
+        <v>124</v>
+      </c>
+      <c r="E206" t="s">
+        <v>125</v>
+      </c>
+      <c r="F206" t="s">
+        <v>116</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H206" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>714</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>715</v>
+      </c>
+      <c r="D207" t="s">
+        <v>124</v>
+      </c>
+      <c r="E207" t="s">
+        <v>125</v>
+      </c>
+      <c r="F207" t="s">
+        <v>116</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H207" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>717</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>718</v>
+      </c>
+      <c r="D208" t="s">
+        <v>124</v>
+      </c>
+      <c r="E208" t="s">
+        <v>125</v>
+      </c>
+      <c r="F208" t="s">
+        <v>174</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H208" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>720</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>721</v>
+      </c>
+      <c r="D209" t="s">
+        <v>124</v>
+      </c>
+      <c r="E209" t="s">
+        <v>125</v>
+      </c>
+      <c r="F209" t="s">
+        <v>174</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H209" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>723</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>724</v>
+      </c>
+      <c r="D210" t="s">
+        <v>124</v>
+      </c>
+      <c r="E210" t="s">
+        <v>125</v>
+      </c>
+      <c r="F210" t="s">
+        <v>174</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H210" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>726</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>727</v>
+      </c>
+      <c r="D211" t="s">
+        <v>124</v>
+      </c>
+      <c r="E211" t="s">
+        <v>125</v>
+      </c>
+      <c r="F211" t="s">
+        <v>174</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H211" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>729</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>730</v>
+      </c>
+      <c r="D212" t="s">
+        <v>124</v>
+      </c>
+      <c r="E212" t="s">
+        <v>125</v>
+      </c>
+      <c r="F212" t="s">
+        <v>174</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H212" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>732</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>733</v>
+      </c>
+      <c r="D213" t="s">
+        <v>124</v>
+      </c>
+      <c r="E213" t="s">
+        <v>125</v>
+      </c>
+      <c r="F213" t="s">
+        <v>97</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H213" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>735</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>736</v>
+      </c>
+      <c r="D214" t="s">
+        <v>124</v>
+      </c>
+      <c r="E214" t="s">
+        <v>125</v>
+      </c>
+      <c r="F214" t="s">
+        <v>97</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H214" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>738</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>739</v>
+      </c>
+      <c r="D215" t="s">
+        <v>124</v>
+      </c>
+      <c r="E215" t="s">
+        <v>125</v>
+      </c>
+      <c r="F215" t="s">
+        <v>97</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H215" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>741</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>742</v>
+      </c>
+      <c r="D216" t="s">
+        <v>124</v>
+      </c>
+      <c r="E216" t="s">
+        <v>125</v>
+      </c>
+      <c r="F216" t="s">
+        <v>97</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H216" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>744</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>745</v>
+      </c>
+      <c r="D217" t="s">
+        <v>124</v>
+      </c>
+      <c r="E217" t="s">
+        <v>125</v>
+      </c>
+      <c r="F217" t="s">
+        <v>236</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H217" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>747</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>748</v>
+      </c>
+      <c r="D218" t="s">
+        <v>124</v>
+      </c>
+      <c r="E218" t="s">
+        <v>125</v>
+      </c>
+      <c r="F218" t="s">
+        <v>87</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H218" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>750</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>751</v>
+      </c>
+      <c r="D219" t="s">
+        <v>124</v>
+      </c>
+      <c r="E219" t="s">
+        <v>125</v>
+      </c>
+      <c r="F219" t="s">
+        <v>215</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H219" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>753</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>754</v>
+      </c>
+      <c r="D220" t="s">
+        <v>124</v>
+      </c>
+      <c r="E220" t="s">
+        <v>125</v>
+      </c>
+      <c r="F220" t="s">
+        <v>116</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H220" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>756</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>757</v>
+      </c>
+      <c r="D221" t="s">
+        <v>124</v>
+      </c>
+      <c r="E221" t="s">
+        <v>125</v>
+      </c>
+      <c r="F221" t="s">
+        <v>116</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H221" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>759</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>760</v>
+      </c>
+      <c r="D222" t="s">
+        <v>124</v>
+      </c>
+      <c r="E222" t="s">
+        <v>125</v>
+      </c>
+      <c r="F222" t="s">
+        <v>116</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H222" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>762</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>763</v>
+      </c>
+      <c r="D223" t="s">
+        <v>124</v>
+      </c>
+      <c r="E223" t="s">
+        <v>125</v>
+      </c>
+      <c r="F223" t="s">
+        <v>116</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H223" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>765</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>766</v>
+      </c>
+      <c r="D224" t="s">
+        <v>124</v>
+      </c>
+      <c r="E224" t="s">
+        <v>125</v>
+      </c>
+      <c r="F224" t="s">
+        <v>116</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H224" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>768</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>769</v>
+      </c>
+      <c r="D225" t="s">
+        <v>124</v>
+      </c>
+      <c r="E225" t="s">
+        <v>125</v>
+      </c>
+      <c r="F225" t="s">
+        <v>121</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H225" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>771</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>772</v>
+      </c>
+      <c r="D226" t="s">
+        <v>124</v>
+      </c>
+      <c r="E226" t="s">
+        <v>125</v>
+      </c>
+      <c r="F226" t="s">
+        <v>121</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H226" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>774</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>775</v>
+      </c>
+      <c r="D227" t="s">
+        <v>124</v>
+      </c>
+      <c r="E227" t="s">
+        <v>125</v>
+      </c>
+      <c r="F227" t="s">
+        <v>92</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H227" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>777</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>778</v>
+      </c>
+      <c r="D228" t="s">
+        <v>124</v>
+      </c>
+      <c r="E228" t="s">
+        <v>125</v>
+      </c>
+      <c r="F228" t="s">
+        <v>92</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H228" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>780</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>781</v>
+      </c>
+      <c r="D229" t="s">
+        <v>124</v>
+      </c>
+      <c r="E229" t="s">
+        <v>125</v>
+      </c>
+      <c r="F229" t="s">
+        <v>174</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H229" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>783</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>784</v>
+      </c>
+      <c r="D230" t="s">
+        <v>124</v>
+      </c>
+      <c r="E230" t="s">
+        <v>125</v>
+      </c>
+      <c r="F230" t="s">
+        <v>174</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H230" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>786</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>787</v>
+      </c>
+      <c r="D231" t="s">
+        <v>124</v>
+      </c>
+      <c r="E231" t="s">
+        <v>125</v>
+      </c>
+      <c r="F231" t="s">
+        <v>174</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H231" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>789</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>790</v>
+      </c>
+      <c r="D232" t="s">
+        <v>124</v>
+      </c>
+      <c r="E232" t="s">
+        <v>125</v>
+      </c>
+      <c r="F232" t="s">
+        <v>174</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H232" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>792</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>793</v>
+      </c>
+      <c r="D233" t="s">
+        <v>124</v>
+      </c>
+      <c r="E233" t="s">
+        <v>125</v>
+      </c>
+      <c r="F233" t="s">
+        <v>236</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H233" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>795</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>796</v>
+      </c>
+      <c r="D234" t="s">
+        <v>124</v>
+      </c>
+      <c r="E234" t="s">
+        <v>125</v>
+      </c>
+      <c r="F234" t="s">
+        <v>97</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H234" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>798</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>799</v>
+      </c>
+      <c r="D235" t="s">
+        <v>124</v>
+      </c>
+      <c r="E235" t="s">
+        <v>125</v>
+      </c>
+      <c r="F235" t="s">
+        <v>97</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H235" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>801</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>802</v>
+      </c>
+      <c r="D236" t="s">
+        <v>124</v>
+      </c>
+      <c r="E236" t="s">
+        <v>125</v>
+      </c>
+      <c r="F236" t="s">
+        <v>97</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H236" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>804</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>805</v>
+      </c>
+      <c r="D237" t="s">
+        <v>124</v>
+      </c>
+      <c r="E237" t="s">
+        <v>125</v>
+      </c>
+      <c r="F237" t="s">
+        <v>97</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H237" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>807</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>808</v>
+      </c>
+      <c r="D238" t="s">
+        <v>124</v>
+      </c>
+      <c r="E238" t="s">
+        <v>125</v>
+      </c>
+      <c r="F238" t="s">
+        <v>97</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H238" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>810</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>811</v>
+      </c>
+      <c r="D239" t="s">
+        <v>124</v>
+      </c>
+      <c r="E239" t="s">
+        <v>125</v>
+      </c>
+      <c r="F239" t="s">
+        <v>100</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H239" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>813</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>814</v>
+      </c>
+      <c r="D240" t="s">
+        <v>124</v>
+      </c>
+      <c r="E240" t="s">
+        <v>125</v>
+      </c>
+      <c r="F240" t="s">
+        <v>100</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H240" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>816</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>817</v>
+      </c>
+      <c r="D241" t="s">
+        <v>124</v>
+      </c>
+      <c r="E241" t="s">
+        <v>125</v>
+      </c>
+      <c r="F241" t="s">
+        <v>100</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H241" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>819</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>820</v>
+      </c>
+      <c r="D242" t="s">
+        <v>124</v>
+      </c>
+      <c r="E242" t="s">
+        <v>125</v>
+      </c>
+      <c r="F242" t="s">
+        <v>100</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H242" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>822</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>823</v>
+      </c>
+      <c r="D243" t="s">
+        <v>124</v>
+      </c>
+      <c r="E243" t="s">
+        <v>125</v>
+      </c>
+      <c r="F243" t="s">
+        <v>100</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H243" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>825</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>826</v>
+      </c>
+      <c r="D244" t="s">
+        <v>124</v>
+      </c>
+      <c r="E244" t="s">
+        <v>125</v>
+      </c>
+      <c r="F244" t="s">
+        <v>174</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H244" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>828</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>829</v>
+      </c>
+      <c r="D245" t="s">
+        <v>124</v>
+      </c>
+      <c r="E245" t="s">
+        <v>125</v>
+      </c>
+      <c r="F245" t="s">
+        <v>97</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H245" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>831</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>832</v>
+      </c>
+      <c r="D246" t="s">
+        <v>124</v>
+      </c>
+      <c r="E246" t="s">
+        <v>125</v>
+      </c>
+      <c r="F246" t="s">
+        <v>97</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H246" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>834</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>835</v>
+      </c>
+      <c r="D247" t="s">
+        <v>124</v>
+      </c>
+      <c r="E247" t="s">
+        <v>125</v>
+      </c>
+      <c r="F247" t="s">
+        <v>97</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H247" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>837</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>838</v>
+      </c>
+      <c r="D248" t="s">
+        <v>124</v>
+      </c>
+      <c r="E248" t="s">
+        <v>125</v>
+      </c>
+      <c r="F248" t="s">
+        <v>92</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H248" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>840</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>841</v>
+      </c>
+      <c r="D249" t="s">
+        <v>124</v>
+      </c>
+      <c r="E249" t="s">
+        <v>125</v>
+      </c>
+      <c r="F249" t="s">
+        <v>82</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H249" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>843</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>844</v>
+      </c>
+      <c r="D250" t="s">
+        <v>124</v>
+      </c>
+      <c r="E250" t="s">
+        <v>125</v>
+      </c>
+      <c r="F250" t="s">
+        <v>87</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H250" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>845</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>846</v>
+      </c>
+      <c r="D251" t="s">
+        <v>124</v>
+      </c>
+      <c r="E251" t="s">
+        <v>125</v>
+      </c>
+      <c r="F251" t="s">
+        <v>92</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H251" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>848</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>849</v>
+      </c>
+      <c r="D252" t="s">
+        <v>124</v>
+      </c>
+      <c r="E252" t="s">
+        <v>125</v>
+      </c>
+      <c r="F252" t="s">
+        <v>92</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H252" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>851</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>852</v>
+      </c>
+      <c r="D253" t="s">
+        <v>124</v>
+      </c>
+      <c r="E253" t="s">
+        <v>125</v>
+      </c>
+      <c r="F253" t="s">
+        <v>100</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H253" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>854</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>855</v>
+      </c>
+      <c r="D254" t="s">
+        <v>124</v>
+      </c>
+      <c r="E254" t="s">
+        <v>125</v>
+      </c>
+      <c r="F254" t="s">
+        <v>100</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H254" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>857</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>858</v>
+      </c>
+      <c r="D255" t="s">
+        <v>124</v>
+      </c>
+      <c r="E255" t="s">
+        <v>125</v>
+      </c>
+      <c r="F255" t="s">
+        <v>100</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H255" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>860</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>861</v>
+      </c>
+      <c r="D256" t="s">
+        <v>124</v>
+      </c>
+      <c r="E256" t="s">
+        <v>125</v>
+      </c>
+      <c r="F256" t="s">
+        <v>100</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H256" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>863</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>864</v>
+      </c>
+      <c r="D257" t="s">
+        <v>124</v>
+      </c>
+      <c r="E257" t="s">
+        <v>125</v>
+      </c>
+      <c r="F257" t="s">
+        <v>100</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H257" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>866</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>867</v>
+      </c>
+      <c r="D258" t="s">
+        <v>124</v>
+      </c>
+      <c r="E258" t="s">
+        <v>125</v>
+      </c>
+      <c r="F258" t="s">
+        <v>97</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H258" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>869</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>870</v>
+      </c>
+      <c r="D259" t="s">
+        <v>124</v>
+      </c>
+      <c r="E259" t="s">
+        <v>125</v>
+      </c>
+      <c r="F259" t="s">
+        <v>97</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H259" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>872</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>873</v>
+      </c>
+      <c r="D260" t="s">
+        <v>124</v>
+      </c>
+      <c r="E260" t="s">
+        <v>125</v>
+      </c>
+      <c r="F260" t="s">
+        <v>97</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H260" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>875</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>876</v>
+      </c>
+      <c r="D261" t="s">
+        <v>124</v>
+      </c>
+      <c r="E261" t="s">
+        <v>125</v>
+      </c>
+      <c r="F261" t="s">
+        <v>121</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H261" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>878</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" t="s">
+        <v>879</v>
+      </c>
+      <c r="E262" t="s">
+        <v>880</v>
+      </c>
+      <c r="F262" t="s">
+        <v>92</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H262" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>882</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>10</v>
+      </c>
+      <c r="D263" t="s">
+        <v>883</v>
+      </c>
+      <c r="E263" t="s">
+        <v>884</v>
+      </c>
+      <c r="F263" t="s">
+        <v>87</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H263" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>886</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>16</v>
+      </c>
+      <c r="D264" t="s">
+        <v>883</v>
+      </c>
+      <c r="E264" t="s">
+        <v>884</v>
+      </c>
+      <c r="F264" t="s">
+        <v>92</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H264" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>888</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>19</v>
+      </c>
+      <c r="D265" t="s">
+        <v>883</v>
+      </c>
+      <c r="E265" t="s">
+        <v>884</v>
+      </c>
+      <c r="F265" t="s">
+        <v>236</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H265" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>890</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>22</v>
+      </c>
+      <c r="D266" t="s">
+        <v>883</v>
+      </c>
+      <c r="E266" t="s">
+        <v>884</v>
+      </c>
+      <c r="F266" t="s">
+        <v>121</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H266" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>892</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>25</v>
+      </c>
+      <c r="D267" t="s">
+        <v>883</v>
+      </c>
+      <c r="E267" t="s">
+        <v>884</v>
+      </c>
+      <c r="F267" t="s">
+        <v>92</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H267" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>894</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>28</v>
+      </c>
+      <c r="D268" t="s">
+        <v>883</v>
+      </c>
+      <c r="E268" t="s">
+        <v>884</v>
+      </c>
+      <c r="F268" t="s">
+        <v>116</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H268" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>896</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" t="s">
+        <v>897</v>
+      </c>
+      <c r="E269" t="s">
+        <v>898</v>
+      </c>
+      <c r="F269" t="s">
+        <v>899</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H269" t="s">
+        <v>900</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>