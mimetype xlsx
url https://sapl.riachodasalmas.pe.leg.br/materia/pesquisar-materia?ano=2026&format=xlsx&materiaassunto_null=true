--- v1 (2026-04-28)
+++ v2 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2139" uniqueCount="901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2658" uniqueCount="1233">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -165,256 +165,521 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Ata da 13ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Ata da 14ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Ata da 15ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Ata da 16ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Ata da 17ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Ata da 18ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Ata da 19ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Ata da 20ª Sessão Ordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
     <t>2252</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/1773168951_pl-001-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Fixa o valor do salário mínimo dos servidores municipais dá outras  providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/1773168963_pl-002-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Altera a Lei Municipal nº 1.452/2024, que institui o Programa Dinheiro Direto  na Escola – PDDE Municipal, para criar adicional financeiro destinado ao incentivo de  atividades culturais nas unidades escolares da rede municipal de ensino, e dá outras  providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/1773168975_pl-003-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Dispõe acerca do piso salarial dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias – ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2254/1777320097_pl-004-legislativo000.pdf</t>
+  </si>
+  <si>
     <t>Institui ajuda de custo para membros comunitários responsáveis pelo apoio à  distribuição de cartas e correspondências dos Correios nas Vilas do Rangel, de Trapiá,  de Couro D’antas, Pinhões e Vitorino, no Município de Riacho das Almas/PE, e dá outras  providências correlatas.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/1773169017_pl-005-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa de Recuperação de Créditos Fiscal do Município de Riacho  das Almas/PE – REFIS MUNICIPAL 2026.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/pl_006_executivo.pdf</t>
+  </si>
+  <si>
     <t>Estabelece limites para gastos com contratação de artistas, atrações e estrutura de eventos financiados com recursos próprios do Município de Riacho das Almas  e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/pl_007_executivo.pdf</t>
+  </si>
+  <si>
     <t>Institui o plano diretor participativo do município de Riacho das Almas, e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/pl_008_executivo.pdf</t>
+  </si>
+  <si>
     <t>Institui a lei de parcelamento, uso e ocupação do solo do município de Riacho das Almas-Pe, e dá outras providências.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>Autoria a concessão de uso de bem público do Município de Riacho das Almas/PE, e dá outras providências.</t>
+    <t>Autoriza a concessão de uso de bem público do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2469</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pl_010_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização no vencimento dos profissionais do magistério público da educação básica do Município de Riacho das Almas/PE, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2525/pl_012_executivo.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Distribuição de Suplementos Alimentares e Materiais Correlatos no Município de Riacho das Almas/PE, adequando-o às normas do Sistema Único de Saúde (SUS) e do Sistema Único de Assistência Social (SUAS), e dá outras providências.</t>
   </si>
   <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2530/pl_013_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência, institui o Fundo Municipal da Pessoa com Deficiência e estabelece a Política Municipal para a Pessoa com Deficiência.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>Institui o Programa Patrulha Escolar no âmbito do Município de Riacho das Almas/PE, dispõe sobre a atuação de Guardas Civis Municipais como Agentes de Proteção Escolar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2539/pl_015_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2558/pl_016_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas – RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis de acordo com a Constituição Federal, nos termos da Emenda Constitucional nº 103/2019, bem como da Lei Orgânica Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2562/pl_017_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Riacho Monitorado” no âmbito de Município de Riacho das Almas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2563/pl_018_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta considerandos à Lei Municipal nº 1.573/2026, que denominou a Creche Municipal Maria Adelino de Lucena Rosendo, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2255</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nestor do Bordado, Pipi Marchante, Professor Zé Carlos</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/1773168951_pl-001-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Fixa o reajuste do valor do salário mínimo para o ano de 2026 dos servidores da Câmara Municipal de Riacho das Almas, Estado de Pernambuco, e dá outras  providências correlatas.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Pipi Marchante</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/1773168963_pl-002-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Declara o Bacamarte como Patrimônio Cultural Imaterial do Município de  Riacho das Almas/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/1773168975_pl-003-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Institui o Dia Municipal do Bacamarteiro em Riacho das Almas/PE, incluindo-o  no calendário oficial de eventos culturais do Município, e dá outras providências  correlatas.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>Professor Zé Carlos</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/1777320097_pl-004-legislativo000.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o cômputo do período compreendido entre 28 de Maio de 2020 e 31 de Dezembro de 2021 para fins de aquisição de direitos funcionais dos servidores públicos municipais, nos termos da Lei Complementar Federal nº 226, de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/1773169017_pl-005-legislativo000001.pdf</t>
+  </si>
+  <si>
     <t>Estabelece a Estrutura Administrativa e Organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/1777320029_pl-006-legislativo.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a criação do Abrigo Municipal de Animais e institui o Programa Municipal de Proteção e Bem-Estar Animal no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/1777320048_pl-007-legislativo.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da quantidade de vagas disponíveis nas creches da rede pública municipal, bem como da lista de espera para matrícula, no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>Tiago do Rangel</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/1777320083_pl-008-legislativo.pdf</t>
+  </si>
+  <si>
     <t>Denomina como “Pátio da Feira e Eventos Tita Sanfoneiro”, o Pátio da Feira, onde também acontecem os eventos culturais do Município, localizado próximo ao paredão do açude, no centro deste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2451/1777319892_pl-009-legislativo.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre medidas para a humanização do parto e combate à violência obstétrica no âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/pl_010_legislativo.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas-máquina, e dá outras providências.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2526/pl_011_legislativo.pdf</t>
+  </si>
+  <si>
     <t>Denomina como Creche Maria Adelino de Lucena Rosendo, a Creche situada ao lado do Campo Municipal, no Sítio Lagoa Nova, zona rural deste Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2559/pl_012_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Institui, em âmbito Municipal, a Política Permanente de Educação e Segurança Viária nas Escolas, denominada “Trânsito Para a Vida”, dispondo também sobre ações de educação para o trânsito, prevenção de acidentes, fiscalização eletrônica inteligente, redução de velocidade em áreas escolares e de grande circulação de pedestres, dando ainda outras providências.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2564/pl_013_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua José Manoel da Silva (Zé de Nozinho), a Rua Projetada localizada na Vila Rangel (Código de logradouro nº 388), neste Município de Riacho das Almas/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2565/pl_014_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa “Ciclista Seguro”, destinado ao incentivo à instalação de placas de sinalização educativas acerca da distância mínima de segurança para ultrapassagem de ciclistas em vias de alto fluxo, bem como dá outras providências.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2589/pl_015_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento às mães atípicas no âmbito do Município de Riacho das Almas/PE, bem como dá outras providências.</t>
+  </si>
+  <si>
     <t>2487</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/9_-_projeto_de_resolucao._cm_riacho_2023.pdf</t>
   </si>
   <si>
     <t>Aprova, com ressalvas, a prestação de contas de Governo, do Exercício de 2023, da Prefeitura Municipal de Riacho das Almas/PE, que tinha como gestor _x000D_
 responsável o Sr. Dioclécio Rosendo de Lima Filho, nos termos do parecer exarado pelo Tribunal de Contas de Pernambuco.</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>Mesa Diretora (Biênio 2025/2026) - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2552/projeto_de_resolucao_no_02-2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o procedimento administrativo para recebimento, análise e resposta às requisições de exercício de direitos dos titulares de dados pessoais, no âmbito da Câmara Municipal de Riacho das Almas, nos termos da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) e da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação – LAI), e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei do Executivo nº 04/2026, que institui ajuda de custo para membros comunitários responsáveis pelo apoio à distribuição de cartas e correspondências dos Correios nas Vilas do Rangel, Trapiá, Couro D’Antas, Pinhões e Vitorino, no Município de Riacho das Almas/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
     <t>Emenda n° 01, ao Projeto de Lei do    Legislativo nº 10/2026. Modifica artigos do Projeto de Lei do Legislativo nº 10/2026, que institui o _x000D_
 Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, _x000D_
 com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas_x000D_
 máquina, e dá outras providências.</t>
   </si>
   <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>Emenda n° 01, ao Projeto de Lei do executivo nº 16/2026. Modifica o artigo 11 do Projeto de Lei do Executivo nº 016/2026, que modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas – RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do Instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis de acordo com a Constituição Federal, nos termos da Emenda Constitucional nº 103/2019, bem como da Lei Orgânica Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>Genival da Saúde, Dinho da Saúde, Jair do Jiquiri, Leandro da Saúde, Vandilson Barbeiro</t>
+  </si>
+  <si>
+    <t>Emenda n° 02, ao Projeto de Lei do executivo nº 16/2026. Modifica o artigo 24 do Projeto de Lei do Executivo nº 016/2026, que modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas – RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do Instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis de acordo com a Constituição Federal, nos _x000D_
+termos da Emenda Constitucional nº 103/2019, bem como da Lei Orgânica Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>Emenda n° 03, ao Projeto de Lei do executivo nº 16/2026.        Modifica o art. 28 do Projeto de Lei do Executivo nº 016/2026, que modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas - RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis de acordo com a Constituição Federal, nos termos da emenda Constitucional nº 103/2019, bem como da Lei Orgânica Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>Emenda n° 01, ao Projeto de Lei do Executivo nº 17/2026 Modifica artigos do Projeto de Lei do Executivo nº 17/2026, que Institui o Programa Municipal "Riacho Monitorado" no âmbito do Município de Riacho das Almas e dá outras providências.</t>
+  </si>
+  <si>
     <t>2488</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
     <t>Modifica e adiciona artigos ao Projeto de Lei nº 08/2026, de autoria do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/requerimento_001.pdf</t>
@@ -512,139 +777,115 @@
   <si>
     <t>No sentido de que seja feita a construção de duas passagens molhadas no povoado Dois Riachos, próximo à residência do Sr. Aécio.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_012.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no povoado Dois Riachos, próximo à residência do Sr. Zé de Cazuza.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_013.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Tanquinhos.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_014.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua João Francisco, na Vila Trapiá. (Código de Logradouro: 141).</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_015.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Avenida Artur Rosendo, na Vila Trapiá. (Código de Logradouro: 132).</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_016.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma completa da quadra esportiva da Vila Rangel (incluindo iluminação, piso e alambrado).</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_017.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de 01 (uma) ambulância para a Unidade Básica de Saúde da Vila Rangel.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_018.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma do Campo Municipal, transformando o mesmo em um estádio moderno.</t>
   </si>
   <si>
     <t>2276</t>
-  </si>
-[...1 lines deleted...]
-    <t>19</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_019.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a continuidade da pavimentação em paralelepípedos, do Posto de Saúde até a casa de Alexandre de João Caramba, na Vila _x000D_
 Atalaia.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_020.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água para o Sítio Pororoca, com início após a Vila de Zé de Cícero, se estendendo até a Granja Aliança e toda comunidade em seu entorno.</t>
   </si>
   <si>
     <t>2278</t>
-  </si>
-[...1 lines deleted...]
-    <t>21</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/requerimento_021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do PSF do Sítio Baraúnas.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do PSF do Sítio Pau Ferro.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>23</t>
   </si>
@@ -1628,827 +1869,1079 @@
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_106.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação em paralelepípedos da Rua Projetada do Canal, ligando a Rua Maximiano Ferreira até o poço. (Código de Logradouro: 559).</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_107.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implantados trocadores/fraldários nas Unidades de Saúde e Hospital do nosso município.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/requerimento_108.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a ligação de água no Sítio Trapiá inteiro.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/requerimento_109.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na subida de Alzira até o Cruzeiro do Santo Antônio. (código de logradouro: 190).</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/requerimento_110.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Palmatória.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/requerimento_111.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Cemitério Frei Damião na Vila Trapiá, tendo início no portão de entrada e se estendendo até a frente da igrejinha.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/requerimento_112.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos na Rua Projetada na Vila Patos, onde mora o filho de Dada. (código de logradouro: 487).</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/requerimento_113.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a construção de um vestiário no campo municipal, no Sítio Pororoca, conhecido como “Campo do Jatobá”.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/requerimento_114.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Vila Rangel, do ponto de ônibus até a entrada da Vila.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/requerimento_115.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Samuel Ferreira, com referência onde morava o Sr. Garfo de Ouro. (Código de logradouro: 050).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/requerimento_116.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a limpeza do esgoto do bairro do Alto do Jiquiri, neste município.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/requerimento_117.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construído um ponto de ônibus na subida do Vitorino, próximo à casa de ‘Nadja’.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_118.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja providenciada a construção de um reservatório de água no Cemitério da Vila do Vitorino, neste município.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/requerimento_119.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Padre Edson, localizada nesta cidade, ao lado da Compesa.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/requerimento_120.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito o saneamento e pavimentação em paralelepípedos onde mora ‘Vânia’ (agente de saúde), até Sebastião de Arnaldo, na Vila Atalaia.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_121.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita a pavimentação em paralelepípedos complementando a Av. Antônio Rosendo de Lima, na Vila Pinhões, na lateral da igreja. _x000D_
 (Código de Logradouro: 163).</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/requerimento_122.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que sejam feitas duas lombadas na Rua Sebastião José de Lima, Bairro Celestino Ferreira. (Código de Logradouro: 101).</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/requerimento_123.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja instalado sistema de monitoramento de vídeo no Espaço Cidadania.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_124.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que seja instalado ar-condicionado na escola José Ferreira da Silva, no Sítio Bento.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/requerimento_125.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a requalificação e modernização do auditório Mário da Mota Limeira e instalação de um sistema de sonorização moderno e um telão multimídia, visando melhorar as condições para a realização de reuniões, palestras e seminários no local.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/requerimento_126.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a requalificação da pavimentação em paralelepípedos da PE-95 até a Vila do Vitorino.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_127.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja concedido o reajuste do valor referente a ajuda de custo aos operadores dos dessalinizadores do município.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_128.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a reforma na estrutura do açougue público da Vila Pinhões.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_129.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a complementação da pavimentação em paralelepípedos da Rua Inocêncio Adelino Oliveira, com início da saída de Pinhões _x000D_
 (sentido Couro D’antas) até a casa do ‘Sr. Manoel Quixaba’, logo após o cemitério municipal. (Código de logradouro: 170).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_130.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que seja feita a pavimentação em paralelepípedos e o saneamento no trecho que inicia em frente à casa de ‘Rafael de Herme’ até o trevo do Bar de ‘Galego’, na Vila Patos.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_131.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a reforma no matadouro Municipal da Vila Pinhões.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimento_132.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Chã Comprida. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/requerimento_133.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Vila Nova. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/requerimento_134.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Estaleiro. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/requerimento_135.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até a Vila Patos. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores da referida Vila.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/requerimento_136.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Logradouro. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/requerimento_137.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que seja feito um quebra-molas na Rua João Ivanildo Hipólito de Medeiros, Rua ao lado da casa de Dr. Dioclécio. (Código de Logradouro: 09).</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/requerimento_138.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Poder Executivo encaminhe à Câmara Municipal um Projeto de Lei instituindo um programa de incentivo financeiro no valor de R$ 100,00 mensais para os estudantes da Educação de Jovens e Adultos (EJA).</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_139.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua do Sítio Lagoa dos Coelhos.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_140.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a construção de um banheiro no CRAS, neste município.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_141.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam fortalecidos projetos e programas para o público jovem visando o protagonismo social e econômico.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/requerimento_142.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a colocação de equipamentos para práticas de exercício físico na Vila Rangel.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_143.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito o calçamento do complemento da Rua Manoel Ferreira de Lucena Neto, na Vila Rangel, até a frente da UBS. (Código de logradouro: 370).</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_144.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja implantado o Projeto Movimento na zona rural do município, iniciando pela Vila Rangel e seguindo cronograma para implantação nas demais vilas.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_145.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja criado um Núcleo de Saúde Mental com local adequado para atendimento dos usuários de saúde mental no município.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_146.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita uma intervenção no Riacho que divide os Bairros Severino Lula e Jiquiri, neste município.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/requerimento_147.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam adquiridos materiais de atletismo para as escolas do fundamental 2 do município.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2429/requerimento_148.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam instaladas cestas de basquete em todas as quadras poliesportivas do município.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/requerimento_149.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a requalificação do Terminal Rodoviário deste município.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/requerimento_150.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito um ponto de ônibus no Sítio Barriguda de Baixo, próximo ao novo poço artesiano.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/requerimento_151.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a instalação da rede elétrica para ligação dos ar condicionados da Escola Manoel Tavares, na Vila Rangel.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_152.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a limpeza da barragem da Vila Baraúnas, conhecido como ‘Açude Novo’.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_153.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a arborização ao redor do campo municipal na Vila Vitorino.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_154.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Cana Brava, próximo ao Vitorino. Ponto de referência: Rua em frente à casa de ‘Seu Zé Inês’, por trás da Vila do Vitorino.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/requerimento_155.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam implementadas muretas de proteção na ponte que liga o Bairro da Cohab à Vila de Zé de Cícero, neste município.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/requerimento_156.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja implementada uma lixeira para coleta de lixo na Rua Alto do Açude. Com ponto de referência, próximo à casa de ‘Bruno’, ao lado da praça.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/requerimento_157.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Pinhões. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/requerimento_158.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Lagoa do Algodão. Além disso, solicito que sejam envidados esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido Sítio.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/requerimento_159.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a aquisição de Tablets para os profissionais de apoio das Escolas Públicas do município de Riacho das Almas.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Creche Mãe Rainha, neste Município.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/requerimento_161.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Escola Municipal Enedina Maria de Lima, na Vila Atalaia.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/requerimento_162.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja implementado um corrimão na escadaria por trás da Escola da Vila do Vitorino.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/requerimento_163.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a passagem da máquina para realizar a melhoria das estradas dos Sítios Cajueiro, Cana Brava, Modesto, Salgado, Bandeira de Cima e Bandeira de Baixo.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/requerimento_164.pdf</t>
+  </si>
+  <si>
     <t>No sentido que seja feita a extensão de energia, tendo início na fazenda de Fernando, até a casa de ‘Geo de Dioclécio’ no Sítio Carapotós.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/requerimento_165.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a extensão de energia, tendo início no centro da Ramada de Trapiá, até a casa de ‘Janduir’.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/requerimento_166.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito o piçarramento da subida (entrada) da Ramada de Trapiá, até o calçamento.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/requerimento_167.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito o piçarra mento no Sítio Ramada de Trapiá, tendo início na entrada da casa de ‘Norato’ até a casa de ‘Nenê de Neno’.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/requerimento_168.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construída uma praça ao lado do calçamento da Ramada, no centro.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/requerimento_169.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja implementado um programa que estimule a instalação de novas empresas, com objetivo de gerar emprego e renda.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/requerimento_170.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja criado um campeonato de futebol da terceira idade, para incentivar o futebol e a prática de atividades físicas para a geração idosa do município.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_171.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja fortalecido o Projeto Pedalando com Saúde, incentivando a população Riachense a utilizar bicicletas como veículo de transporte e_x000D_
 lazer.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/requerimento_172.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam feitos investimentos na estrutura da sala de parto humanizado na Unidade Hospitalar João Soares da Fonseca.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/requerimento_173.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja levado o serviço do ‘Ônibus Sorriso’ para as Vilas e localidades que ainda não foram atendidas.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_174.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que seja feita a pavimentação em paralelepípedos na Rua Projetada da Vila Rangel, com início na casa de ‘Vaninha’ até a casa de ‘Fátima’. (Código de Logradouro: 529).</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_175.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Projetada 05, no Bairro Celestino Ferreira. (Código de logradouro: 310).</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_176.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Júlio Lopes, no Bairro Celestino Ferreira. (Código de logradouro: 309).</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_177.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa Zenite Ferreira, no Bairro Celestino Ferreira. (Código de logradouro: 525).</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/requerimento_178.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a requalificação da estrada no Sítio Areias, no Riacho próximo a entrada de ‘Seu Martins’.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/requerimento_179.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada 01, no bairro Alto do Açude. Com referência onde mora o professor Josiel. (Código de Logradouro: 378).</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>No sentido de que seja feita a abertura e limpeza do leito do Riacho, tendo início no Loteamento Chopinho até o Loteamento Gold Park.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da entrada da casa de ‘Deja, pai de Gugui’ no Bento até a principal do Sítio Chicão, próximo à casa de ‘Dada’.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/requerimento_182.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam implementados ‘braços de luz’ nos postes da Academia da Cidade, na Vila Trapiá.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/requerimento_183.pdf</t>
+  </si>
+  <si>
     <t>No sentindo de que seja feito o piçarramento do ‘Riacho de Julião’, na Lagoa de Três Irmãos, até a casa de ‘Zé de Nequinho’, no Sítio Carapotós.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2476/requerimento_184.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam implementados refletores no campo de futebol da Palmatória.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/requerimento_185.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Barrinhos, tendo início próximo à casa de ‘Mauri’ até a subida da ladeira. (Código de Logradouro: 542).</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/requerimento_186.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam construídas salas de aula no antigo CVT da Vila Vitorino, com o objetivo de atender adequadamente os alunos da escola local.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/requerimento_187.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construída mais uma sala de aula na escola da zona rural ‘Joaquim Ferreira de Lima’, próximo a ‘Alzira’.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/requerimento_188.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Bezerra Sobrinho, localizada no Bairro Alto do Açude. (Código de Logradouro: 380).</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/requerimento_189.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a requalificação da Academia das Cidades (próximo à Creche municipal), contemplando: Reparos e pintura da quadra, colocação de alambrados e telas de proteção por trás das barras, reparos e pintura dos equipamentos da academia, capinação e limpeza de toda a área.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/requerimento_190.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja fortalecido o comitê gestor de busca ativa nas ações que visam o combate à evasão escolar.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/requerimento_191.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em um trecho que falta o calçamento da Av. da Saudade, ao lado da pracinha. (Código de Logradouro: 055).</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/requerimento_192.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa São Sebastião, neste município. (Código de Logradouro: 041).</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/requerimento_193.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Sebastião Monteiro da Silva. (Código de Logradouro: 085).</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/requerimento_194.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a manutenção e reparos na iluminação das ruas do Sítio Cajueiro.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>No sentido de que seja instalado sistema de vídeo-monitoramento em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de um ponto de ônibus no Sítio Areias, defronte à associação rural.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>197</t>
@@ -2504,201 +2997,634 @@
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cozinha comunitária no Sítio Bento, neste município.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação no matadouro público da Vila Trapiá, bem como seja feita a religação da energia.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/requerimento_205.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construída uma ‘pracinha’ na rua do popular ‘Bala da verdura’, neste município.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2505/requerimento_206.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito piçarramento na Rua Severina Maria de Arruda, próximo ao campo do Rangel.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2506/requerimento_207.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feito um totem de identificação para a entrada do Sítio Cajueiro.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2507/requerimento_208.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja ampliado o número de salas para os alunos de creche da Escola Enedina Maria de Lima.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2508/requerimento_209.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja que sejam realizadas melhorias nas estradas vicinais dos sítios Chã do Bandeira, Alto Bandeira, Salobro e Pororocá, localizados neste município. Solicita-se, inclusive, a execução de serviços de piçarra mento nos pontos mais críticos.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2512/1778160823_requerimento-210.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a terraplanagem da estrada entre a Vila Rangel e a Vila de Couro D’Antas.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2513/1778243921_requerimento211.pdf</t>
+  </si>
+  <si>
     <t>2514</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2514/1778160909_requerimento-212.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que sejam providenciados, com a devida urgência, fardamentos adequados e Equipamentos de Proteção Individual (EPIs) para todos os trabalhadores que atuam na coleta de lixo em todo o município.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2515/1778160960_requerimento-213.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja organizado um dia específico, de forma periódica, para a realização das marcações de consultas com especialidades médicas destinadas, exclusivamente, aos moradores da zona rural. Requeiro, ainda, que seja assegurada prioridade no atendimento para idosos, gestantes e pessoas portadoras de deficiência devidamente comprovada, tanto da zona urbana quanto da zona rural.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2516/1778161032_requerimento-214.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja instalada uma caçamba de lixo no Sítio Trapiá, próximo à casa de Zezinho de Paizinho.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2517/1778161082_requerimento-215.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que o carro do lixo estenda seu trajeto até as proximidades da casa de Zezinho de Paizinho, no Sítio Trapiá.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2518/1778161111_requerimento-216.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a compra de um aparelho de Raio-X odontológico para a UBS da Vila Trapiá.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2519/1778161255_requerimento-217.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja feita a compra de um aparelho de Raio-X odontológico para a UBS do Alto do Jiquirí, neste do município.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2520/1778161286_requerimento-218.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja construída uma UBS animal na Vila Trapiá, neste município.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2521/1778161569_requerimento-219.pdf</t>
+  </si>
+  <si>
     <t>No sentindo que sejam arborizados os Campos do Jatobá e Municipal, com árvores que façam sombra para os torcedores.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2522/1778161600_requerimento-220.pdf</t>
+  </si>
+  <si>
     <t>No sentido que seja construída uma nova ponte de passagem que liga o Bairro do Jiquirí ao Centro.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2523/1778161756_requerimento-221.pdf</t>
+  </si>
+  <si>
     <t>No sentido de que seja colocado piso em cerâmica e forro em gesso na UBS da Vila Couro D’Antas.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>No sentido de que sejam implementados dois quebra-molas na PE-95, na entrada da Vila Atalaia.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2531/223.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a terraplanagem no Sítio Carapotós, com início na casa de 'Galo Branco', até o final da avenida que dá acesso às Vilas de Patos e Juá.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2532/224.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja requalificada a ponte da Rua da Saudade, por trás do Palace Club (Rua do Cemitério).</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2533/225.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam adquiridos tablets para os Agentes de Saúde do município, para que possam desenvolver o trabalho com melhor qualidade.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2534/226.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam adotadas as providências necessárias para: Construção de uma boca de lobo na Rua Alexandre César Bezerra; Substituição do cano de 150 mm da caixa de gordura que dá saída para o riacho por manilhas de maior diâmetro no final da Rua José Adilson Ferreira da Silva; Substituição das tampas das caixas de gordura que se encontram quebradas. Todas essas providências no Bairro Nova Esperança, neste município.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2540/227.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a complementação da pavimentação asfáltica ou em paralelepípedos na Rua Severino Braz da Silva (Código de Logradouro: 097), com início no final da pavimentação asfáltica já existente, até o início da Av. Vereador Manoel João de Melo.</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2541/228.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam feitas ondulações transversais (quebra-molas) na Avenida Manoel João de Melo, no ‘Gold Park 1’. (Código de logradouro: 294).</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2542/229.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito piçarra mento das estradas com início da entrada do 'lixão' até o começo do asfalto da Vila Rangel.</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2543/230.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua projetada 06, Loteamento Novo Horizonte, neste município. (Código de logradouro: 311).</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2544/231.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos graníticos da Rua Edmilson Sotero dos Santos. (Código de logradouro: 462).</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2545/232.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Ralf Laureano Alves da Silva. (Código de logradouro: 463).</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2546/233.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a terraplanagem na estrada do Sítio Tanquinhos, com início da casa de ‘Queilson’, até a casa da professora Amanda.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2547/234.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita terraplanagem da subida (entrada) da Ramada de Trapiá, até o calçamento.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2548/235.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja disponibilizado um curso de capacitação para operação e direção de trator, neste município.</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2549/236.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarra mento na PE-121, com início na ladeira do 'Alto da Cruz', no Sítio Ramada de Trapiá, até a frente da casa de 'Seu Ladislau', na Vila Trapiá.</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2550/237.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o piçarra mento na estrada que liga o Sítio Dois Riachos, até a Vila do Juá, neste município. (Segue em anexo imagens da situação atual da estrada).</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2554/238.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam realizados os seguintes serviços na Rua Júlio Lopes da Silva, no Bairro Celestino Ferreira: Saneamento básico da via; capinação e limpeza geral da área; retirada de lixo e entulhos existentes no local.</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2555/239.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a continuação da pavimentação em paralelepípedos na Rua Josefa Benedita, na Vila Vitorino, tendo início em frente à _x000D_
+quadra, até a frente da casa de ‘Natanael’. (Código de Logradouro: 152).</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2560/240.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada 01, no Bairro Celestino Ferreira, com referência onde mora o popular 'Sr. Adilson'. (Código de Logradouro: 306).</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2561/241.pdf</t>
+  </si>
+  <si>
+    <t>No sentindo que sejam adquiridos novos tablets para os profissionais do Emulte.</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita uma faixa de pedestres próxima à passarela que liga a Rua Anacleto Braz ao Alto do Jiquirí, neste Município.</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2572/requerimentos_do_243.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a manutenção  da estrada que dá acesso ao Sítio Bandeira e piçarramento em pontos críticos, dando início ao lado da casa do Sr. Martins sentido casa do ex-vereador Raminho Ferreira, passando em frente à casa do Sr. Dionísio sentido casa de Sivão.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2573/requerimentos_do_244.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a manutenção e piçarramento da estrada no Sítio Alto dos Moços, dando início no galpão ao lado da PE-95 sentido casa do Sr. Sebastião Vieira.</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2574/requerimentos_do_245.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita a manutenção da estrada do Sítio Bandeira, dando início no trevo ao lado da empresa de energia, sentido a casa do Sr. Dezinho, com piçarramento na ladeira onde mora Dé de Eusébio, prosseguindo sentido Luiz de Zé de Chico.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimentos_do_246.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída uma praça na frente da igreja da Vila Patos.</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2579/requerimentos_do_247.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja feita a construção de uma passagem molhada no Sítio Urubu.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2580/requerimentos_do_248.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o desmatamento e a abertura do riacho no Centro da Cidade, com referência onde era o terreno do 'Sr. Marlúcio'.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2581/requerimentos_do_249.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento da Rua do Cacto, no Loteamento Nossa Senhora de Fátima. (Código de Logradouro: 407).</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2582/requerimentos_do_250.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento da Rua do Angico, no Loteamento Nossa Senhora de Fátima. (Código de Logradouro: 405).</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2583/requerimentos_do_251.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento da Rua do Agave, no Loteamento Nossa Senhora de Fátima. (Código de Logradouro: 400).</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2584/requerimentos_do_252.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento da Rua da Jurema, no Loteamento Nossa Senhora de Fátima. (Código de Logradouro: 248).</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2585/requerimentos_do_253.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feito o saneamento da Rua Cumaru, no Loteamento Nossa Senhora de Fátima. (Código de Logradouro: 402).</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2592/requerimentos_do_254.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja feita uma lombada em frente à Escola do Sítio Chambá, neste Município.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da comercialização, concessão ou exploração de áreas VIP em eventos realizados com recursos públicos no Município de Riacho das Almas, assegurando que eventuais camarotes sejam de acesso público e gratuito, e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>PDU</t>
   </si>
   <si>
     <t>Pedido de Urgência</t>
   </si>
   <si>
     <t>Pedido de urgência referente ao projeto de lei do legislativo número 05-2026- Estabelece a Estrutura Administrativa e Organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e dá outras providências correlatas.</t>
   </si>
@@ -2712,50 +3638,129 @@
     <t>2446</t>
   </si>
   <si>
     <t>Pedido de urgência referente ao Requerimento nº 163/2026 No sentido de que seja feita a passagem da máquina para realizar a melhoria _x000D_
 das estradas dos Sítios Cajueiro, Cana Brava, Modesto, Salgado, Bandeira de Cima e _x000D_
 Bandeira de Baixo.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Pedido de urgência referente Proposta de Emenda Modificativa / Aditiva nº 01/2026 ao Projeto de Lei do Poder Executivo nº 08/2026</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>Pedido de urgência referente ao Requerimento nº 209/2026 - No sentido de que seja que sejam realizadas melhorias nas estradas vicinais _x000D_
 dos sítios Chã do Bandeira, Alto Bandeira, Salobro e Pororocá, localizados neste município. Solicita-se, inclusive, a execução de serviços de piçarra mento nos pontos mais críticos.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>Pedido de urgência referente a Emenda n° 01, ao Projeto de Lei do Legislativo nº 10/2026.  Modifica artigos do Projeto de Lei do Legislativo nº 10/2026, que institui o Programa Municipal de Apoio ao Agricultor Familiar no Município de Riacho das Almas/PE, com incentivo à aração de terras e limpeza de barreiros e açudes por meio de horas máquina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 226/2026 No sentido de que sejam adotadas as providências necessárias para: Construção de uma boca de lobo na Rua Alexandre César Bezerra; Substituição do cano de 150 mm da caixa de gordura que dá saída para o riacho por manilhas de maior diâmetro no final da Rua José Adilson Ferreira da Silva; Substituição das tampas das caixas de gordura que se encontram quebradas. Todas essas providências no Bairro Nova Esperança, neste município.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 237/2026 -  No sentido de que seja feito o piçarramento na estrada que liga o Sítio Dois _x000D_
+Riachos, até a Vila do Juá, neste município. (Segue em anexo imagens da situação atual _x000D_
+da estrada).</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>pedido de urgência referente ao  Requerimento nº 238/2026 - No sentido de que sejam realizados os seguintes serviços na Rua Júlio Lopes _x000D_
+da Silva, no Bairro Celestino Ferreira: Saneamento básico da via; capinação e limpeza geral da área; retirada de lixo e entulhos existentes no local.</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente  ao Requerimento nº 243/2026 - No sentido de que seja feita a manutenção  da estrada que dá acesso ao Sítio _x000D_
+Bandeira e piçarramento em pontos críticos, dando início ao lado da casa do Sr. Martins sentido casa do ex-vereador Raminho Ferreira, passando em frente à casa do Sr. Dionísio sentido casa de Sivão.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 244/2026 - No sentido de que seja feita a manutenção e piçarramento da estrada no Sítio Alto dos Moços, dando início no galpão ao lado da PE-95 sentido casa do Sr. Sebastião Vieira.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao  Requerimento nº 245/2026 -  No sentido de que seja feita a manutenção da estrada do Sítio Bandeira, dando _x000D_
+início no trevo ao lado da empresa de energia, sentido a casa do Sr. Dezinho, com piçarramento na ladeira onde mora Dé de Eusébio, prosseguindo sentido Luiz de Zé de Chico.</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>Dinho da Saúde, Genival da Saúde, Jair do Jiquiri, Leandro da Saúde, Vandilson Barbeiro</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente a Emenda n° 03, ao Projeto de Lei do Legislativo nº 16/2026. Modifica o art. 28 do Projeto de Lei do Executivo nº 016/2026, que Modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas - RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis de acordo com a Constituição Federal, nos termos da emenda Constitucional nº 103/2019, bem como da Lei Orgânica Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Requerimento nº 254/2026 -  No sentido de que seja feita uma lombada em frente à Escola do Sítio Chambá, _x000D_
+neste Município.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente ao Projeto de Lei nº 15/2026 - Dispõe sobre a prioridade de atendimento às mães atípicas no âmbito do _x000D_
+Município de Riacho das Almas/PE, bem como dá outras providências.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>Pedido de urgência referente a Emenda n° 01, ao Projeto de Lei do Executivo nº 17/2026 - Modifica artigos do Projeto de Lei do Executivo nº 17/2026, que Institui o Programa Municipal "Riacho Monitorado" no âmbito do Município de Riacho das Almas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão Extraordinária da 2ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>PAR2</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
     <t>Tribunal de Contas de Pernambuco - TCE</t>
   </si>
   <si>
     <t>Processo TCE-PE n° 24100585-1 Modalidade: Prestação de Contas - Prefeitura municipal exercício: 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3074,67 +4079,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/1773168951_pl-001-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/1773168963_pl-002-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/1773168975_pl-003-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2254/1777320097_pl-004-legislativo000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/1773169017_pl-005-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/pl_006_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/pl_007_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/pl_008_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pl_010_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2525/pl_012_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2530/pl_013_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2539/pl_015_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2558/pl_016_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2562/pl_017_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2563/pl_018_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/1773168951_pl-001-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/1773168963_pl-002-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/1773168975_pl-003-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/1777320097_pl-004-legislativo000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/1773169017_pl-005-legislativo000001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/1777320029_pl-006-legislativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/1777320048_pl-007-legislativo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/1777320083_pl-008-legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2451/1777319892_pl-009-legislativo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/pl_010_legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2526/pl_011_legislativo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2559/pl_012_legislativo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2564/pl_013_legislativo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2565/pl_014_legislativo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2589/pl_015_legislativo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/9_-_projeto_de_resolucao._cm_riacho_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2552/projeto_de_resolucao_no_02-2026..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2429/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2476/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2505/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2506/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2507/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2508/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2512/1778160823_requerimento-210.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2513/1778243921_requerimento211.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2514/1778160909_requerimento-212.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2515/1778160960_requerimento-213.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2516/1778161032_requerimento-214.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2517/1778161082_requerimento-215.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2518/1778161111_requerimento-216.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2519/1778161255_requerimento-217.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2520/1778161286_requerimento-218.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2521/1778161569_requerimento-219.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2522/1778161600_requerimento-220.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2523/1778161756_requerimento-221.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2531/223.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2532/224.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2533/225.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2534/226.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2540/227.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2541/228.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2542/229.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2543/230.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2544/231.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2545/232.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2546/233.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2547/234.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2548/235.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2549/236.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2550/237.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2554/238.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2555/239.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2560/240.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2561/241.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2572/requerimentos_do_243.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2573/requerimentos_do_244.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2574/requerimentos_do_245.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2578/requerimentos_do_246.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2579/requerimentos_do_247.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2580/requerimentos_do_248.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2581/requerimentos_do_249.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2582/requerimentos_do_250.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2583/requerimentos_do_251.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2584/requerimentos_do_252.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2585/requerimentos_do_253.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2026/2592/requerimentos_do_254.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H269"/>
+  <dimension ref="A1:H335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="77.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3427,6670 +4432,8359 @@
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>58</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="H24" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="F25" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="H25" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>77</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>78</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="H26" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" t="s">
         <v>77</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>78</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="1" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="H27" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" t="s">
         <v>77</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>78</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="H28" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29" t="s">
         <v>77</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>78</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="H29" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" t="s">
         <v>77</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>78</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="H30" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" t="s">
         <v>77</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D32" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" t="s">
         <v>77</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>78</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="H32" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D33" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" t="s">
         <v>77</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>78</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="H33" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D34" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" t="s">
         <v>77</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>78</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="H34" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" t="s">
         <v>77</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
+        <v>76</v>
+      </c>
+      <c r="E36" t="s">
         <v>77</v>
       </c>
-      <c r="E36" t="s">
+      <c r="F36" t="s">
         <v>78</v>
       </c>
-      <c r="F36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="H36" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="E37" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="F37" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="H37" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="E38" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="F38" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="H38" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="E39" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="F39" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="H39" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="F40" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="H40" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E41" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F41" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="H41" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" t="s">
         <v>128</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F42" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="H42" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D43" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F43" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="H43" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E44" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F44" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="H44" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F45" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="H45" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E46" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F46" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="H46" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E47" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="H47" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E48" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F48" t="s">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="H48" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E49" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F49" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="H49" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E50" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F50" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="H50" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E51" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F51" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H51" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E52" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F52" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="H52" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D53" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E53" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="H53" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>55</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E54" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F54" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="H54" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>124</v>
+        <v>181</v>
       </c>
       <c r="E55" t="s">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="F55" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="H55" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>124</v>
+        <v>181</v>
       </c>
       <c r="E56" t="s">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="F56" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="H56" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>178</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E57" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F57" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E58" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F58" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>186</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E59" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F59" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="H59" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>190</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E60" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F60" t="s">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>191</v>
+        <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
       <c r="D61" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E61" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F61" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>198</v>
+        <v>28</v>
       </c>
       <c r="D62" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="E62" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="F62" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>202</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>124</v>
+        <v>207</v>
       </c>
       <c r="E63" t="s">
-        <v>125</v>
+        <v>208</v>
       </c>
       <c r="F63" t="s">
-        <v>97</v>
+        <v>209</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="H63" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>206</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E64" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F64" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="H64" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E65" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F65" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H65" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>214</v>
+        <v>19</v>
       </c>
       <c r="D66" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E66" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F66" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H66" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>219</v>
+        <v>22</v>
       </c>
       <c r="D67" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E67" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F67" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H67" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E68" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F68" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>227</v>
+        <v>28</v>
       </c>
       <c r="D69" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E69" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F69" t="s">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E70" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F70" t="s">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H70" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71" t="s">
+        <v>212</v>
+      </c>
+      <c r="E71" t="s">
+        <v>213</v>
+      </c>
+      <c r="F71" t="s">
+        <v>159</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" t="s">
+        <v>212</v>
+      </c>
+      <c r="E72" t="s">
+        <v>213</v>
+      </c>
+      <c r="F72" t="s">
+        <v>159</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H72" t="s">
         <v>239</v>
-      </c>
-[...19 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>244</v>
+        <v>40</v>
       </c>
       <c r="D73" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E73" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F73" t="s">
-        <v>236</v>
+        <v>159</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="H73" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>248</v>
+        <v>43</v>
       </c>
       <c r="D74" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E74" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F74" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="H74" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
       <c r="D75" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E75" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F75" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H75" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>256</v>
+        <v>49</v>
       </c>
       <c r="D76" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E76" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F76" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="H76" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>260</v>
+        <v>52</v>
       </c>
       <c r="D77" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E77" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F77" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="H77" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>264</v>
+        <v>55</v>
       </c>
       <c r="D78" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E78" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F78" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="H78" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>268</v>
+        <v>58</v>
       </c>
       <c r="D79" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E79" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F79" t="s">
-        <v>121</v>
+        <v>259</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="H79" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>272</v>
+        <v>61</v>
       </c>
       <c r="D80" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E80" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F80" t="s">
-        <v>121</v>
+        <v>259</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="H80" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>276</v>
+        <v>64</v>
       </c>
       <c r="D81" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E81" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F81" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="H81" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>280</v>
+        <v>67</v>
       </c>
       <c r="D82" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E82" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F82" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="H82" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>284</v>
+        <v>70</v>
       </c>
       <c r="D83" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E83" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F83" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="H83" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>288</v>
+        <v>73</v>
       </c>
       <c r="D84" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E84" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F84" t="s">
-        <v>92</v>
+        <v>155</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="H84" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="D85" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E85" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F85" t="s">
-        <v>92</v>
+        <v>155</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="H85" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E86" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F86" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="H86" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="D87" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E87" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F87" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="H87" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="D88" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E88" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F88" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="H88" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="D89" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E89" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F89" t="s">
-        <v>100</v>
+        <v>295</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="H89" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="D90" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E90" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F90" t="s">
-        <v>100</v>
+        <v>295</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="H90" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="D91" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E91" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F91" t="s">
-        <v>116</v>
+        <v>295</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="H91" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="D92" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E92" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F92" t="s">
-        <v>116</v>
+        <v>295</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="H92" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="D93" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E93" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F93" t="s">
-        <v>116</v>
+        <v>295</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="H93" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="D94" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E94" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F94" t="s">
-        <v>116</v>
+        <v>316</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="H94" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="D95" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E95" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F95" t="s">
-        <v>116</v>
+        <v>316</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="H95" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="D96" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E96" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F96" t="s">
-        <v>121</v>
+        <v>316</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="H96" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="D97" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E97" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F97" t="s">
-        <v>121</v>
+        <v>316</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="H97" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="D98" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E98" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F98" t="s">
-        <v>121</v>
+        <v>316</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="H98" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="D99" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E99" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F99" t="s">
-        <v>121</v>
+        <v>209</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="H99" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="D100" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E100" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F100" t="s">
-        <v>121</v>
+        <v>209</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="H100" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="D101" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E101" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F101" t="s">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="H101" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="D102" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E102" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F102" t="s">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="H102" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="D103" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E103" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F103" t="s">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="H103" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="D104" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E104" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F104" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="H104" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="D105" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E105" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F105" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="H105" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="D106" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E106" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F106" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="H106" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="D107" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E107" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F107" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="H107" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="D108" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E108" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F108" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="H108" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="D109" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E109" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F109" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="H109" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="D110" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E110" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F110" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="H110" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="D111" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E111" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F111" t="s">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="H111" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="D112" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E112" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F112" t="s">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="H112" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="D113" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E113" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F113" t="s">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="H113" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="D114" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E114" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F114" t="s">
-        <v>92</v>
+        <v>195</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="D115" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E115" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F115" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="H115" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="D116" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E116" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="H116" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="D117" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E117" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F117" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="H117" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="D118" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E118" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F118" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="H118" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="D119" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E119" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F119" t="s">
-        <v>87</v>
+        <v>209</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="H119" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="D120" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E120" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F120" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="H120" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="D121" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E121" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F121" t="s">
-        <v>116</v>
+        <v>209</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="H121" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="D122" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E122" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F122" t="s">
-        <v>116</v>
+        <v>209</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="H122" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="D123" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E123" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F123" t="s">
-        <v>116</v>
+        <v>209</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="H123" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="D124" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E124" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F124" t="s">
-        <v>116</v>
+        <v>259</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="H124" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="D125" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E125" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F125" t="s">
-        <v>116</v>
+        <v>259</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="H125" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="D126" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E126" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F126" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>13</v>
+        <v>445</v>
       </c>
       <c r="H126" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="D127" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E127" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F127" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>13</v>
+        <v>449</v>
       </c>
       <c r="H127" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="D128" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E128" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F128" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>13</v>
+        <v>453</v>
       </c>
       <c r="H128" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D129" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E129" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F129" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>13</v>
+        <v>457</v>
       </c>
       <c r="H129" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D130" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E130" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F130" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>13</v>
+        <v>461</v>
       </c>
       <c r="H130" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="D131" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E131" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F131" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="H131" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="D132" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E132" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F132" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="H132" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="D133" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E133" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F133" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="H133" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="D134" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E134" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F134" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="H134" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="D135" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E135" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F135" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="H135" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="D136" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E136" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F136" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="H136" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="D137" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E137" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F137" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="H137" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="D138" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E138" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F138" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="H138" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="D139" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E139" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F139" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="H139" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="D140" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E140" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F140" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="H140" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="D141" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E141" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F141" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="H141" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="D142" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E142" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F142" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="H142" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="D143" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E143" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F143" t="s">
-        <v>97</v>
+        <v>316</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="H143" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="D144" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E144" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F144" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="H144" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="D145" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E145" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F145" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="H145" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="D146" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E146" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F146" t="s">
-        <v>92</v>
+        <v>195</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="H146" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="D147" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E147" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F147" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>13</v>
+        <v>529</v>
       </c>
       <c r="H147" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="D148" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E148" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F148" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>13</v>
+        <v>533</v>
       </c>
       <c r="H148" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="D149" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E149" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F149" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H149" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D150" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E150" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F150" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H150" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="D151" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E151" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F151" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H151" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="D152" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E152" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F152" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H152" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="D153" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E153" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F153" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H153" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="D154" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E154" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F154" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>13</v>
+        <v>552</v>
       </c>
       <c r="H154" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="D155" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E155" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F155" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>13</v>
+        <v>556</v>
       </c>
       <c r="H155" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>558</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>559</v>
+      </c>
+      <c r="D156" t="s">
+        <v>212</v>
+      </c>
+      <c r="E156" t="s">
+        <v>213</v>
+      </c>
+      <c r="F156" t="s">
+        <v>141</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H156" t="s">
         <v>561</v>
-      </c>
-[...19 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>562</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>563</v>
+      </c>
+      <c r="D157" t="s">
+        <v>212</v>
+      </c>
+      <c r="E157" t="s">
+        <v>213</v>
+      </c>
+      <c r="F157" t="s">
+        <v>141</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="H157" t="s">
         <v>565</v>
-      </c>
-[...13 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>566</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
         <v>567</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="D158" t="s">
+        <v>212</v>
+      </c>
+      <c r="E158" t="s">
+        <v>213</v>
+      </c>
+      <c r="F158" t="s">
+        <v>141</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>568</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H158" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>570</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>571</v>
       </c>
       <c r="D159" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E159" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F159" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>13</v>
+        <v>572</v>
       </c>
       <c r="H159" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D160" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E160" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F160" t="s">
-        <v>97</v>
+        <v>259</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>13</v>
+        <v>576</v>
       </c>
       <c r="H160" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D161" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E161" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F161" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>13</v>
+        <v>580</v>
       </c>
       <c r="H161" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="D162" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E162" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F162" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>13</v>
+        <v>584</v>
       </c>
       <c r="H162" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D163" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E163" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F163" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>13</v>
+        <v>588</v>
       </c>
       <c r="H163" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="D164" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E164" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F164" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>13</v>
+        <v>592</v>
       </c>
       <c r="H164" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D165" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E165" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F165" t="s">
-        <v>236</v>
+        <v>155</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>13</v>
+        <v>596</v>
       </c>
       <c r="H165" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="D166" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E166" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F166" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>13</v>
+        <v>600</v>
       </c>
       <c r="H166" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="D167" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E167" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F167" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>13</v>
+        <v>604</v>
       </c>
       <c r="H167" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="D168" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E168" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F168" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="H168" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="D169" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E169" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F169" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>13</v>
+        <v>612</v>
       </c>
       <c r="H169" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="D170" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E170" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F170" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>13</v>
+        <v>616</v>
       </c>
       <c r="H170" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="D171" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E171" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F171" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>13</v>
+        <v>620</v>
       </c>
       <c r="H171" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="D172" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E172" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F172" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>13</v>
+        <v>624</v>
       </c>
       <c r="H172" t="s">
-        <v>611</v>
+        <v>625</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="D173" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E173" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F173" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
       <c r="H173" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>615</v>
+        <v>630</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>616</v>
+        <v>631</v>
       </c>
       <c r="D174" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E174" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F174" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>13</v>
+        <v>632</v>
       </c>
       <c r="H174" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="D175" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E175" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F175" t="s">
-        <v>87</v>
+        <v>259</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>13</v>
+        <v>636</v>
       </c>
       <c r="H175" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
       <c r="D176" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E176" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F176" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>13</v>
+        <v>640</v>
       </c>
       <c r="H176" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="D177" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E177" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F177" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>13</v>
+        <v>644</v>
       </c>
       <c r="H177" t="s">
-        <v>626</v>
+        <v>645</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>627</v>
+        <v>646</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>628</v>
+        <v>647</v>
       </c>
       <c r="D178" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E178" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F178" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>13</v>
+        <v>648</v>
       </c>
       <c r="H178" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="D179" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E179" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F179" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>13</v>
+        <v>652</v>
       </c>
       <c r="H179" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>634</v>
+        <v>655</v>
       </c>
       <c r="D180" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E180" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F180" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>13</v>
+        <v>656</v>
       </c>
       <c r="H180" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="D181" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E181" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F181" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>13</v>
+        <v>660</v>
       </c>
       <c r="H181" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
       <c r="D182" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E182" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F182" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>13</v>
+        <v>664</v>
       </c>
       <c r="H182" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="D183" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E183" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F183" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>13</v>
+        <v>668</v>
       </c>
       <c r="H183" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>645</v>
+        <v>670</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="D184" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E184" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F184" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>13</v>
+        <v>672</v>
       </c>
       <c r="H184" t="s">
-        <v>647</v>
+        <v>673</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>648</v>
+        <v>674</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>649</v>
+        <v>675</v>
       </c>
       <c r="D185" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E185" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F185" t="s">
-        <v>92</v>
+        <v>155</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>13</v>
+        <v>676</v>
       </c>
       <c r="H185" t="s">
-        <v>650</v>
+        <v>677</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>651</v>
+        <v>678</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="D186" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E186" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F186" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>13</v>
+        <v>680</v>
       </c>
       <c r="H186" t="s">
-        <v>653</v>
+        <v>681</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>654</v>
+        <v>682</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>655</v>
+        <v>683</v>
       </c>
       <c r="D187" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E187" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F187" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>13</v>
+        <v>684</v>
       </c>
       <c r="H187" t="s">
-        <v>656</v>
+        <v>685</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="D188" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E188" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F188" t="s">
-        <v>97</v>
+        <v>316</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>13</v>
+        <v>688</v>
       </c>
       <c r="H188" t="s">
-        <v>659</v>
+        <v>689</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>660</v>
+        <v>690</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="D189" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E189" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F189" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>13</v>
+        <v>692</v>
       </c>
       <c r="H189" t="s">
-        <v>662</v>
+        <v>693</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>664</v>
+        <v>695</v>
       </c>
       <c r="D190" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E190" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F190" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>13</v>
+        <v>696</v>
       </c>
       <c r="H190" t="s">
-        <v>665</v>
+        <v>697</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>666</v>
+        <v>698</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>667</v>
+        <v>699</v>
       </c>
       <c r="D191" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E191" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F191" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>13</v>
+        <v>700</v>
       </c>
       <c r="H191" t="s">
-        <v>668</v>
+        <v>701</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>669</v>
+        <v>702</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>670</v>
+        <v>703</v>
       </c>
       <c r="D192" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E192" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F192" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="H192" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>672</v>
+        <v>706</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="D193" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E193" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F193" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>13</v>
+        <v>708</v>
       </c>
       <c r="H193" t="s">
-        <v>674</v>
+        <v>709</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>675</v>
+        <v>710</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>676</v>
+        <v>711</v>
       </c>
       <c r="D194" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E194" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F194" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>13</v>
+        <v>712</v>
       </c>
       <c r="H194" t="s">
-        <v>677</v>
+        <v>713</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>679</v>
+        <v>715</v>
       </c>
       <c r="D195" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E195" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F195" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>13</v>
+        <v>716</v>
       </c>
       <c r="H195" t="s">
-        <v>680</v>
+        <v>717</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>681</v>
+        <v>718</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>682</v>
+        <v>719</v>
       </c>
       <c r="D196" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E196" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F196" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>13</v>
+        <v>720</v>
       </c>
       <c r="H196" t="s">
-        <v>683</v>
+        <v>721</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>684</v>
+        <v>722</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>685</v>
+        <v>723</v>
       </c>
       <c r="D197" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E197" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F197" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>13</v>
+        <v>724</v>
       </c>
       <c r="H197" t="s">
-        <v>686</v>
+        <v>725</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>687</v>
+        <v>726</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>688</v>
+        <v>727</v>
       </c>
       <c r="D198" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E198" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F198" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>13</v>
+        <v>728</v>
       </c>
       <c r="H198" t="s">
-        <v>689</v>
+        <v>729</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>690</v>
+        <v>730</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>691</v>
+        <v>731</v>
       </c>
       <c r="D199" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E199" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F199" t="s">
-        <v>87</v>
+        <v>259</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>13</v>
+        <v>732</v>
       </c>
       <c r="H199" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>693</v>
+        <v>734</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>694</v>
+        <v>735</v>
       </c>
       <c r="D200" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E200" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F200" t="s">
-        <v>87</v>
+        <v>259</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>13</v>
+        <v>736</v>
       </c>
       <c r="H200" t="s">
-        <v>695</v>
+        <v>737</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>696</v>
+        <v>738</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>697</v>
+        <v>739</v>
       </c>
       <c r="D201" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E201" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F201" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>13</v>
+        <v>740</v>
       </c>
       <c r="H201" t="s">
-        <v>698</v>
+        <v>741</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>699</v>
+        <v>742</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="D202" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E202" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F202" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>13</v>
+        <v>744</v>
       </c>
       <c r="H202" t="s">
-        <v>701</v>
+        <v>745</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>702</v>
+        <v>746</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>703</v>
+        <v>747</v>
       </c>
       <c r="D203" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E203" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F203" t="s">
-        <v>116</v>
+        <v>259</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>13</v>
+        <v>748</v>
       </c>
       <c r="H203" t="s">
-        <v>704</v>
+        <v>749</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>705</v>
+        <v>750</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>706</v>
+        <v>751</v>
       </c>
       <c r="D204" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E204" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F204" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>13</v>
+        <v>752</v>
       </c>
       <c r="H204" t="s">
-        <v>707</v>
+        <v>753</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>708</v>
+        <v>754</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>709</v>
+        <v>755</v>
       </c>
       <c r="D205" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E205" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F205" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>13</v>
+        <v>756</v>
       </c>
       <c r="H205" t="s">
-        <v>710</v>
+        <v>757</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>711</v>
+        <v>758</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>712</v>
+        <v>759</v>
       </c>
       <c r="D206" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E206" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F206" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>13</v>
+        <v>760</v>
       </c>
       <c r="H206" t="s">
-        <v>713</v>
+        <v>761</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>714</v>
+        <v>762</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>715</v>
+        <v>763</v>
       </c>
       <c r="D207" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E207" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F207" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>13</v>
+        <v>764</v>
       </c>
       <c r="H207" t="s">
-        <v>716</v>
+        <v>765</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>717</v>
+        <v>766</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>718</v>
+        <v>767</v>
       </c>
       <c r="D208" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E208" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F208" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>13</v>
+        <v>768</v>
       </c>
       <c r="H208" t="s">
-        <v>719</v>
+        <v>769</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>720</v>
+        <v>770</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>721</v>
+        <v>771</v>
       </c>
       <c r="D209" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E209" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F209" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>13</v>
+        <v>772</v>
       </c>
       <c r="H209" t="s">
-        <v>722</v>
+        <v>773</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>723</v>
+        <v>774</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>724</v>
+        <v>775</v>
       </c>
       <c r="D210" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E210" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F210" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>13</v>
+        <v>776</v>
       </c>
       <c r="H210" t="s">
-        <v>725</v>
+        <v>777</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>726</v>
+        <v>778</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>727</v>
+        <v>779</v>
       </c>
       <c r="D211" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E211" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F211" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>13</v>
+        <v>780</v>
       </c>
       <c r="H211" t="s">
-        <v>728</v>
+        <v>781</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>729</v>
+        <v>782</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>730</v>
+        <v>783</v>
       </c>
       <c r="D212" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E212" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F212" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>13</v>
+        <v>784</v>
       </c>
       <c r="H212" t="s">
-        <v>731</v>
+        <v>785</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>732</v>
+        <v>786</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>733</v>
+        <v>787</v>
       </c>
       <c r="D213" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E213" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F213" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>13</v>
+        <v>788</v>
       </c>
       <c r="H213" t="s">
-        <v>734</v>
+        <v>789</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>735</v>
+        <v>790</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>736</v>
+        <v>791</v>
       </c>
       <c r="D214" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E214" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F214" t="s">
-        <v>97</v>
+        <v>209</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>13</v>
+        <v>792</v>
       </c>
       <c r="H214" t="s">
-        <v>737</v>
+        <v>793</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>738</v>
+        <v>794</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>739</v>
+        <v>795</v>
       </c>
       <c r="D215" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E215" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F215" t="s">
-        <v>97</v>
+        <v>209</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>13</v>
+        <v>796</v>
       </c>
       <c r="H215" t="s">
-        <v>740</v>
+        <v>797</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>741</v>
+        <v>798</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>742</v>
+        <v>799</v>
       </c>
       <c r="D216" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E216" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F216" t="s">
-        <v>97</v>
+        <v>209</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>13</v>
+        <v>800</v>
       </c>
       <c r="H216" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>744</v>
+        <v>802</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="D217" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E217" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F217" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>13</v>
+        <v>804</v>
       </c>
       <c r="H217" t="s">
-        <v>746</v>
+        <v>805</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>747</v>
+        <v>806</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>748</v>
+        <v>807</v>
       </c>
       <c r="D218" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E218" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F218" t="s">
-        <v>87</v>
+        <v>209</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>13</v>
+        <v>808</v>
       </c>
       <c r="H218" t="s">
-        <v>749</v>
+        <v>809</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>750</v>
+        <v>810</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>751</v>
+        <v>811</v>
       </c>
       <c r="D219" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E219" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F219" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>13</v>
+        <v>812</v>
       </c>
       <c r="H219" t="s">
-        <v>752</v>
+        <v>813</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>753</v>
+        <v>814</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>754</v>
+        <v>815</v>
       </c>
       <c r="D220" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E220" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F220" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>13</v>
+        <v>816</v>
       </c>
       <c r="H220" t="s">
-        <v>755</v>
+        <v>817</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>756</v>
+        <v>818</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>757</v>
+        <v>819</v>
       </c>
       <c r="D221" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E221" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F221" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>13</v>
+        <v>820</v>
       </c>
       <c r="H221" t="s">
-        <v>758</v>
+        <v>821</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>759</v>
+        <v>822</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>760</v>
+        <v>823</v>
       </c>
       <c r="D222" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E222" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F222" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H222" t="s">
-        <v>761</v>
+        <v>824</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>762</v>
+        <v>825</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>763</v>
+        <v>826</v>
       </c>
       <c r="D223" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E223" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F223" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>13</v>
+        <v>827</v>
       </c>
       <c r="H223" t="s">
-        <v>764</v>
+        <v>828</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>765</v>
+        <v>829</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>766</v>
+        <v>830</v>
       </c>
       <c r="D224" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E224" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F224" t="s">
-        <v>116</v>
+        <v>316</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>13</v>
+        <v>831</v>
       </c>
       <c r="H224" t="s">
-        <v>767</v>
+        <v>832</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>768</v>
+        <v>833</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>769</v>
+        <v>834</v>
       </c>
       <c r="D225" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E225" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F225" t="s">
-        <v>121</v>
+        <v>316</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>13</v>
+        <v>835</v>
       </c>
       <c r="H225" t="s">
-        <v>770</v>
+        <v>836</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>771</v>
+        <v>837</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>772</v>
+        <v>838</v>
       </c>
       <c r="D226" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E226" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F226" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
       <c r="H226" t="s">
-        <v>773</v>
+        <v>840</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>774</v>
+        <v>841</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>775</v>
+        <v>842</v>
       </c>
       <c r="D227" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E227" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F227" t="s">
-        <v>92</v>
+        <v>195</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>13</v>
+        <v>843</v>
       </c>
       <c r="H227" t="s">
-        <v>776</v>
+        <v>844</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>777</v>
+        <v>845</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>778</v>
+        <v>846</v>
       </c>
       <c r="D228" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E228" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F228" t="s">
-        <v>92</v>
+        <v>195</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>13</v>
+        <v>847</v>
       </c>
       <c r="H228" t="s">
-        <v>779</v>
+        <v>848</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>780</v>
+        <v>849</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="D229" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E229" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F229" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>13</v>
+        <v>851</v>
       </c>
       <c r="H229" t="s">
-        <v>782</v>
+        <v>852</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>783</v>
+        <v>853</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>784</v>
+        <v>854</v>
       </c>
       <c r="D230" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E230" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F230" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>13</v>
+        <v>855</v>
       </c>
       <c r="H230" t="s">
-        <v>785</v>
+        <v>856</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>786</v>
+        <v>857</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>787</v>
+        <v>858</v>
       </c>
       <c r="D231" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E231" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F231" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>13</v>
+        <v>859</v>
       </c>
       <c r="H231" t="s">
-        <v>788</v>
+        <v>860</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>789</v>
+        <v>861</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="D232" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E232" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F232" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>13</v>
+        <v>863</v>
       </c>
       <c r="H232" t="s">
-        <v>791</v>
+        <v>864</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>792</v>
+        <v>865</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>793</v>
+        <v>866</v>
       </c>
       <c r="D233" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E233" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F233" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>13</v>
+        <v>867</v>
       </c>
       <c r="H233" t="s">
-        <v>794</v>
+        <v>868</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>795</v>
+        <v>869</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>796</v>
+        <v>870</v>
       </c>
       <c r="D234" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E234" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F234" t="s">
-        <v>97</v>
+        <v>259</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>13</v>
+        <v>871</v>
       </c>
       <c r="H234" t="s">
-        <v>797</v>
+        <v>872</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>798</v>
+        <v>873</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>799</v>
+        <v>874</v>
       </c>
       <c r="D235" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E235" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F235" t="s">
-        <v>97</v>
+        <v>259</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>13</v>
+        <v>875</v>
       </c>
       <c r="H235" t="s">
-        <v>800</v>
+        <v>876</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>801</v>
+        <v>877</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>802</v>
+        <v>878</v>
       </c>
       <c r="D236" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E236" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F236" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>13</v>
+        <v>879</v>
       </c>
       <c r="H236" t="s">
-        <v>803</v>
+        <v>880</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>804</v>
+        <v>881</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>805</v>
+        <v>882</v>
       </c>
       <c r="D237" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E237" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F237" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>13</v>
+        <v>883</v>
       </c>
       <c r="H237" t="s">
-        <v>806</v>
+        <v>884</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>807</v>
+        <v>885</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>808</v>
+        <v>886</v>
       </c>
       <c r="D238" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E238" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F238" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>13</v>
+        <v>887</v>
       </c>
       <c r="H238" t="s">
-        <v>809</v>
+        <v>888</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>810</v>
+        <v>889</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>811</v>
+        <v>890</v>
       </c>
       <c r="D239" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E239" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F239" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>13</v>
+        <v>891</v>
       </c>
       <c r="H239" t="s">
-        <v>812</v>
+        <v>892</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>813</v>
+        <v>893</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>814</v>
+        <v>894</v>
       </c>
       <c r="D240" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E240" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F240" t="s">
-        <v>100</v>
+        <v>316</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>13</v>
+        <v>895</v>
       </c>
       <c r="H240" t="s">
-        <v>815</v>
+        <v>896</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>816</v>
+        <v>897</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>817</v>
+        <v>898</v>
       </c>
       <c r="D241" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E241" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F241" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>13</v>
+        <v>899</v>
       </c>
       <c r="H241" t="s">
-        <v>818</v>
+        <v>900</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>819</v>
+        <v>901</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>820</v>
+        <v>902</v>
       </c>
       <c r="D242" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E242" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F242" t="s">
-        <v>100</v>
+        <v>295</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H242" t="s">
-        <v>821</v>
+        <v>903</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>822</v>
+        <v>904</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>823</v>
+        <v>905</v>
       </c>
       <c r="D243" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E243" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F243" t="s">
-        <v>100</v>
+        <v>195</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H243" t="s">
-        <v>824</v>
+        <v>906</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>825</v>
+        <v>907</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>826</v>
+        <v>908</v>
       </c>
       <c r="D244" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E244" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F244" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>13</v>
+        <v>909</v>
       </c>
       <c r="H244" t="s">
-        <v>827</v>
+        <v>910</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>828</v>
+        <v>911</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>829</v>
+        <v>912</v>
       </c>
       <c r="D245" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E245" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F245" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>13</v>
+        <v>913</v>
       </c>
       <c r="H245" t="s">
-        <v>830</v>
+        <v>914</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>831</v>
+        <v>915</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>832</v>
+        <v>916</v>
       </c>
       <c r="D246" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E246" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F246" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>13</v>
+        <v>917</v>
       </c>
       <c r="H246" t="s">
-        <v>833</v>
+        <v>918</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>834</v>
+        <v>919</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>835</v>
+        <v>920</v>
       </c>
       <c r="D247" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E247" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F247" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>13</v>
+        <v>921</v>
       </c>
       <c r="H247" t="s">
-        <v>836</v>
+        <v>922</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>837</v>
+        <v>923</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>838</v>
+        <v>924</v>
       </c>
       <c r="D248" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E248" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F248" t="s">
-        <v>92</v>
+        <v>209</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>13</v>
+        <v>925</v>
       </c>
       <c r="H248" t="s">
-        <v>839</v>
+        <v>926</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>840</v>
+        <v>927</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>841</v>
+        <v>928</v>
       </c>
       <c r="D249" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E249" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F249" t="s">
-        <v>82</v>
+        <v>209</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>13</v>
+        <v>929</v>
       </c>
       <c r="H249" t="s">
-        <v>842</v>
+        <v>930</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>843</v>
+        <v>931</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>844</v>
+        <v>932</v>
       </c>
       <c r="D250" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E250" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F250" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>13</v>
+        <v>933</v>
       </c>
       <c r="H250" t="s">
-        <v>842</v>
+        <v>934</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>845</v>
+        <v>935</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>846</v>
+        <v>936</v>
       </c>
       <c r="D251" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E251" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F251" t="s">
-        <v>92</v>
+        <v>148</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>13</v>
+        <v>937</v>
       </c>
       <c r="H251" t="s">
-        <v>847</v>
+        <v>938</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>848</v>
+        <v>939</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>849</v>
+        <v>940</v>
       </c>
       <c r="D252" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E252" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F252" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>13</v>
+        <v>941</v>
       </c>
       <c r="H252" t="s">
-        <v>850</v>
+        <v>942</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>851</v>
+        <v>943</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>852</v>
+        <v>944</v>
       </c>
       <c r="D253" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E253" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F253" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>13</v>
+        <v>945</v>
       </c>
       <c r="H253" t="s">
-        <v>853</v>
+        <v>946</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>854</v>
+        <v>947</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>855</v>
+        <v>948</v>
       </c>
       <c r="D254" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E254" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F254" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>13</v>
+        <v>949</v>
       </c>
       <c r="H254" t="s">
-        <v>856</v>
+        <v>950</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>857</v>
+        <v>951</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>858</v>
+        <v>952</v>
       </c>
       <c r="D255" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E255" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F255" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>13</v>
+        <v>953</v>
       </c>
       <c r="H255" t="s">
-        <v>859</v>
+        <v>954</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>860</v>
+        <v>955</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>861</v>
+        <v>956</v>
       </c>
       <c r="D256" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E256" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F256" t="s">
-        <v>100</v>
+        <v>316</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>13</v>
+        <v>957</v>
       </c>
       <c r="H256" t="s">
-        <v>862</v>
+        <v>958</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>863</v>
+        <v>959</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>864</v>
+        <v>960</v>
       </c>
       <c r="D257" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E257" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F257" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H257" t="s">
-        <v>865</v>
+        <v>961</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>866</v>
+        <v>962</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>867</v>
+        <v>963</v>
       </c>
       <c r="D258" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E258" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F258" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H258" t="s">
-        <v>868</v>
+        <v>964</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>869</v>
+        <v>965</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>870</v>
+        <v>966</v>
       </c>
       <c r="D259" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E259" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F259" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H259" t="s">
-        <v>871</v>
+        <v>967</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>872</v>
+        <v>968</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>873</v>
+        <v>969</v>
       </c>
       <c r="D260" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E260" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F260" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H260" t="s">
-        <v>874</v>
+        <v>970</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>875</v>
+        <v>971</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>876</v>
+        <v>972</v>
       </c>
       <c r="D261" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E261" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="F261" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H261" t="s">
-        <v>877</v>
+        <v>973</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>878</v>
+        <v>974</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>10</v>
+        <v>975</v>
       </c>
       <c r="D262" t="s">
-        <v>879</v>
+        <v>212</v>
       </c>
       <c r="E262" t="s">
-        <v>880</v>
+        <v>213</v>
       </c>
       <c r="F262" t="s">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H262" t="s">
-        <v>881</v>
+        <v>976</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>882</v>
+        <v>977</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>10</v>
+        <v>978</v>
       </c>
       <c r="D263" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E263" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F263" t="s">
-        <v>87</v>
+        <v>159</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H263" t="s">
-        <v>885</v>
+        <v>979</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>886</v>
+        <v>980</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>16</v>
+        <v>981</v>
       </c>
       <c r="D264" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E264" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F264" t="s">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H264" t="s">
-        <v>887</v>
+        <v>982</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>888</v>
+        <v>983</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>19</v>
+        <v>984</v>
       </c>
       <c r="D265" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E265" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F265" t="s">
-        <v>236</v>
+        <v>159</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H265" t="s">
-        <v>889</v>
+        <v>985</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>890</v>
+        <v>986</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>22</v>
+        <v>987</v>
       </c>
       <c r="D266" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E266" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F266" t="s">
-        <v>121</v>
+        <v>159</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H266" t="s">
-        <v>891</v>
+        <v>988</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>892</v>
+        <v>989</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>25</v>
+        <v>990</v>
       </c>
       <c r="D267" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E267" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F267" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>13</v>
+        <v>991</v>
       </c>
       <c r="H267" t="s">
-        <v>893</v>
+        <v>992</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>894</v>
+        <v>993</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>28</v>
+        <v>994</v>
       </c>
       <c r="D268" t="s">
-        <v>883</v>
+        <v>212</v>
       </c>
       <c r="E268" t="s">
-        <v>884</v>
+        <v>213</v>
       </c>
       <c r="F268" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>13</v>
+        <v>995</v>
       </c>
       <c r="H268" t="s">
-        <v>895</v>
+        <v>996</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>896</v>
+        <v>997</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
+        <v>998</v>
+      </c>
+      <c r="D269" t="s">
+        <v>212</v>
+      </c>
+      <c r="E269" t="s">
+        <v>213</v>
+      </c>
+      <c r="F269" t="s">
+        <v>155</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D270" t="s">
+        <v>212</v>
+      </c>
+      <c r="E270" t="s">
+        <v>213</v>
+      </c>
+      <c r="F270" t="s">
+        <v>155</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D271" t="s">
+        <v>212</v>
+      </c>
+      <c r="E271" t="s">
+        <v>213</v>
+      </c>
+      <c r="F271" t="s">
+        <v>148</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D272" t="s">
+        <v>212</v>
+      </c>
+      <c r="E272" t="s">
+        <v>213</v>
+      </c>
+      <c r="F272" t="s">
+        <v>134</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D273" t="s">
+        <v>212</v>
+      </c>
+      <c r="E273" t="s">
+        <v>213</v>
+      </c>
+      <c r="F273" t="s">
+        <v>141</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D274" t="s">
+        <v>212</v>
+      </c>
+      <c r="E274" t="s">
+        <v>213</v>
+      </c>
+      <c r="F274" t="s">
+        <v>148</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D275" t="s">
+        <v>212</v>
+      </c>
+      <c r="E275" t="s">
+        <v>213</v>
+      </c>
+      <c r="F275" t="s">
+        <v>148</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D276" t="s">
+        <v>212</v>
+      </c>
+      <c r="E276" t="s">
+        <v>213</v>
+      </c>
+      <c r="F276" t="s">
+        <v>159</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D277" t="s">
+        <v>212</v>
+      </c>
+      <c r="E277" t="s">
+        <v>213</v>
+      </c>
+      <c r="F277" t="s">
+        <v>159</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D278" t="s">
+        <v>212</v>
+      </c>
+      <c r="E278" t="s">
+        <v>213</v>
+      </c>
+      <c r="F278" t="s">
+        <v>159</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D279" t="s">
+        <v>212</v>
+      </c>
+      <c r="E279" t="s">
+        <v>213</v>
+      </c>
+      <c r="F279" t="s">
+        <v>159</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D280" t="s">
+        <v>212</v>
+      </c>
+      <c r="E280" t="s">
+        <v>213</v>
+      </c>
+      <c r="F280" t="s">
+        <v>159</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D281" t="s">
+        <v>212</v>
+      </c>
+      <c r="E281" t="s">
+        <v>213</v>
+      </c>
+      <c r="F281" t="s">
+        <v>155</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D282" t="s">
+        <v>212</v>
+      </c>
+      <c r="E282" t="s">
+        <v>213</v>
+      </c>
+      <c r="F282" t="s">
+        <v>155</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D283" t="s">
+        <v>212</v>
+      </c>
+      <c r="E283" t="s">
+        <v>213</v>
+      </c>
+      <c r="F283" t="s">
+        <v>155</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D284" t="s">
+        <v>212</v>
+      </c>
+      <c r="E284" t="s">
+        <v>213</v>
+      </c>
+      <c r="F284" t="s">
+        <v>209</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D285" t="s">
+        <v>212</v>
+      </c>
+      <c r="E285" t="s">
+        <v>213</v>
+      </c>
+      <c r="F285" t="s">
+        <v>195</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D286" t="s">
+        <v>212</v>
+      </c>
+      <c r="E286" t="s">
+        <v>213</v>
+      </c>
+      <c r="F286" t="s">
+        <v>155</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D287" t="s">
+        <v>212</v>
+      </c>
+      <c r="E287" t="s">
+        <v>213</v>
+      </c>
+      <c r="F287" t="s">
+        <v>155</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D288" t="s">
+        <v>212</v>
+      </c>
+      <c r="E288" t="s">
+        <v>213</v>
+      </c>
+      <c r="F288" t="s">
+        <v>148</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D289" t="s">
+        <v>212</v>
+      </c>
+      <c r="E289" t="s">
+        <v>213</v>
+      </c>
+      <c r="F289" t="s">
+        <v>148</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D290" t="s">
+        <v>212</v>
+      </c>
+      <c r="E290" t="s">
+        <v>213</v>
+      </c>
+      <c r="F290" t="s">
+        <v>155</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D291" t="s">
+        <v>212</v>
+      </c>
+      <c r="E291" t="s">
+        <v>213</v>
+      </c>
+      <c r="F291" t="s">
+        <v>155</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D292" t="s">
+        <v>212</v>
+      </c>
+      <c r="E292" t="s">
+        <v>213</v>
+      </c>
+      <c r="F292" t="s">
+        <v>155</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D293" t="s">
+        <v>212</v>
+      </c>
+      <c r="E293" t="s">
+        <v>213</v>
+      </c>
+      <c r="F293" t="s">
+        <v>155</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D294" t="s">
+        <v>212</v>
+      </c>
+      <c r="E294" t="s">
+        <v>213</v>
+      </c>
+      <c r="F294" t="s">
+        <v>155</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D295" t="s">
+        <v>212</v>
+      </c>
+      <c r="E295" t="s">
+        <v>213</v>
+      </c>
+      <c r="F295" t="s">
+        <v>195</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D296" t="s">
+        <v>212</v>
+      </c>
+      <c r="E296" t="s">
+        <v>213</v>
+      </c>
+      <c r="F296" t="s">
+        <v>195</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D297" t="s">
+        <v>212</v>
+      </c>
+      <c r="E297" t="s">
+        <v>213</v>
+      </c>
+      <c r="F297" t="s">
+        <v>259</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D298" t="s">
+        <v>212</v>
+      </c>
+      <c r="E298" t="s">
+        <v>213</v>
+      </c>
+      <c r="F298" t="s">
+        <v>159</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D299" t="s">
+        <v>212</v>
+      </c>
+      <c r="E299" t="s">
+        <v>213</v>
+      </c>
+      <c r="F299" t="s">
+        <v>159</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D300" t="s">
+        <v>212</v>
+      </c>
+      <c r="E300" t="s">
+        <v>213</v>
+      </c>
+      <c r="F300" t="s">
+        <v>148</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D301" t="s">
+        <v>212</v>
+      </c>
+      <c r="E301" t="s">
+        <v>213</v>
+      </c>
+      <c r="F301" t="s">
+        <v>134</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D302" t="s">
+        <v>212</v>
+      </c>
+      <c r="E302" t="s">
+        <v>213</v>
+      </c>
+      <c r="F302" t="s">
+        <v>148</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D303" t="s">
+        <v>212</v>
+      </c>
+      <c r="E303" t="s">
+        <v>213</v>
+      </c>
+      <c r="F303" t="s">
+        <v>155</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D304" t="s">
+        <v>212</v>
+      </c>
+      <c r="E304" t="s">
+        <v>213</v>
+      </c>
+      <c r="F304" t="s">
+        <v>209</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D305" t="s">
+        <v>212</v>
+      </c>
+      <c r="E305" t="s">
+        <v>213</v>
+      </c>
+      <c r="F305" t="s">
+        <v>148</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D306" t="s">
+        <v>212</v>
+      </c>
+      <c r="E306" t="s">
+        <v>213</v>
+      </c>
+      <c r="F306" t="s">
+        <v>148</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D307" t="s">
+        <v>212</v>
+      </c>
+      <c r="E307" t="s">
+        <v>213</v>
+      </c>
+      <c r="F307" t="s">
+        <v>148</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D308" t="s">
+        <v>212</v>
+      </c>
+      <c r="E308" t="s">
+        <v>213</v>
+      </c>
+      <c r="F308" t="s">
+        <v>316</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D309" t="s">
+        <v>212</v>
+      </c>
+      <c r="E309" t="s">
+        <v>213</v>
+      </c>
+      <c r="F309" t="s">
+        <v>316</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D310" t="s">
+        <v>212</v>
+      </c>
+      <c r="E310" t="s">
+        <v>213</v>
+      </c>
+      <c r="F310" t="s">
+        <v>209</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D311" t="s">
+        <v>212</v>
+      </c>
+      <c r="E311" t="s">
+        <v>213</v>
+      </c>
+      <c r="F311" t="s">
+        <v>155</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D312" t="s">
+        <v>212</v>
+      </c>
+      <c r="E312" t="s">
+        <v>213</v>
+      </c>
+      <c r="F312" t="s">
+        <v>155</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D313" t="s">
+        <v>212</v>
+      </c>
+      <c r="E313" t="s">
+        <v>213</v>
+      </c>
+      <c r="F313" t="s">
+        <v>155</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D314" t="s">
+        <v>212</v>
+      </c>
+      <c r="E314" t="s">
+        <v>213</v>
+      </c>
+      <c r="F314" t="s">
+        <v>155</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D315" t="s">
+        <v>212</v>
+      </c>
+      <c r="E315" t="s">
+        <v>213</v>
+      </c>
+      <c r="F315" t="s">
+        <v>155</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D316" t="s">
+        <v>212</v>
+      </c>
+      <c r="E316" t="s">
+        <v>213</v>
+      </c>
+      <c r="F316" t="s">
+        <v>259</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
         <v>10</v>
       </c>
-      <c r="D269" t="s">
-[...8 lines deleted...]
-      <c r="G269" s="1" t="s">
+      <c r="D317" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F317" t="s">
+        <v>148</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H269" t="s">
-        <v>900</v>
+      <c r="H317" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F318" t="s">
+        <v>141</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>16</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F319" t="s">
+        <v>148</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>19</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F320" t="s">
+        <v>316</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>22</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F321" t="s">
+        <v>209</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>25</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F322" t="s">
+        <v>148</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>28</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F323" t="s">
+        <v>195</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>31</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F324" t="s">
+        <v>148</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>34</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F325" t="s">
+        <v>159</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>37</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F326" t="s">
+        <v>148</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>40</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F327" t="s">
+        <v>148</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>43</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F328" t="s">
+        <v>148</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>46</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F329" t="s">
+        <v>148</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>49</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>52</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F331" t="s">
+        <v>259</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>55</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F332" t="s">
+        <v>159</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>58</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F333" t="s">
+        <v>148</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10319,50 +13013,116 @@
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>