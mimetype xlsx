--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -10,176 +10,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4446" uniqueCount="2028">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4453" uniqueCount="2030">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/1738881887_ata-1-sessao-ordinaria--04.02.2025-2.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/1738881887_ata-1-sessao-ordinaria--04.02.2025-2.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/1739973213_ata-eletronica-da-2-sessao-ordinaria-11012025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/1739973213_ata-eletronica-da-2-sessao-ordinaria-11012025.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/1739973248_ata-eletronica-da-3-sessao-ordinaria-11022025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/1739973248_ata-eletronica-da-3-sessao-ordinaria-11022025.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/1741640473_ata-eletronica-da-4-sessao-ordinaria-18022025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/1741640473_ata-eletronica-da-4-sessao-ordinaria-18022025.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/1741640514_ata-eletronica-da-5-sessao-ordinaria-25022025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/1741640514_ata-eletronica-da-5-sessao-ordinaria-25022025.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/1742333604_ata-eletronica-da-6-sessao-ordinaria-11032025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/1742333604_ata-eletronica-da-6-sessao-ordinaria-11032025.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/1742995680_7-sessao-ordinaria-da-1-sessao-legislativa-18032025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/1742995680_7-sessao-ordinaria-da-1-sessao-legislativa-18032025.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
@@ -420,838 +420,844 @@
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
   </si>
   <si>
+    <t>2303</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Ata da 40ª Sessão Ordinária da 1ª Sessão Legislativa da 17ª Legislatura.</t>
+  </si>
+  <si>
     <t>1677</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/ple_2025_001.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/ple_2025_001.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/ple_2025_002.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/ple_2025_002.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do piso salarial dos Agentes Comunitários de Saúde – ACS e dos Agentes de Combate às Endemias – ACE e dá outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/ple_2025_003.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/ple_2025_003.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Crédito Fiscal do Município de Riacho das Almas/PE - REFIS MUNICIPAL 2025.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/ple_2025_004.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/ple_2025_004.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos vencimentos dos professores da Rede Municipal de Ensino de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/ple_2025_005.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/ple_2025_005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nova Organização Administrativa do Município de Riacho das Almas, a reorganização do quadro de cargos de Direção, Chefia e Assessoramento, e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/ple_2025_006.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/ple_2025_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Guarda Civil Municipal do Município de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do mecanismo complementar, estudo de caso, tendo como finalidade a criação de um espaço Inter setorial para discussão dos casos de usuários de serviços municipais dos diversos setores e órgãos do Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/1743438868_projeto-lei-executivo-2025008.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/1743438868_projeto-lei-executivo-2025008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Riacho das Almas/PE a realizar permuta de imóveis, e dá outras providências.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/1743438863_projeto-lei-executivo-2025009.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/1743438863_projeto-lei-executivo-2025009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão do Decreto nº 15, que dispõe sobre a criação do Comitê Inter setorial de Enfrentamento à Violência contra a Mulher, em Lei Municipal.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/1743438880_projeto-lei-executivo-2025010.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/1743438880_projeto-lei-executivo-2025010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a ampliar o período de licença maternidade às servidoras públicas municipais para 180 (cento e oitenta) dias na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/1743438898_projeto-lei-executivo-2025011.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/1743438898_projeto-lei-executivo-2025011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a institucionalização do Projeto Novembro Azul: Homens pelo fim da Violência contra as Mulheres.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Profissional de Apoio Escolar da Rede Pública  Municipal do Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_lei_executivo_2025_013.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_lei_executivo_2025_013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura – Com cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_lei_executivo_2025_014.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_lei_executivo_2025_014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Juventude -CMJ e institui o Fundo Municipal da Juventude – FMJ do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>Autoriza o Município de Riacho das Almas a firmar contrato de cessão de uso de  bem imóvel com a Associação dos Pequenos Agricultores e Produtores do Sítio Bento, e  dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>Autoriza o Município de Riacho das Almas a firmar contrato de cessão de uso de  bem imóvel com a Associação dos Criadores de Caprinos e Ovinos de Riacho das Almas-  ACCORA, e dá outras providências.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_lei_executivo_2025_017.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_lei_executivo_2025_017.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Administração Pública Direta, Autárquica e Fundacional do Poder Executivo do Município de Riacho das Almas/PE, o ‘Programa Jovem Aprendiz.’’</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>Autoriza o Município de Riacho das Almas a firmar contrato de cessão de uso de bem imóvel com Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS, e dá outras providências.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_lei_executivo_2025_019.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_lei_executivo_2025_019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>Implementa as Leis Federais de nº10.639/2003 e 11.645/2008 no município de Riacho das Almas/PE, estabelecendo normas para a inclusão da história e cultura Afro Brasileira e Indígena nos currículos escolares, a formação de professores e a promoção de ações afirmativas para a população Quilombola e Indígena, e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_lei_executivo_2025_021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_lei_executivo_2025_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Distribuição Gratuita de Suplementos Alimentares e Materiais Correlatos à População Riachense, e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_lei_executivo_2025_022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_lei_executivo_2025_022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão do adicional de insalubridade ou periculosidade aos servidores públicos do Município de Riacho das Almas/PE, é dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_-_executivo_no_23.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_-_executivo_no_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novas vagas e de dois novos cargos, de Professor - Educação Infantil e de Auxiliar de Educação Infantil, no Quadro Permanente de Pessoal da Prefeitura Municipal de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas – RiachoPrev, altera o plano de custeio e de benefícios de aposentadorias e pensões do instituto Previdenciário do Município de Riacho das Almas/PE, dos servidores públicos, ocupantes de cargo de provimento efetivo e os estáveis, de acordo com a Constituição Federal, nos termos da Emenda Constitucional nº 103/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_executivo_no_26.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_executivo_no_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência e estabelece a Política Municipal para a pessoa com deficiência.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_lei_executivo_2025_027.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_lei_executivo_2025_027.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Atenção Primária à Saúde no Município de Riacho das Almas, baseado nos termos da Política Nacional da Atenção Básica, Incentivo Financeiro Variável por Desempenho em conformidade com a Portaria GM/MS nº 3.493, de 10 de abril de 2024, denominado Componente de Vínculo e Qualidade na Atenção Primária à Saúde – APS, para Equipes de Saúde Bucal (eSB), Equipe de Saúde da Família (eSF) e Equipe Multiprofissional (eMulti), e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_lei_executivo_2025_028.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_lei_executivo_2025_028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do número de Conselheiros que compõe o Conselho Administrativo do RIACHOPREV e o Conselho Fiscal do RIACHOPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_do_executivo_no_029-2025_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_do_executivo_no_029-2025_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 948/2002, de 30 de dezembro de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_do_executivo_no_030-2025_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_do_executivo_no_030-2025_1.pdf</t>
   </si>
   <si>
     <t>Criação do Serviço de Inspeção Municipal – SIM, e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/projeto_de_lei_do_executivo_no_031-2025_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/projeto_de_lei_do_executivo_no_031-2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de dois cargos efetivos de Agente Comunitário de Saúde no Quadro Permanente de Pessoal da Prefeitura Municipal de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual (PPA) do Município de Riacho das Almas para o período de 2026 a 2029, em conformidade com o art. 165, inciso I, da Constituição Federal, e o art. 124, §1º, inciso II, da Constituição do Estado de Pernambuco, com redação dada pela Emenda Constitucional nº 31/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_no_034-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_no_034-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2173/projeto_de_lei_no_35-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2173/projeto_de_lei_no_35-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_de_lei_no_36-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_de_lei_no_36-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento extraordinário do passivo do FUNDEF de recursos recebidos pelo Município de Riacho das Almas em decorrência de decisões judiciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2218/projeto_de_lei_no_038-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2218/projeto_de_lei_no_038-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Avaliação Especial de Desempenho em Estágio Probatório dos servidores públicos municipais de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2219/projeto_de_lei_no_039-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2219/projeto_de_lei_no_039-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta a licença-paternidade para os servidores públicos do Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2220/projeto_de_lei_no_040-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2220/projeto_de_lei_no_040-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece a instituição, delimitação, organização e denominação oficial dos bairros e logradouros do Município de Riacho das Almas, reunindo todos os bairros integrantes do território municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_041-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_041-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente logradouros públicos localizados no Loteamento Vista da Serra, no Município de Riacho das Almas – PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_lei_executivo_2025_042.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_lei_executivo_2025_042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores ativos e inativos da administração pública direta e indireta do Poder Executivo do Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2232/projeto_de_lei_no_043-2025_-_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2232/projeto_de_lei_no_043-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Riacho das Almas – RiachoPrev, e altera o plano de custeio e de benefícios de aposentadorias e pensões do Instituto Previdenciário do Município de Riacho das Almas/PE, aplicável aos servidores públicos ocupantes de cargo de provimento efetivo e aos estáveis, em conformidade com a Constituição Federal, nos termos da Emenda Constitucional nº 103/2019, da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_lei_executivo_2025_044.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_lei_executivo_2025_044.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder notebooks aos professores da rede municipal de ensino do Município de Riacho das Almas, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_lei_executivo_2025_045.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_lei_executivo_2025_045.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Professor Zé Carlos, Nestor do Bordado, Pipi Marchante</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/1742988030_pll001.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/1742988030_pll001.pdf</t>
   </si>
   <si>
     <t>Fixa o reajuste do valor do salário mínimo para o ano de 2025 dos servidores da Câmara Municipal de Riacho das Almas, Estado de Pernambuco, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/1742988045_pll002.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/1742988045_pll002.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa e organizacional do poder legislativo municipal de Riacho das almas, e dá outras providencias.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/projeto_lei_legislativo_003.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/projeto_lei_legislativo_003.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Gercino Morais de Moura, a Rua onde mora o popular “Marcone, cunhado de Lulinha”, localizada na Vila do Vitorino, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_lei_legislativo_004.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_lei_legislativo_004.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Simplício de Lima, a Rua onde mora o popular Natanael do Vitorino, localizada na Vila do Vitorino, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Professor Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_lei_legislativo_005.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_lei_legislativo_005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo do Município de Riacho das Almas/PE a ampliar o período de licença maternidade às servidoras públicas municipais efetivas desta Câmara de Vereadores para 180 (cento e oitenta) dias na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>Tiago do Rangel</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_legislativo_006.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_legislativo_006.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Manoel Luiz da Silva, a praça central localizada na Vila Couro D’Antas, neste Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_legislativo_007.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_legislativo_007.pdf</t>
   </si>
   <si>
     <t>Denomina como Maria Cursino da Silva, conhecida por “Dona Minininha”, a Cozinha Comunitária 2, do ‘Programa Tá na Mesa Pernambuco’, que irá funcionar no Bairro COHAB, próximo ao Gold Park 2 e à Vila de Zé de Cícero, no Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_lei_legislativo_008.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_lei_legislativo_008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do ‘Dia Municipal da Paz’ no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_lei_legislativo_009.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_lei_legislativo_009.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Soares da Silva, a Rua Projetada com Código de Logradouro nº 487, localizada na Vila Patos, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_lei_legislativo_010.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_lei_legislativo_010.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Manoel Vicente da Fonseca Sobrinho (Vereador Nezinho), a Rua principal de Barra de Carapotós, com Código de Logradouro nº 526, localizada no Sítio Barra de Carapotós, com início em frente à residência de Neguinho de Lôlô até a entrada da Vila Patos, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_lei_legislativo_011.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_lei_legislativo_011.pdf</t>
   </si>
   <si>
     <t>Reconhece a Caminhada do Forró como Patrimônio Cultural e Imaterial do Município de Riacho das Almas/PE e a integra ao calendário oficial de festividades juninas do Município.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_lei_legislativo_012.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_lei_legislativo_012.pdf</t>
   </si>
   <si>
     <t>Torna a ‘Festa da Fogueira Gigante do Jiquirí’ parte do Calendário Cultural de Eventos do município de Riacho das Almas/PE, a ser realizada tradicionalmente no mês de Julho, passando a ser Patrimônio Cultural do Município, realizada pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_lei_legislativo_013.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_lei_legislativo_013.pdf</t>
   </si>
   <si>
     <t>Retifica para Rua Manoel Ferreira de Lucena (Código de Logradouro nº 157), a  Rua até então denominada de Manoel Ferreira de Lucena Neto, localizada na Vila Rangel,  neste município de Riacho das Almas/PE, revogando a Lei Municipal nº 915/2001, e dá  outras providências.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/projeto_lei_legislativo_014.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/projeto_lei_legislativo_014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover uma ‘Noite Cultural’ na Festa de Nossa Senhora do Livramento, na Vila Trapiá, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_lei_legislativo_015.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_lei_legislativo_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de ‘Intervalo Bíblico’ nas instituições de ensino do município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/1756765526_projeto-de-lei--legislativo-n-16.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/1756765526_projeto-de-lei--legislativo-n-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal nº 12.845, de 1º de Agosto de 2013, conhecida como “Lei do Minuto Seguinte”, que trata do atendimento obrigatório e imediato às vítimas de violência sexual, estabelecendo diretrizes e providências correlatas para sua efetiva aplicação no âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/1756765541_projeto-de-lei--legislativo-n-17.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/1756765541_projeto-de-lei--legislativo-n-17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita de absorventes higiênicos para mulheres em situação de vulnerabilidade social no âmbito do Município de Riacho_x000D_
 das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/1756765560_projeto-de-lei--legislativo-n-18.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/1756765560_projeto-de-lei--legislativo-n-18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o programa “Casa Azul”, uma política pública municipal de atendimento especializado e multidisciplinar à pessoa com Transtorno do Espectro Autista (TEA), no âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/1756765578_projeto-de-lei--legislativo-n-19.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/1756765578_projeto-de-lei--legislativo-n-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir no calendário oficial do Município de Riacho das Almas/PE o ‘Dia da Marcha para Jesus’ e dá outras providências."</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/1756765595_projeto-de-lei--legislativo-n-20.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/1756765595_projeto-de-lei--legislativo-n-20.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Maria Batista da Silva (Mere), a Rua Projetada 02, (Código de Logradouro nº 307), localizada no Bairro Novo Horizonte, nesta cidade de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/projeto_de_lei_no_021-2025_-_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/projeto_de_lei_no_021-2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa Municipal de Proteção e Bem-Estar Animal no âmbito do município de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_no_022-2025_-_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_no_022-2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação da central virtual para a adoção de cães e gatos junto ao site oficial e redes sociais no âmbito do município de Riacho das Almas/PE, e da outras providências correlatas.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/projeto_de_lei_do_legislativo_no_23-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/projeto_de_lei_do_legislativo_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Creche do Bairro do Jiquirí como Gaudência Helena Cardoso Soares.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>Denomina Creche ao lado do Campo Municipal, Sítio Lagoa Nova como Maria Adelino de Lucena Rosendo.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_do_legislativo_no_25-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_do_legislativo_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Projetada do canal, Bairro João Chico (cód. 182) como Rua João da Cruz Cavalcanti.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_do_legislativo_no_26-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_do_legislativo_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Denomina UBS da Vila Palmatória como UBS José Brasiliano da Silva Filho.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_do_legislativo_no_27-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_do_legislativo_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Visa dispor sobre a autorização para criação da ‘Patrulha Maria da Penha’ no âmbito do Município de Riacho das Almas/PE, a qual ficará vinculada à Guarda Municipal.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_lei_legislativo_028.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_lei_legislativo_028.pdf</t>
   </si>
   <si>
     <t>Torna oficial o calendário do Circuito de Corridas do Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena, Tiago do Rangel</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_de_lei_no_29-2025_-_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_de_lei_no_29-2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e inclusão da Corrida Rústica da Vila do Rangel no calendário esportivo oficial no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2176/projeto_lei_legislativo_030.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2176/projeto_lei_legislativo_030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para inscrição e participação de atletas na categoria “atleta local” em eventos esportivos organizados e/ou patrocinados pelo Poder Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_de_lei_no_31-2025_-_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_de_lei_no_31-2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Nilton Bezerra Lira a Rua Projetada localizada na Vila Patos, (Código de Logradouro: 538), no Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2206/1763054107_projeto-lei-legislativo032.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2206/1763054107_projeto-lei-legislativo032.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Serafim da Silva (Zé Licério), a Rua Projetada 01, localizada no Bairro Celestino Ferreira, (Código de Logradouro nº 306), na cidade de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2207/1763054088_projeto-lei-legislativo033.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2207/1763054088_projeto-lei-legislativo033.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Riacho das Almas, a Campanha “Outubro Rosa”, a ser realizada anualmente durante o mês de outubro, e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_lei_legislativo_034.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_lei_legislativo_034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores da Câmara Municipal de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2250/projeto_lei_legislativo_035.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2250/projeto_lei_legislativo_035.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.485/2025, a qual estabelece a estrutura  administrativa e organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e  dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_resolucao_001_2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_resolucao_001_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização e organização das reuniões ordinárias das comissões permanentes da Câmara de Riacho das Almas/PE, bem como autoriza a realização de reuniões no formato virtual e dá outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_resolucao_002_2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_resolucao_002_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a observância da ordem cronológica de pagamento das obrigações  relativas ao fornecimento de bens, locações, prestação de serviços e realização de obras,  no âmbito da Câmara Municipal de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Professor Zé Carlos, Pipi Marchante</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_resolucao_003_2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_resolucao_003_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e regulamentação para realização de velórios nas dependências da câmara municipal de Riacho das Almas /PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2025/2026) - MD</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_resolucao_004_2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_resolucao_004_2025.pdf</t>
   </si>
   <si>
     <t>Modifica os artigos 50,55,57,60,64,128 § 3°, 188 e 221 do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_resolucao_005_2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_resolucao_005_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proposta parcial do orçamento para o exercício financeiro de 2026 e estabelece o Plano Plurianual de Ações para o quadriênio 2026/2029, do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Organograma Administrativo da Câmara Municipal de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>Concede licença ao vereador Jair Nemésio Ferreira para afastar-se do exercício do mandato, por motivo de saúde, pelo período de 30 (trinta) dias, e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
@@ -1315,4599 +1321,4599 @@
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE ‘HONRA AO MÉRITO’ AO SENHOR SEVERINO JOSÉ DA SILVA (BIUZINHO ESCRIVÃO), EM RECONHECIMENTO AO INESTIMÁVEL TRABALHO DESEMPENHADO POR ESTE CIDADÃO NA POLÍCIA CIVIL DO ESTADO DE PERNAMBUCO, ATUANDO EM NOSSA CIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>Tiago do Rangel, Abenildo da Ramada, Pipi Marchante</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Riachense ao Sr. Ernande Francisco da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/1763056800_emenda-lei-organica-01--amupe.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/1763056800_emenda-lei-organica-01--amupe.pdf</t>
   </si>
   <si>
     <t>Modifica os artigos 31, 38 e 89 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/1763056863_emenda-lei-organica-02--amupe.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/1763056863_emenda-lei-organica-02--amupe.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 135 da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>Acrescenta os arts. 217-A a 217-E à Lei Orgânica do Município de Riacho das Almas/PE, para estabelecer regras do Regime Próprio de Previdência Social do Município de Riacho das Almas, em conformidade com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_01.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_01.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma completa da quadra esportiva da Vila Rangel (incluindo iluminação, piso e alambrado).</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/requerimento_02.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/requerimento_02.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de uma ambulância para a Unidade Básica de Saúde da Vila Rangel.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_03.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_03.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de (02) duas Vans escolares para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_04.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_04.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a cobertura da Feira Livre deste Município.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/requerimento_05.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/requerimento_05.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma do Campo Municipal transformando o mesmo em um estádio moderno.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/requerimento_006.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/requerimento_006.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de duas passagens molhadas no povoado Dois Riachos, próximo a residência do Sr. Aécio.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/requerimento_007.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/requerimento_007.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no povoado Dois Riachos, próximo à residência do Sr. Zé de Cazuza.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/requerimento_008.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/requerimento_008.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Tanquinhos.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/requerimento_009.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/requerimento_009.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento nas últimas três ruas projetadas da Vila de Trapiá, que ainda estão sem pavimentação.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/requerimento_010.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/requerimento_010.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Avenida Arthur Rosendo, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>Pipi Marchante</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/requerimento_11.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/requerimento_11.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Raul Bandeira, no Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/requerimento_12.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/requerimento_12.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Padre Edson Pereira (Rua por trás da Prefeitura).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/requerimento_13.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/requerimento_13.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos serviços de saneamento, água e calçamento da Vila Zé de Cícero.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/requerimento_014.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/requerimento_014.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação da praça da Vila Rangel, incluindo melhorias na iluminação, áreas de convivência e jardinagem.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_015.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_015.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Calçamento da ligação da rua projetada João Chico que liga o bairro da Salina, saindo da Janin Mota até a altura da rua Ladislau Fernandes de Sales.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_016.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_016.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas melhorias no pátio da feira incluindo construção de nova bateria de banheiros, com acessibilidade e asfalto do pátio da feira e todo entorno.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/requerimento_017.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/requerimento_017.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Calçamento da rua Maria José Gomes, ao lado do cemitério.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/requerimento_018.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/requerimento_018.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação e modernização do Auditório Mário da Mota Limeira e instalação de um sistema de sonorização moderno e um telão multimídia, visando melhorar as condições para a realização de reuniões, palestras e seminários no local.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_19.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_19.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua João Hipólito de Medeiros, no Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_20.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_20.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua que liga a saída da Vila Trapiá até a Rua Olegário Coleta.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_21.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_21.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação de paralelepípedos na Rua Olegário coleta da casa do sr. Antônio Nestor até a frente da casa do sr. Mário de Victor, sentido Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_22.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_22.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a locada ou feita a aquisição de uma casa de apoio para os pacientes que necessitam de hospitais na cidade de Recife.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_23.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_23.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Vila Trapiá até a ponte que liga a Vila Patos (Frei Miguelinho).</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_24.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_24.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Couro D’antas.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_25.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_25.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila de Patos.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_26.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_26.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o reajuste do valor referente a ajuda de custo aos operadores dos dessalinizadores do município.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Jair do Jiquiri</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/requerimento_27.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/requerimento_27.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de três passagens molhadas que liga o Loteamento João Lula ao Bairro do Alto do Jiquiri.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_28.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_28.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o esgotamento da água do açude do Alto do Jiquiri.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_29.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_29.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma estrutura para uma caixa d’água na beira da estrada, em frente à casa de seu Ciço, no Sítio Salgado.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_30.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_30.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem molhada no Sítio Bandeira , nas proximidades da morada de Luís de Zé Chico.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/requerimento_31.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/requerimento_31.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Alaíde Ferreira da Silva, no bairro Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_32.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_32.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Maria Cursino da Silva, ao lado da academia das cidades, onde mora a senhora Branca de João Bernardo.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_33.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_33.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Everton Cleiton de Moura, onde morava o popular Necão.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_034.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_034.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as reformas estruturais na UBS da Vila Pinhões, restauração da placa que tem o nome do saudoso Gercino Barbosa de Lima e que seja feito o abastecimento mensalmente dos medicamentos que são destinados a ela conforme o Anexo I.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_035.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_035.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça com bancos, canteiro de árvores, brinquedos e iluminação de Led onde fica localizado o Cruzeiro, na Vila Patos.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_036.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_036.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aplicação de piçarro nas estradas vicinais próximas às Vilas de Couro D’antas, Pinhões e Trapiá, interligando os sítios da região.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_037.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_037.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização e reforma da praça principal da Vila Pinhões.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/requerimento_038.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/requerimento_038.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento na Rua Projetada da Vila de Patos, onde mora o Sr. “Seu Victor”.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_039.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_039.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento no Sítio Lagoa de Três Irmãos, com início ao lado da casa de “José” até a casa de “Seu Gino”.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/requerimento_040.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/requerimento_040.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento no Sítio Carapotós, com início ao lado da casa de “Neguinho de Lolo”, até a casa de “Seu Nezinho”, ex-vereador.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/requerimento_041.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/requerimento_041.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de 01 (uma) ambulância para a UBS de Couro D’Antas.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_042.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_042.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a solicitação ao Governo do Estado, na pessoa da Governadora Raquel Lyra, para proceder com a pavimentação asfáltica da PE – 121 (que liga Riacho das Almas à Vila Trapiá).</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_43.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_43.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feia a construção de um canal na Travessa Janin Mota ( Rua Projetada do canal, no bairro João Chico, Código de Logradouro 363).</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_44.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_44.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feia a pavimentação em paralelepípedos na Travessa Janin Mota ( Rua Projetada do canal, no bairro João Chico, Código de Logradouro 363).</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_45.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_45.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feia a aplicação de telas de proteção no entorno do Campo de Futebol da Vila Couro D’Antas.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_46.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_46.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da denominada Rua da Creche, localizada no Bairro Celestino Ferreira, neste Município.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_47.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_47.pdf</t>
   </si>
   <si>
     <t>No sentido de seja feita a ligação de água da Compesa no Sítio Camurim e no Sítio Lagoa de Pinhões, até Biu de Cazuza.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_48.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_48.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização das salas de sula na Escola Patrícia Cardoso, na Vila Couro D’Antas.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_49.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_49.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação do tempo do auxílio maternidade para servidoras municipais, de 120 dias para 180 dias (de 4 meses, para 6 meses).</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_50.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_50.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento da pavimentação da Rua Isabel Ferreira da Silva, onde mora Luciano, filho do Sr. Do céu, neste Município.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_51.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_51.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água no Sítio Areias, do posto de Reginaldo sentido a palhoça de Arlindo.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_52.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_52.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento e pavimentação de onde mora Vânia agente de saúde, até Sebastião de Arnaldo, na Vila Atalaia.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_53.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_53.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas melhorias na iluminação e vestiário do campo de futebol na Vila Trapiá, bem como construção de alambrados e instalação de redes de proteção por trás das barras.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_54.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_54.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma área recreativa no terreno localizado por trás da Escola Municipal Antônio Severino dos Santos, no sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_55.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_55.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados postes e refletores no campo do Sítio Dois Riachos.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_56.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_56.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade de Saúde da Família – UBS no Sítio Bento, zona rural deste Município.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/requerimento_57.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/requerimento_57.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua João Amâncio Sobrinho (João de Ló), por trás do açougue público da Vila de Trapiá.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_58.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_58.pdf</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/requerimento_59.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/requerimento_59.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos vestiários, alambrados e instalação de redes de proteção por trás das barras no campo de futebol da Vila Vitorino.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_60.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_60.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da PE-95 até a Vila Vitorino.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/requerimento_61.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/requerimento_61.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica ou em paralelepípedos, seguindo da PE-95 até a Vila Atalaia.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento_62.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento_62.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento em paralelepípedos da última Rua no Cemitério deste município.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/requerimento_63.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/requerimento_63.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o reparo na encanação instalada por iniciativa popular, que segue do tanque de Fidélis até o Grupo Abílio Timóteo, no Sítio Cajueiro.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_64.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_64.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de um carro móvel do dentista para as comunidades do Sítio Cajueiro e Sítio Modesto, ao menos uma vez ao mês.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_065.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_065.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a continuidade da pavimentação em paralelepípedos, do posto de saúde até a casa de Alexandre de João Caramba, na Vila_x000D_
 Atalaia.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/requerimento_066.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/requerimento_066.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a continuidade da pavimentação em paralelepípedos, da Igreja até a Escola, na Vila Atalaia.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/requerimento_067.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/requerimento_067.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo municipal no Sítio Pororoca, conhecido como “Campo do Jatobá”</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/requerimento_68.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/requerimento_68.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização das salas de aulas na Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/requerimento_69.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/requerimento_69.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a finalização da climatização das salas de aulas na Escola José Joaquim de Lima, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/requerimento_70.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/requerimento_70.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização das salas de aulas na Escola Odilon Montenegro, na Vila Patos.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/requerimento_071.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/requerimento_071.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão do percurso do carro de lixo, que atualmente vai até 'Zé Ferreira' e sobe até o Sítio Atalaia, devendo ser alterada para que ele desça e passe por 'Zeninha Soares' (Chambá), retornando para o Sítio Atalaia.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/requerimento_072.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/requerimento_072.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão do percurso do carro de lixo no ‘Cabuji’, que atualmente vai até o Sítio Esmera, devendo ser alterada para que se estenda até Justo (onde tem o cruzeiro).</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/requerimento_073.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/requerimento_073.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água nos sítios: Alto Vermelho, Lagoa Cumprida e Serra Branca, esses sítios ficam em uma localização próxima de onde passa uma rede já existente que facilita a ligação para os mesmos.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_074.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_074.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Bento, próximo à casa de 'Seu Tuta'</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/requerimento_075.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/requerimento_075.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação e melhorias na Academia Pernambuco, incluindo a construção de banheiros.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_076.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_076.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento na Rua Sebastião Monteiro da Silva, no Bairro Mãe Rainha, neste Município.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_077.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_077.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Vereador José Bezerra da Silva e da Rua Projetada nº 16, na Vila Rangel.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_078.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_078.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas melhorias nos vestiários, bem como construção de alambrados e instalação de redes de proteção por trás das barras no campo de futebol da Vila Rangel.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/requerimento_079.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/requerimento_079.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no riacho, no Sítio Pororoca, sentido onde morava o Sr. “Zé de Nazinha”.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/requerimento_080.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/requerimento_080.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Mário da Mota Limeira.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_081.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_081.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização do Centro Municipal de Educação Mãe Rainha, no Bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/requerimento_082.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/requerimento_082.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da estrada vicinal no sítio Chã Comprida, iniciando na casa do Sr. Manoel Lucas até Nicinho, seguindo até a casa do Sr. Rivaldo, dando continuidade no sítio Logradouro até Lagoa da Jurema, finalizando na estrada principal em frente à chácara de Alberes.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/requerimento_083.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/requerimento_083.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento do início da cidade (Loteamento Gold Park), passando pelo Sítio Lagoa de Pinhões, até o Riacho de Cesário (entrando até a casa da mãe de Ladiael).</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/requerimento_084.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/requerimento_084.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas 03 (três) passagens molhadas no Sítio Pau Ferro 2, na estrada que liga ‘Seu Ivanildo Chagas’ até os ‘sem-terra’. - Uma próxima à morada de Dão de Júlio Pereira; - Uma próxima à morada de Ailton de Paraíba; e - Uma próxima à morada de Zé de Barro;</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/requerimento_085.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/requerimento_085.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja finalizado o vestiário do campo do Sítio Guaritas (cisterna, caixa d´água e 4 postes com refletores).</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_086.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_086.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos 02 (dois) quebra-molas, um na Rua Eloisa Ferreira, ao lado do Bar de Carlos, e outro ao lado do mercado do cruzeiro, na Rua da Saudade.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/requerimento_087.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/requerimento_087.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a solicitação à Celpe de alteração do endereço do Sítio Lagoa dos Pintos, zona rural de Cumaru/PE, para sítio Lagoa dos Pinhões, endereço pertencente a Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_088.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_088.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo do Chicão, localizado no Sítio Chicão, neste município.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_089.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_089.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros (Masculino e Feminino) no pátio da feira, em frente a Zé Manoel.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/requerimento_090.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/requerimento_090.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento na Vila do Vitorino, na ‘Rua de Marcone, cunhado de Lulinha’.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/requerimento_091.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/requerimento_091.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização com tinta no asfalto da Vila Pinhões, nas faixas, lombadas, entre outros.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento_092.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento_092.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização com tinta no asfalto da Vila Rangel, as faixas, lombadas, entre outros.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_093.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_093.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas lombadas no calçamento novo que liga a PE-95 à Vila do Vitorino.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento_094.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento_094.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento na Rua Projetada que conecta o 'Loteamento Chopinho' ao Bairro do Jiquirí, tendo como referência a Rua que passa em frente à residência de 'Chopinho'.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/requerimento_095.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/requerimento_095.pdf</t>
   </si>
   <si>
     <t>No sentido de seja feita a pavimentação em paralelepípedos e construção de uma praça no pátio que fica em frente ao posto de saúde do Sítio Pau-Ferro, conhecido como “Posto de Bujão”.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/requerimento_096.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/requerimento_096.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no Riacho que liga o Sítio Rendeiros ao Sítio Chã Comprida (conhecido como Riacho de Seu Manoel Braz).</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_097.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_097.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja a feita a aquisição e instalação de câmeras de vídeo monitoramento nos ônibus escolares do Município.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/requerimento_098.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/requerimento_098.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma bueira no Sítio Urubu.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/requerimento_099.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/requerimento_099.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita um portal na entrada da estrada da Vila Vitorino, identificando o Festival do Frio, o artesanato e voo livre.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_100.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_100.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Municipal Luiz Francisco da Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_101.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_101.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas neste município. Referências: Uma no Bairro Nova Esperança, na Rua Juvenal Ferreira da Silva, próximo à casa do Irmão Nilton; Uma na Avenida Severino Basio do Nascimento, Bairro Gold Park, próximo à casa de Lenilson Barbosa.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_102.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_102.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de placas de energia solar para que seja feita uma usina de energia solar, para as escolas do município.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/requerimento_103.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/requerimento_103.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento na estrada do Sítio Tanquinhos, com início da casa de ‘Queilson’, até a casa da professora Amanda.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_104.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_104.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da estrada que liga a Vila Trapiá à Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_105.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_105.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja dado ao Deputado Antônio Moraes o Título de Cidadão Riachense.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_106.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_106.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Avenida João Pereira de Lima. Da igreja São João Batista até o colégio da Atalaia.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_107.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_107.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a contratação de um profissional dentista, bem como a aquisição de um compressor odontológico, para que os atendimentos voltem a acontecer na UBS do ‘Chicão’. Ademais, melhorias na infraestrutura do prédio, restauração da placa de entrada da UBS, e uma dedetização urgente devido às fezes de morcegos e o mau cheiro na Unidade de Saúde.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_108.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_108.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita climatização na Escola Municipal Enedina Maria de Lima, na Vila Atalaia.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_109.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_109.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Caetano de Deus, na Vila Trapiá. (Código de logradouro: 411)</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_110.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_110.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água na Rua José Caetano de Deus, na Vila Trapiá. (Código de logradouro: 411)</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_111.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_111.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado um carro para fazer a coleta de lixo na Rua José Caetano de Deus, na Vila Trapiá. (Código de logradouro: 411)</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_112.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_112.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Vila Rangel, do ponto de ônibus até a entrada da Vila.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_113.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_113.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma sala para o atendimento educacional especializado na Escola Santos Cardoso, Vila Pinhões.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_114.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_114.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização e forragem das salas da Escola Municipal Manoel Soares no Sítio Guaritas.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_115.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_115.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a colocação de equipamentos para prática de exercícios físicos nas praças das Vilas Rangel e Pinhões.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_116.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_116.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a nomeação da Cozinha Comunitária localizada no Bairro Nossa Senhora das Graças, em homenagem a Maria Cursino da Silva, conhecida carinhosamente como ‘Minininha’.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_117.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_117.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado um espaço para construção de um campo de futebol para ocorrer jogos na Vila Patos.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_118.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_118.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implantados trocadores/fraldários nas Unidades de Saúde e Hospital do nosso município.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_119.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_119.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento do complemento da Rua Manoel Ferreira de Lucena Neto, na Vila Rangel, até a frente da UBS. (Código de logradouro: 370).</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_120.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_120.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a nomeação da praça da Vila de Couro D’Antas, para ‘Manoel Luís da Silva’.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_121.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_121.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solicitado ao Município a implementação de duas lombadas na PE-95, neste município, no bairro COHAB, uma em frente ao posto de gasolina e outra em frente ao restaurante de Pedro.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_122.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_122.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solicitado ao DER a implementação de duas lombadas na PE-95, neste município, no bairro Cohab, uma em frente ao posto de gasolina e outra em frente ao restaurante de Pedro.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_123.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_123.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos e saneamento básico no Sítio Lagoa de Três Irmãos, na Rua do ‘Sr. Wanderson’, conhecido como ‘Nino’.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_124.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_124.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma praça pública na Vila Atalaia, com bancos, canteiro de árvores, brinquedos e iluminação de led</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_125.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_125.pdf</t>
   </si>
   <si>
     <t>No sentido de que o prefeito solicite ao DER a implementação de uma lombada eletrônica de 40 km/h na PE-95 em frente ao Restaurante de Pedro.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/requerimento_126.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/requerimento_126.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solicitado a prefeitura, a implementação de uma lombada eletrônica de 40 km/h na PE-95 em frente ao Restaurante de Pedro.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/requerimento_127.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/requerimento_127.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação do poço artesiano e dessalinizador do Alto do Jiquiri, neste Município.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_128.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_128.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos os reparos nas lâmpadas dos postes na comunidade de Lagoa de Três Irmãos, pois há 5 (cinco) lâmpadas apagadas na Rua principal e ao lado da Escola.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/requerimento_129.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/requerimento_129.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criada uma sala especializada em Fisioterapia na UBS da Vila Trapiá.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/requerimento_130.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/requerimento_130.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois banheiros públicos com acessibilidade no Cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/requerimento_131.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/requerimento_131.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório público no cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_132.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_132.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem do carro ‘fumacê’ por toda a cidade.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/requerimento_133.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/requerimento_133.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a remoção dos quebra-molas feitos com guias de meio fio e a implantação de novos de acordo com o Código de Trânsito Brasileiro (CTB). Melhorias em vários quebra-molas espalhados pela cidade, bem como implantação de placas de identificação e pinturas em todos, sem exceção, se estendendo para todas as vilas deste município.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/requerimento_134.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/requerimento_134.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada no Sítio Chambá, na ladeira próxima a casa de Zé Caetano.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/requerimento_135.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/requerimento_135.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita extensão de 80 (oitenta) metros da pavimentação em paralelepípedos existente do Sítio Ramada de Trapiá. (Código de Logradouro nº 358)</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/requerimento_136.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/requerimento_136.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de três (03) paradas de ônibus. Referências: uma próximo ao posto de Reginaldo, na entrada do sítio Areias; uma no Sítio Bento, em frente à casa de Pujuca; e uma na entrada do Sítio Trapiá.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/requerimento_137.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/requerimento_137.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma praça de lazer e uma quadra em frente à escola do Sítio Bento.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_138.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_138.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água no Sítio Trapiá inteiro.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/requerimento_139.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/requerimento_139.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa José Felismino, neste município. (código de logradouro nº 049).</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/requerimento_140.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/requerimento_140.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Samuel Ferreira, com referência onde mora o Sr. Garfo de Ouro. (Código de logradouro nº 050).</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/requerimento_141.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/requerimento_141.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização na Unidade Básica de Saúde na Vila Rangel.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/requerimento_142.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/requerimento_142.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da estrada próximo ao curral de Gato Preto, sentido Vila Rangel.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/requerimento_143.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/requerimento_143.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na subida de Alzira até o Cruzeiro do Santo Antônio. (código de logradouro nº 190).</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento_144.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento_144.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito saneamento e pavimentação em paralelepípedos na Travessa Janin Mota, próximo ao Riacho que faz divisa com o Bairro João Chico, onde mora o Sr. Michel. Segue em anexo fotos de como se encontra a rua.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_145.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_145.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água do Sítio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/requerimento_146.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/requerimento_146.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água ligando o Sítio Barrinhos, atravessando o Sítio Baraúnas até a Vila Patos.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_147.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_147.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água da saída de Trapiá a Barra de Carapotós, até a casa de Dona Margarida.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/requerimento_148.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/requerimento_148.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Palmatória.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/requerimento_149.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/requerimento_149.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Vila Nova, em frente à igrejinha.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/requerimento_150.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/requerimento_150.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Cemitério Frei Damião na Vila Trapiá, tendo início no portão de entrada e se estendendo até a frente da igrejinha.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/requerimento_151.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/requerimento_151.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarramento no Sítio Ramada, tendo início na frente da casa de ‘Janduir’, até o Açude da Ramada.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento_152.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento_152.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Projetada na Vila Patos. Onde mora o filho de Dada. (código de logradouro nº 487).</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/requerimento_153.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/requerimento_153.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implementados dois quebra-molas no Bairro João Chico, um na Rua João Alexandre Barbosa, e outro na Rua Severino Fortunato.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/requerimento_154.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/requerimento_154.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implementado um quebra-molas na Rua José Francisco da Silva, em frente ao ‘Pallace Club’, neste município.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/requerimento_155.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/requerimento_155.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos quiosques para praça de alimentação no pátio da feira livre, neste município.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_156.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_156.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de uma ambulância ou carro de apoio para atender às necessidades da Vila Rangel e sítios vizinhos.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/requerimento_157.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/requerimento_157.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o número de salas para os alunos de creche da Escola Enedina Maria de Lima.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_158.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_158.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitos reparos no calçamento da Rua Luiza Maria de Moraes, sentido Pororoca, próximo ao mercado do irmão Noé.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_159.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_159.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois quebra-molas conforme (CTB), com placas de sinalização e pintura dos mesmos, na Rua Cônego Antônio Faustino, ao lado da praça, um em frente a LiderCar e outro em frente à casa do senhor Mizael.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_160.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_160.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas, em pontos estratégicos, duas caixas d'água de 5.000 litros para ajudar no abastecimento de Vila Patos.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_161.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_161.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço artesiano com sistema de energia solar e dessalinizador em Vila Patos.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_162.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_162.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço artesiano com sistema de energia solar e dessalinizador no Sítio Dois Riachos.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_163.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_163.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas, em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento de Vila Rangel.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_164.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_164.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solicitada à Governadora Raquel Lyra, ao Deputado Antônio Moraes e ao Ministro Silvio Costa Filho, a aquisição de 02 (duas) retroescavadeiras para este município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_165.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_165.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a implantação de uma política de valorização salarial e profissional para os Profissionais de Apoio Escolar que atuam nas Escolas Públicas Municipais de Riacho das Almas.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_166.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_166.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão de energia, tendo início na fazenda de Fernando, até a casa de ‘Geo de Dioclécio’ no Sítio Carapotós.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_167.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_167.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão de energia, tendo início no centro da Ramada de Trapiá, até a casa de ‘Janduir’.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_168.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_168.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento em Lagoa de Três Irmãos, tendo início na casa de ‘Edevan’, até a casa de ‘Lili’.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_169.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_169.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pintura da Quadra Professor Onofre Ferreira de Moura, na Escola José Joaquim de Lima, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_170.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_170.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da subida (entrada) da Ramada de Trapiá, até o calçamento.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_171.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_171.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo encaminhe à Câmara Municipal um Projeto de Lei para garantir que a ‘Marcha Para Jesus’ seja realizada anualmente em nosso Município, assegurando o apoio e a organização do poder público neste evento religioso.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_172.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_172.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza na ‘Lagoa dos Coelhos’, no Sítio Chambá.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_173.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_173.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento da Vila Pinhões.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_174.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_174.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento da Vila Couro D’antas.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_175.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_175.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento da Vila Trapiá, uma vez que já existe um chafariz onde é realizada a distribuição de água e, com a instalação dessas caixas, aumentaria a oferta de água para a Vila e Sítios mais próximos.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_176.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_176.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento da Vila do Vitorino.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_177.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_177.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma nova ponte de passagem que liga o Jiquirí ao Centro da cidade.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_178.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_178.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas duas salas para alunos de creche na Escola Municipal Santos Cardoso na Vila Pinhões.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/requerimento_179.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/requerimento_179.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a arborização no campo do Sítio Jatobá.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/requerimento_180.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/requerimento_180.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reposição das luminárias queimadas no Alto do Jiquirí. Há aproximadamente 06 (seis) luminárias queimadas.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/requerimento_181.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/requerimento_181.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a contratação de médicos pediatras plantonistas 24h para Unidade Mista João Soares da Fonseca.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_182.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_182.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado o livro de ponto para todas as repartições e departamentos deste município, a fim de registrar a jornada de trabalho de todos os funcionários, sejam eles contratados, efetivos ou comissionados.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_183.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_183.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado o Conselho Municipal da pessoa com Deficiência, neste município.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_184.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_184.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento no Sítio Ramada de Trapiá, tendo início na entrada da casa de ‘Norato’ até a casa de ‘Nenê de Neno’.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_185.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_185.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento no Sítio Trapiá, tendo início em frente à casa de ‘Jailson’ até a principal do Sítio Trapiá.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_186.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_186.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça ao lado do calçamento da Ramada, no centro.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_187.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_187.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma na UBS da Vila Trapiá.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_188.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_188.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da entrada da casa de ‘Deja, pai de Gugui’ no Bento até a principal do Sítio Chicão, próximo à casa de ‘Dada’.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_189.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_189.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um totem de identificação para o Sítio Cajueiro.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>No sentido de que seja implantado o Projeto Movimento na zona rural do Município, iniciando pela Vila Rangel e seguindo cronograma para implantação nas demais vilas.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_191.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_191.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído espaço de formação em atletismo nas escolas.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_192.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_192.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Antônio Hipólito de Medeiros, neste Município. (Código de logradouro nº 022).</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_193.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_193.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado em pontos estratégicos, duas caixas d'água de 5000 litros para ajudar no abastecimento da Vila Atalaia.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_194.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_194.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude público conhecido como 'Açude de Zé Barbosa', localizado no Sítio Rendeiros.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_195.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_195.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado material adequado para cobrir as pedras pontiagudas na passagem do Riacho de Bina, no Sítio Gavião, na estrada principal que liga a Vila Pinhões à cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_196.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_196.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma na estrutura do Açougue Público da Vila Pinhões.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_197.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_197.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de um poço artesiano e instalação de dessalinizador nas proximidades do corta-vento de ‘Neco de Zé de Chico’, no Sítio Chã Comprida, neste Município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_198.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_198.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da barragem da Vila Baraúnas, conhecido como ‘Açude novo’.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_199.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_199.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do espaço onde é realizada a ‘Festa da fogueira gigante do Jiquirí’ e instalação de luminárias de Led, construção de bancos, arborização e pavimentação com Inter travados no pátio e na Rua José Severino Caetano da Silva.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_200.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_200.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Travessa Agamenon Magalhães, neste município. (Código de logradouro nº 032).</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_201.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_201.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reposição de lâmpadas no Sítio Cajueiro, próximo à casa do ‘Irmão Wiliam’.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_202.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_202.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma pracinha no Bairro Celestino Ferreira, próximo à ‘Daniel da tapioca’.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_203.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_203.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude comunitário da Vila Pinhões.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_204.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_204.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento na Rua Severina Maria de Arruda, próximo ao campo do Rangel.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/requerimento_205.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/requerimento_205.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam adquiridos meterias de atletismo para as escolas do fundamental 2 do município.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/requerimento_206.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/requerimento_206.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Renato Russo, rua do ex-vereador Welder, neste município. (Código de Logradouro nº 397)</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/requerimento_207.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/requerimento_207.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada no Bairro Novo Horizonte. (Código de Logradouro nº 306)</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/requerimento_208.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/requerimento_208.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Projetada na Vila Rangel. (Código de Logradouro nº 529).</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/requerimento_209.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/requerimento_209.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas melhorias no campo e vestiário do Sítio Lagoa de Três irmãos, e que seja feita a limpeza do campo com a máquina.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/requerimento_210.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/requerimento_210.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização do dessalinizador do Sítio Rendeiros.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento_211.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento_211.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização do dessalinizador do Sítio Caldeirões.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento_212.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento_212.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a implantação de uma unidade do CRAS na Vila Trapiá.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_213.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_213.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a inversão das bombas de Caruaru para Riacho, fazendo com que a água volte para o município.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_214.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_214.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça por trás da Igreja de Santa Luzia, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento_215.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento_215.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas duas lombadas na Rua Jeremias Ferreira de Souza, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/requerimento_216.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/requerimento_216.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no riacho que fica perto da casa do Sr Biu Marques, no Sítio Ramada de Trapiá, na estrada que liga Riacho a Trapiá.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/requerimento_217.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/requerimento_217.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude do Sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/requerimento_218.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/requerimento_218.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de 8 (oito) macas de ambulância para a Unidade Mista João Soares da Fonseca</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/requerimento_219.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/requerimento_219.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca da lâmpada no terreno de ‘Seu Biu Abílio’, no Sítio Cana Brava, na Vila do Vitorino.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/requerimento_220.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/requerimento_220.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da estrada que dá acesso ao Campo Municipal (Estrada da Vila Zé de Cícero).</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/requerimento_221.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/requerimento_221.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas melhorias com piçarra mento na estrada que dá acesso à residência de dona Zélia, no Sítio Lagoa Comprida.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_222.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_222.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a complementação da pavimentação em  paralelepípedos da rua Inocêncio Adelino Oliveira, com início da saída de Pinhões (sentido  Couro D’antas) até a casa do ‘Sr Manoel Quixaba’, logo após o cemitério municipal.  (Código de logradouro: 170)</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_223.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_223.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a complementação da pavimentação em  paralelepípedos da rua Manoel Braz de Lucena. (Código de logradouro: 166)</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_224.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_224.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a implantação de postes de luz da PE – 95 (entrada  do Vitorino) até a Vila Vitorino. Ademais, estes devem ser colocados de forma que ilumine  todo esse trecho.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_225.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_225.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação das modalidades das oficinas de  esporte, bem como expandir para as vilas do nosso município.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_226.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_226.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado rede de proteção (na lateral próximo a estrada)  no campo de futebol do Sítio Guaritas, bem como arborização ao redor.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_227.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_227.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de caminhões ‘pipa’ para auxiliar no  abastecimento de água para os moradores da zona rural e zona urbana, neste município.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_228.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_228.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma praça pública, ou academia  da saúde, na comunidade de Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada da saída de Trapiá (Rua Olegário Coleta),  passando pela Lagoa de Três Irmãos, finalizando em Dois Riachos. Ademais, do Sítio  Lagoa de Três Irmãos até o Sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_230.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_230.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Maria  Senhorinha, com referência da saída de Pinhões sentido Gavião. (Código de Logradouro:  164).</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_231.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_231.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a implementação de 03 (três) postes e iluminação  pública na rua projetada que fica paralela à Avenida Capibaribe, próximo à casa de Rodrigo  Motorista e à casa de João Xavier, na Vila Couro D’Antas.(Código de logradouro: 124)</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_232.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_232.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua  Projetada que fica no início da Vila de Couro D’Antas, conhecida como ‘Rua da Caixa  d’água’.(Código de logradouro: 183)</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/requerimento_233.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/requerimento_233.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do esgoto do bairro do Alto do Jiquiri, neste município.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_234.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_234.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Academia da Saúde ao lado do ‘Clube Social’, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_235.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_235.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implementados ‘braços de luz’ nos postes da Academia da Cidade, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_236.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_236.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de um poço artesiano para a população da Vila Rangel.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_237.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_237.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas ondulações transversais (quebra-molas) na Avenida Manoel João de Melo, no ‘Gold Park 1’. (Código de logradouro nº 294)</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_238.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_238.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas ondulações transversais (quebra-molas) na Avenida Severino Basio do Nascimento, no ‘Gold Park 1’. (Código de logradouro nº 290)</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_239.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_239.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um Espaço de Cultura Viva no Pátio da Feira Livre, com o objetivo de fomentar manifestações culturais locais, valorizar artistas da comunidade, incentivar a economia criativa e fortalecer a identidade cultural do município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_240.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_240.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca de 5 (cinco) refletores na quadra poliesportiva da Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_241.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_241.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a complementação da pavimentação em paralelepípedos da Rua Sandoval Ribeiro, na Vila Couro D’Antas. (Código de Logradouro nº 115)</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_242.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_242.pdf</t>
   </si>
   <si>
     <t>No sentido de requerer ao responsável pelo escritório da Operadora VIVO providências para promover a instalação de uma antena desta operadora na Vila Patos.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento_243.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento_243.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma escola municipal na Vila do Vitorino.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_244.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_244.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche municipal na Vila do Vitorino.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/requerimento_245.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/requerimento_245.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita a pavimentação em paralelepípedos na Rua projetada 01, na Vila Atalaia. (Código de logradouro nº 499)</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/requerimento_246.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/requerimento_246.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja instalado sistema de monitoramento no Espaço Cidadania (interno e externo).</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/requerimento_247.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/requerimento_247.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feito o piçarra mento do ‘Riacho de Julião’, na Lagoa de Três Irmãos, até a casa de ‘Zé de Nequinho’, no Sítio Carapotós.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento_248.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento_248.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita a pavimentação em paralelepípedos e o saneamento no trecho que inicia em frente à casa de ‘Rafael de Herme’ até o trevo do Bar de ‘Galego’, na Vila Patos.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_249.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_249.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feito um quebra-molas na Rua João Augusto da Silva (Rua ao lado da casa de Dr. Dioclécio) - (Código de Logradouro nº 010)</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/requerimento_250.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/requerimento_250.pdf</t>
   </si>
   <si>
     <t>No sentindo de que sejam implantadas placas de identificação nas curvas acentuadas no trecho da PE-95 até a Vila do Vitorino.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento_251.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento_251.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca e manutenção na iluminação pública na Rua que dá acesso ao balneário em Vila Couro D'antas.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/requerimento_252.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/requerimento_252.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca da lixeira onde o caminhão faz a coleta, bem como limpeza nas proximidades em Sítio Guaritas, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_253.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_253.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento do trevo do Rangel até a entrada do lixão.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_254.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_254.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma ondulação transversal (quebra-molas), na Rua Severino Latino Pontes, neste município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento na Rua Antônio Hipólito de Medeiros Neto (ao lado da residência do Sr. Nelson de Abdias) - (Código de Logradouro nº 022).</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>No sentido de que sejam recolocadas as luminárias na praça da Cohab, neste município.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/requerimento_257.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/requerimento_257.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o concerto no calçamento e quebra-molas, em frente à casa do senhor Orlando em Vila Patos.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/requerimento_258.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/requerimento_258.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação da Escola Odilon Montenegro em Vila Patos.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_259.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_259.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma dos vestiários na Vila Couro D'antas.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_260.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_260.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um ponto de ônibus na lagoa comprida, próximo ao antigo grupo escolar.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_261.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_261.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma no matadouro Municipal da Vila Pinhões</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_262.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_262.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento na Rua José Caetano de Deus, na Vila Trapiá. (Código de Logradouro: 411).</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_263.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_263.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um ponto de ônibus na subida do Vitorino, próximo à casa de ‘Nadja’.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_264.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_264.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja desobstruída a Rua Aprígio Ferreira, no Bairro Mãe Rainha, onde foi feita a canalização do esgoto.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_265.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_265.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a poda das árvores e que seja passada a máquina na Rua Aprígio Ferreira, no Bairro Mãe Rainha.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_266.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_266.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da rua na saída da Cohab, em frente ao mercadinho do filho de ‘Zé Gago’.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_267.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_267.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a arborização ao redor do Campo Municipal na Vila Vitorino.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/requerimento_268.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/requerimento_268.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza de lixo e mato no ‘antigo Clube’ e na antiga ‘casa do juiz’.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_269.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_269.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Rendeiros, bem como que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_270.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_270.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Chã Comprida, bem como que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_271.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_271.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Vila Nova, bem como que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_272.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_272.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Pau Ferro, bem como que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_273.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_273.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede de água encanada até o Sítio Estaleiro, bem como que sejam empreendidos esforços para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do referido sítio.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_274.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_274.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento com paralelepípedos no pátio de eventos da Vila Trapiá, ao lado do antigo campo de futebol.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_275.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_275.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização, pintura e iluminação do letreiro "Eu amo Riacho", no trevo da entrada da Cidade.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_276.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_276.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas cestas de basquete em todas as quadras poliesportivas do município.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/requerimento_277.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/requerimento_277.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção na iluminação pública no Sítio Salobro, próximo à caixa d'água da compesa, onde mora o Pastor Edmilson.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/requerimento_278.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/requerimento_278.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Rua Antônio Limeira,  neste município. (Código de Logradouro: 026).</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/requerimento_279.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/requerimento_279.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Rua Joaquina Ferreira  da Silva, no Bairro Mãe Rainha, neste município. (Código de Logradouro: 091).</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/requerimento_280.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/requerimento_280.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Cana  Brava, próximo ao Vitorino. Ponto de referência: Rua em frente à casa de ‘Sr. Zé Inês’,  por trás da Vila do Vitorino.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cozinha comunitária no Sítio Bento, neste município.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_282.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_282.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem da máquina para realizar a melhoria  da estrada que dá acesso ao Sítio Cajueiro, passando pela comunidade do Cascavel,  até a estrada da Lagoa Salgada. Pontos de referência: a estrada passa em frente às  residências do senhor Ramiro e do senhor Josias.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/requerimento_283.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/requerimento_283.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da ladeira próxima à casa do Sr.  Luiz de Zé de Chico.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_284.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_284.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia  Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede  de água encanada até a Vila Patos, bem como sejam empreendidos esforços para celebrar  uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação  do projeto e a efetiva entrega de água encanada aos moradores da referida Vila.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_285.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_285.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia  Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede  de água encanada até o Sítio Logradouro, bem como sejam empreendidos esforços para  celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a  implementação do projeto e a efetiva entrega de água encanada aos moradores do  referido Sítio.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/requerimento_286.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/requerimento_286.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia  Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede  de água encanada até o Sítio Pinhões, bem como sejam empreendidos esforços para  celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a  implementação do projeto e a efetiva entrega de água encanada aos moradores do _x000D_
 referido Sítio.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_287.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_287.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Prefeito Municipal encaminhe pedido à Companhia  Pernambucana de Saneamento (COMPESA) para avaliar a viabilidade de extensão da rede  de água encanada até o Sítio Lagoa do Algodão, bem como sejam empreendidos esforços  para celebrar uma parceria entre a Prefeitura Municipal e a COMPESA, visando garantir a implementação do projeto e a efetiva entrega de água encanada aos moradores do  referido Sítio.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/requerimento_288.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/requerimento_288.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma caçamba de lixo no Sítio Trapiá, próximo à casa de Zezinho de Paizinho.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_289.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_289.pdf</t>
   </si>
   <si>
     <t>No sentido de que o carro do lixo estenda seu trajeto até as proximidades da casa de Zezinho de Paizinho, no Sítio Trapiá.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_290.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_290.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de um aparelho de raio-x odontológico para a UBS da Vila Trapiá.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_291.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_291.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de aparelhos de raio-x odontológico para as UBS’s de todas as Vilas do município.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_292.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_292.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de notebooks para professores, ocupantes de cargos de direção, coordenação, supervisão, assessoramento pedagógico e equipe multidisciplinares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_293.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_293.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil na escola Patrícia Cardoso, na Vila Couro D’Antas.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_294.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_294.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil na escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_295.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_295.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma na quadra de esportes na Vila Vitorino. Tais como: Pintura de todo equipamento, conserto dos alambrados, conserto da coberta e de toda estrutura de ferro.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_296.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_296.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira para coleta de lixo no Sítio Chicão de Cima, próximo à casa de Eraldo, filho de dona Lenira.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_297.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_297.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um local reservado de duas vagas para estacionamento de ambulâncias em frente à Unidade Mista João Soares da Fonseca.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_298.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_298.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo encaminhe à Câmara Municipal um Projeto de Lei ajustando o piso salarial dos dentistas, neste município.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_299.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_299.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo encaminhe à Câmara Municipal um Projeto de Lei instituindo um programa de incentivo financeiro no valor de R$ 100,00 (cem reais) mensais para os estudantes da Educação de Jovens e Adultos (EJA).</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_300.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_300.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implementados postes de luz no ponto de ônibus da Vila Rangel.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_301.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_301.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil, na escola José Joaquim de Lima, na Vila Trapiá.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_302.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_302.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil, na Creche Mãe Rainha, neste município.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_303.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_303.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua do Sítio Lagoa dos Coelhos.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_304.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_304.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado sistema de monitoramento em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_305.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_305.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do PSF de Guaritas.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_306.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_306.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do PSF do Sítio Pau Ferro.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_307.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_307.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um ponto de ônibus no sítio Barriguda de Baixo próximo ao novo poço artesiano.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_308-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_308-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na rua São Sebastião, dando Início por trás da Cadeia Pública com término ao lado da oficina de Teba. (código de logradouro: 035).</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_309-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_309-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Av. Nossa Senhora de Fátima, dando início em frente à casa da Senhora Branca de João Bernardo com término em frente à casa de Valcleir. (código de logradouro: 246).</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_310-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_310-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua Celestino Ferreira, dando início na entrada que vai para o Centro Municipal de Educação Mãe Rainha com término no final do calçamento em frente ao Centro de Convivência dos Idosos (CCI) (código de logradouro: 044).</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_311-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_311-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento em pavimentação asfáltica na Rua_x000D_
 Justo Fernandes da Mota, dando início ao lado do Salão Paroquial até a Escola Mário da Mota Limeira. (código de logradouro: 020).</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_312-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_312-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua Cônego Antônio Faustino, compreendendo as duas ruas laterais da praça da Matriz, como é conhecido, com término em frente à casa do senhor Nelson de Abdias. (Código de logradouro: 025).</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_313-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_313-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de um estabilizador no poço artesiano localizado no ‘assentamento olho d’agua do padre’. Nas proximidades da Casa de ‘Jaim’, próximo ao campo do Juá.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_314-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_314-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de um estabilizador no poço artesiano localizado no Sítio Baraúnas, na entrada da Vila, na propriedade de ‘Biu Preto’.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_315-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_315-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de um estabilizador no poço artesiano localizado no Sítio Chicão, nas proximidades da casa de ‘Carlos’.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_316-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_316-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do Terminal Rodoviário deste município</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_317-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_317-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação do PSF do Sítio Baraúnas</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_318-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_318-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma carregadeira (de madeira) para animais de pequeno porte no Matadouro (caprinos e suínos).</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_319-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_319-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil, na Escola Municipal Enedina Maria da Silva, na Vila Atalaia.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_320-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_320-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra de parquinhos para a educação infantil, na Escola Municipal Luiz Francisco da Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_321-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_321-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um Núcleo de Saúde Mental com local adequado para atendimento aos usuários de saúde mental no município.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_322-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_322-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca das manilhas existentes por manilhas de maior diâmetro da bueira próxima à entrada da casa de dona Célia, no Sítio Lagoa comprida.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_323-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_323-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua projetada 06, Loteamento Novo Horizonte, neste município. (Código de logradouro: 311).</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_324-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_324-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas telas nas laterais do campo da Vila Couro D’antas.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_325-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_325-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de Tablets para os profissionais de apoio das Escolas Públicas do município de Riacho das Almas.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_326-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_326-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma lombada em frente a ‘Biu da verdura’, no começo do calçamento sentido Vila do Vitorino.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/requerimento_327-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/requerimento_327-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos graníticos da Rua Edmilson Sotero dos Santos. (Código de logradouro: 462)</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/requerimento_328-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/requerimento_328-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos graníticos da Rua Ralf Laureano Alves da Silva. (Código de logradouro: 463)</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/requerimento_329-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/requerimento_329-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Júlio Lopes da Silva, no Bairro Celestino Ferreira. (Código de logradouro: 105)</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/requerimento_330-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/requerimento_330-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa Samuel Ferreira. (Código de logradouro: 333)</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_331-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_331-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua Maximino Ferreira, dando início ao lado do PETI, com término ao lado do ‘mercadinho de Gaizo’. (Código de logradouro: 046)</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_332-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_332-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Travessa Maximino Ferreira. (Código de logradouro: 196)</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_333-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_333-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Travessa São Sebastião, onde mora o senhor ‘Dida de Zulmira’. (Código de logradouro: 041)</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_334-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_334-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua Osvaldo Santiago, localizada no Bairro da Salina. (Código de logradouro: 038)</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/requerimento_335-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/requerimento_335-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua São Judas Tadeu, localizada no Bairro da Salina. (Código de logradouro: 036)</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_336-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_336-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS Animal na Vila Trapiá, neste município.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2129/requerimento_337-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2129/requerimento_337-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja encaminhado ao Poder Legislativo um Projeto de Lei que regularmente os salários dos motoristas efetivos e comissionados do município.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_338-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_338-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piso em cerâmica e forro em gesso na UBS da vila Couro D’Antas.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_339-2025.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_339-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos e o saneamento na Rua Projetada 04, neste município. (Código de logradouro: 429)</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de um banheiro no CRAS, neste município.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>No sentido de que seja feito o encaminhamento a esta Casa legislativa, por meio do poder executivo, um Projeto de Lei que institua e regulamente o Estatuto Dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_342.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_342.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem da máquina para realizar a melhoria da estrada que liga Riacho das Almas à Vila Rangel.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_343.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_343.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da estrada com início na ladeira em frente à casa de Joel, conhecido como ‘Galo Braco’, até o trevo entre Juá e Patos.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/requerimento_344.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/requerimento_344.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passarela para pedestres na ponte ao lado do cemitério, neste município.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_345.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_345.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implementadas muretas de proteção na ponte que liga o bairro da COHAB à Vila de Zé de Cícero, neste município.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/requerimento_346.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/requerimento_346.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois quebras- molas (conforme CTB), com placas de sinalização e pintura dos mesmos, na Rua Mário da Mota Limeira, próximo à escola Futura Kids, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_347.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_347.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam ampliados os serviços oferecidos pelo CRAS - Centro de Referência de Assistência Social, com implantação de uma equipe volante, atendendo a zona rural.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/requerimento_348.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/requerimento_348.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam fortalecidos projetos e programas para o público jovem, visando o protagonismo social e econômico.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_349.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_349.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implementado um programa que promova a inclusão social, autonomia e a melhoria de vida da população com deficiências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2164/requerimento_350.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2164/requerimento_350.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implementado um programa que estimule a instalação de novas empresas, com objetivo de gerar emprego e renda.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2165/requerimento_351.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2165/requerimento_351.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um campeonato de futebol da terceira idade, para incentivar o futebol e a prática de atividades físicas para a geração idosa do município.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_352.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_352.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implementados 06 (seis) braços de luz completos na Rua José Amâncio Sobrinho (Tito), que vai da oficina de Zé Malô até a casa de Neto de Povinho na Vila Trapiá.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_353.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_353.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de vigilância no Cemitério Municipal de Riacho das Almas.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_354.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_354.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implementado o Serviço de Convivência e Fortalecimento de Vínculos para Crianças (SCFV) na antiga escola onde funcionava o ‘CVT’, ao lado do posto de saúde da Vila de Trapiá.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_355.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_355.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma lixeira para coleta de lixo na Av. Severino Básio do Nascimento próximo à casa de Andinho filho de Tico, localizado no Bairro Gold Park.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2177/requerimento_356.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2177/requerimento_356.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização das segundas faixas existentes na PE-95 entre Riacho e Caruaru.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_357.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_357.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja destinada uma ambulância para atender as demandas da Vila Patos e Baraúnas.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2179/requerimento_358.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2179/requerimento_358.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Riacho do Uruçu.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_359.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_359.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água na Vila Patos.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2181/requerimento_360.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2181/requerimento_360.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Salgado.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2182/requerimento_361.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2182/requerimento_361.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Projetada 05, no Bairro Celestino Ferreira. (Código de logradouro: 310)</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2183/requerimento_362.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2183/requerimento_362.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Júlio Lopes, no Bairro Celestino Ferreira. (Código de logradouro: 309)</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2184/requerimento_363.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2184/requerimento_363.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa Zenite Ferreira, no Bairro Celestino Ferreira. (Código de logradouro: 525)</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2185/requerimento_364.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2185/requerimento_364.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma lixeira para coleta de lixo na Rua Alto do Açude. Ponto de referência: próximo à casa de ‘Bruno’, ao lado da praça.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2186/requerimento_365.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2186/requerimento_365.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja fortalecido o ‘Projeto Pedalando com Saúde’, incentivando a população riachense a utilizar bicicletas como veículo de transporte e lazer.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2187/requerimento_366.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2187/requerimento_366.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos investimentos na estrutura da sala de parto humanizado na Unidade Hospitalar João Soares da Fonseca.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2188/requerimento_367.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2188/requerimento_367.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja levado o serviço do ‘Ônibus Sorriso’ para as Vilas e localidades que ainda não foram atendidas.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2189/requerimento_368.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2189/requerimento_368.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja fortalecido o comitê gestor de busca ativa nas ações que visam o combate à evasão escolar</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_369.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_369.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Creche Mãe Rainha, neste Município.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_370.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_370.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma sala de Atendimento Educacional Especializado (AEE) na Escola Municipal Enedina Maria de Lima, na Vila Atalaia.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_371.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_371.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento na Rua onde morava o popular ‘Sr. Nilton’, na Vila Patos.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_372.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_372.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento na Rua onde morava o popular ‘Sr. Paulinho de Zé Novinho’, na Vila Patos.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_373.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_373.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma ‘pracinha’ na Rua do popular ‘Bala da Verdura’, neste município.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2201/requerimento_374.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2201/requerimento_374.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída mais uma sala de aula na Escola Joaquim Ferreira de Lima, situada na zona rural, próximo a ‘Alzira’.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2202/requerimento_375.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2202/requerimento_375.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma na Praça Nossa Senhora do Livramento, na Vila Trapiá.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_376.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_376.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua João Quirino, na Vila Trapiá. (Código de Logradouro: 144).</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_377.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_377.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada audiência pública com o objetivo de discutir a organização do trânsito e a aplicação de multas no município de Riacho das Almas. Sugere-se que seja marcada a audiência pública com data e horário a serem definidos, a ser realizada nas dependências da Câmara Municipal de Riacho das Almas. Ademais, que sejam convidados representantes da Prefeitura Municipal, do Departamento de Trânsito Municipal - DTM, da Polícia Militar, bem como membros da sociedade civil.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_378.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_378.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem da máquina para execução de serviços de recuperação e melhoria da estrada que interliga Riacho das Almas à Vila de Pinhões, com trajeto pelo Sítio Gavião.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da lagoa próxima à casa do Sr. ‘Chico do Leite’, no Sítio Lagoa de Pinhões.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>No sentido de que seja feita a drenagem e piçarragem na ‘Ladeira de Amaro Mancio’, nas proximidades da Serra Verde.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados refletores no campo de futebol da Palmatória.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_382.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_382.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos no Sítio Barrinhos, tendo início próximo à casa de ‘Mauri’, até a subida da ladeira. (Código de Logradouro: 542).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2226/requerimento_383.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2226/requerimento_383.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Aroldo Batista dos Santos, no Bairro Santa Terezinha, neste município. (Código de Logradouro: 258).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2227/requerimento_384.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2227/requerimento_384.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma caixa d’água no conhecido ‘Beco de Poliana’, na Vila Atalaia.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_385.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_385.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza de um açude localizado no Sítio Dois Riachos, conhecido como ‘Açude do Timbó’, neste município.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_386.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_386.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em um trecho que falta o calçamento da Av. da Saudade, ao lado da pracinha. (Código de Logradouro: 055)</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2243/requerimento_387.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2243/requerimento_387.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa São Sebastião, neste município. (Código de Logradouro: 041)</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2244/requerimento_388.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2244/requerimento_388.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a destinação de 01 (uma) ambulância para a UBS da Vila Atalaia.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2247/requerimento_389.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2247/requerimento_389.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Abel  Cícero da Silva, no loteamento Severino Lula. (Código de Logradouro: 243).</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2248/requerimento_390.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2248/requerimento_390.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua  Sebastião Monteiro da Silva. (Código de Logradouro: 085).</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Solicita cópia da escala dos profissionais da enfermagem do hospital e do SAMU no período do ano 2024 até o presente momento, bem como cópia dos documentos pessoais de todos os profissionais de enfermagem do hospital e SAMU, inclusive carteira do Corem e comprovante de residência.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>Solicito informações referente aos materiais de construção que foram retirados da nova escola que está sendo construída próximo ao matadouro público, bem como a informação de quando será retomada a obra que se encontra paralisada.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
@@ -6080,51 +6086,51 @@
   </si>
   <si>
     <t>Pedido de urgência referente a Proposição de Emendas Impositivas para o Exercício de 2026.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>Pedido de urgência referente ao Projeto de Lei nº 35/2025 -  Altera a Lei Municipal nº 1.485/2025, a qual estabelece a estrutura _x000D_
 administrativa e organizacional do Poder Legislativo Municipal de Riacho das Almas/PE, e _x000D_
 dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Genival da Saúde, Dinho da Saúde, Jair do Jiquiri, Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_de_repudio_001.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_de_repudio_001.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra as reiteradas posturas da Secretária Municipal de Administração do Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>EM2</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Dinho da Saúde, Genival da Saúde, Jair do Jiquiri, Leandro da Saúde, Vandilson Barbeiro</t>
   </si>
   <si>
     <t>Suprimem e alteram artigos do Projeto de Lei do Executivo nº 25/2025, que estabelece as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>Suprime o artigo 3º do Projeto de Lei nº 35/2025, de autoria do Poder Executivo Municipal, que autoriza a abertura de crédito suplementar e dá outras providências.</t>
   </si>
@@ -6464,67 +6470,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/1738881887_ata-1-sessao-ordinaria--04.02.2025-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/1739973213_ata-eletronica-da-2-sessao-ordinaria-11012025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/1739973248_ata-eletronica-da-3-sessao-ordinaria-11022025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/1741640473_ata-eletronica-da-4-sessao-ordinaria-18022025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/1741640514_ata-eletronica-da-5-sessao-ordinaria-25022025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/1742333604_ata-eletronica-da-6-sessao-ordinaria-11032025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/1742995680_7-sessao-ordinaria-da-1-sessao-legislativa-18032025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/ple_2025_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/ple_2025_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/ple_2025_003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/ple_2025_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/ple_2025_005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/ple_2025_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/1743438868_projeto-lei-executivo-2025008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/1743438863_projeto-lei-executivo-2025009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/1743438880_projeto-lei-executivo-2025010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/1743438898_projeto-lei-executivo-2025011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_lei_executivo_2025_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_lei_executivo_2025_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_lei_executivo_2025_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_lei_executivo_2025_019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_lei_executivo_2025_021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_lei_executivo_2025_022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_-_executivo_no_23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_executivo_no_26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_lei_executivo_2025_027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_lei_executivo_2025_028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_do_executivo_no_029-2025_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_do_executivo_no_030-2025_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/projeto_de_lei_do_executivo_no_031-2025_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_no_034-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2173/projeto_de_lei_no_35-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_de_lei_no_36-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2218/projeto_de_lei_no_038-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2219/projeto_de_lei_no_039-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2220/projeto_de_lei_no_040-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_041-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_lei_executivo_2025_042.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2232/projeto_de_lei_no_043-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_lei_executivo_2025_044.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_lei_executivo_2025_045.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/1742988030_pll001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/1742988045_pll002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/projeto_lei_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_lei_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_lei_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_legislativo_006.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_legislativo_007.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_lei_legislativo_008.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_lei_legislativo_009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_lei_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_lei_legislativo_011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_lei_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_lei_legislativo_013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/projeto_lei_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_lei_legislativo_015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/1756765526_projeto-de-lei--legislativo-n-16.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/1756765541_projeto-de-lei--legislativo-n-17.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/1756765560_projeto-de-lei--legislativo-n-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/1756765578_projeto-de-lei--legislativo-n-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/1756765595_projeto-de-lei--legislativo-n-20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/projeto_de_lei_no_021-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_no_022-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/projeto_de_lei_do_legislativo_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_do_legislativo_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_do_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_do_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_lei_legislativo_028.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_de_lei_no_29-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2176/projeto_lei_legislativo_030.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_de_lei_no_31-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2206/1763054107_projeto-lei-legislativo032.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2207/1763054088_projeto-lei-legislativo033.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_lei_legislativo_034.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2250/projeto_lei_legislativo_035.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_resolucao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_resolucao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_resolucao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_resolucao_004_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_resolucao_005_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/1763056800_emenda-lei-organica-01--amupe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/1763056863_emenda-lei-organica-02--amupe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/requerimento_288.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_292.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_293.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_294.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_295.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_296.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_297.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_298.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_299.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_300.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_301.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_303.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_308-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_309-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_310-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_311-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_312-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_313-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_314-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_315-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_316-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_317-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_318-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_319-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_320-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_321-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_322-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_323-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_324-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_325-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_326-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/requerimento_327-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/requerimento_328-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/requerimento_329-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/requerimento_330-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_331-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_332-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_333-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_334-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/requerimento_335-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_336-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2129/requerimento_337-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_338-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_339-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_342.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_343.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/requerimento_344.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_345.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/requerimento_346.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_347.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/requerimento_348.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_349.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2164/requerimento_350.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2165/requerimento_351.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_352.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_353.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_354.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_355.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2177/requerimento_356.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_357.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2179/requerimento_358.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_359.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2181/requerimento_360.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2182/requerimento_361.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2183/requerimento_362.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2184/requerimento_363.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2185/requerimento_364.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2186/requerimento_365.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2187/requerimento_366.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2188/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2189/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_370.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_371.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_372.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_373.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2201/requerimento_374.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2202/requerimento_375.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_376.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_377.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_378.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_382.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2226/requerimento_383.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2227/requerimento_384.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_385.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_386.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2243/requerimento_387.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2244/requerimento_388.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2247/requerimento_389.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2248/requerimento_390.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_de_repudio_001.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/1738881887_ata-1-sessao-ordinaria--04.02.2025-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/1739973213_ata-eletronica-da-2-sessao-ordinaria-11012025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/1739973248_ata-eletronica-da-3-sessao-ordinaria-11022025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/1741640473_ata-eletronica-da-4-sessao-ordinaria-18022025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/1741640514_ata-eletronica-da-5-sessao-ordinaria-25022025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/1742333604_ata-eletronica-da-6-sessao-ordinaria-11032025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/1742995680_7-sessao-ordinaria-da-1-sessao-legislativa-18032025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/ple_2025_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/ple_2025_002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/ple_2025_003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/ple_2025_004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/ple_2025_005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/ple_2025_006.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/1743438868_projeto-lei-executivo-2025008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/1743438863_projeto-lei-executivo-2025009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/1743438880_projeto-lei-executivo-2025010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/1743438898_projeto-lei-executivo-2025011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_lei_executivo_2025_013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_lei_executivo_2025_014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/projeto_lei_executivo_2025_017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/projeto_lei_executivo_2025_019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_lei_executivo_2025_021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_lei_executivo_2025_022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/projeto_de_lei_-_executivo_no_23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_executivo_no_26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_lei_executivo_2025_027.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_lei_executivo_2025_028.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_do_executivo_no_029-2025_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_do_executivo_no_030-2025_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/projeto_de_lei_do_executivo_no_031-2025_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_no_034-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2173/projeto_de_lei_no_35-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_de_lei_no_36-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2218/projeto_de_lei_no_038-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2219/projeto_de_lei_no_039-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2220/projeto_de_lei_no_040-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_041-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_lei_executivo_2025_042.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2232/projeto_de_lei_no_043-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_lei_executivo_2025_044.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_lei_executivo_2025_045.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/1742988030_pll001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/1742988045_pll002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/projeto_lei_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/projeto_lei_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/projeto_lei_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_legislativo_006.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_legislativo_007.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/projeto_lei_legislativo_008.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/projeto_lei_legislativo_009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_lei_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_lei_legislativo_011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/projeto_lei_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_lei_legislativo_013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/projeto_lei_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_lei_legislativo_015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/1756765526_projeto-de-lei--legislativo-n-16.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/1756765541_projeto-de-lei--legislativo-n-17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/1756765560_projeto-de-lei--legislativo-n-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/1756765578_projeto-de-lei--legislativo-n-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/1756765595_projeto-de-lei--legislativo-n-20.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/projeto_de_lei_no_021-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_no_022-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/projeto_de_lei_do_legislativo_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_do_legislativo_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_do_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_do_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_lei_legislativo_028.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_de_lei_no_29-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2176/projeto_lei_legislativo_030.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_de_lei_no_31-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2206/1763054107_projeto-lei-legislativo032.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2207/1763054088_projeto-lei-legislativo033.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_lei_legislativo_034.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2250/projeto_lei_legislativo_035.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_resolucao_001_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_resolucao_002_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_resolucao_003_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_resolucao_004_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_resolucao_005_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/1763056800_emenda-lei-organica-01--amupe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/1763056863_emenda-lei-organica-02--amupe.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/requerimento_288.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_292.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_293.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_294.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_295.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_296.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_297.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_298.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_299.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_300.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_301.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_303.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_308-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_309-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_310-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_311-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_312-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_313-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_314-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_315-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_316-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_317-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_318-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_319-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_320-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_321-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_322-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_323-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_324-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_325-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_326-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/requerimento_327-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/requerimento_328-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/requerimento_329-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/requerimento_330-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/requerimento_331-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_332-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_333-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_334-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/requerimento_335-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/requerimento_336-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2129/requerimento_337-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_338-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_339-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/requerimento_342.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/requerimento_343.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/requerimento_344.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/requerimento_345.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/requerimento_346.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/requerimento_347.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/requerimento_348.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/requerimento_349.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2164/requerimento_350.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2165/requerimento_351.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2167/requerimento_352.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_353.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_354.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_355.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2177/requerimento_356.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_357.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2179/requerimento_358.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2180/requerimento_359.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2181/requerimento_360.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2182/requerimento_361.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2183/requerimento_362.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2184/requerimento_363.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2185/requerimento_364.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2186/requerimento_365.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2187/requerimento_366.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2188/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2189/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_370.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_371.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2199/requerimento_372.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_373.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2201/requerimento_374.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2202/requerimento_375.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2203/requerimento_376.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_377.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_378.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_382.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2226/requerimento_383.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2227/requerimento_384.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_385.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_386.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2243/requerimento_387.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2244/requerimento_388.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2247/requerimento_389.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/2248/requerimento_390.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_de_repudio_001.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H561"/>
+  <dimension ref="A1:H562"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="77.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7415,13577 +7421,13600 @@
       </c>
       <c r="C40" t="s">
         <v>134</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H40" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>136</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D41" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H41" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H42" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E43" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F43" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H43" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E44" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F44" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H44" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>151</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E45" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F45" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H45" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>154</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D46" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E46" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F46" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H46" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>157</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D47" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E47" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F47" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="H47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E48" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F48" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>160</v>
+        <v>41</v>
       </c>
       <c r="H48" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>162</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E49" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H49" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D50" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F50" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H50" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F51" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H51" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="H52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E53" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F53" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>174</v>
+        <v>41</v>
       </c>
       <c r="H53" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D54" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F54" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H54" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D55" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E55" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F55" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>41</v>
+        <v>180</v>
       </c>
       <c r="H55" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E56" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F56" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H56" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E57" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F57" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="H57" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>186</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E58" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F58" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>41</v>
+        <v>187</v>
       </c>
       <c r="H58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E59" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F59" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="H59" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>191</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E60" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F60" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>41</v>
+        <v>192</v>
       </c>
       <c r="H60" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D61" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E61" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F61" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>194</v>
+        <v>41</v>
       </c>
       <c r="H61" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>196</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E62" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F62" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H62" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>199</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D63" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E63" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F63" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H63" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>202</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D64" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E64" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F64" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="H64" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D65" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E65" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F65" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H65" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D66" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E66" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F66" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="H66" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>209</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D67" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E67" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F67" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H67" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>212</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D68" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E68" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F68" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H68" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>215</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D69" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E69" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H69" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>218</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D70" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E70" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F70" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H70" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>221</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D71" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E71" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H71" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>224</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D72" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E72" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F72" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>41</v>
+        <v>225</v>
       </c>
       <c r="H72" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D73" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E73" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F73" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H73" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D74" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E74" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F74" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>229</v>
+        <v>41</v>
       </c>
       <c r="H74" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>231</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D75" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E75" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F75" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H75" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>234</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D76" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E76" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F76" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H76" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>237</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D77" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E77" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F77" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H77" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>240</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D78" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E78" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F78" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H78" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>243</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
+        <v>134</v>
+      </c>
+      <c r="D79" t="s">
+        <v>140</v>
+      </c>
+      <c r="E79" t="s">
+        <v>141</v>
+      </c>
+      <c r="F79" t="s">
+        <v>142</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D79" t="s">
-[...8 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>246</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>137</v>
+      </c>
+      <c r="D80" t="s">
+        <v>140</v>
+      </c>
+      <c r="E80" t="s">
+        <v>141</v>
+      </c>
+      <c r="F80" t="s">
+        <v>142</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="H80" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>249</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>250</v>
+      </c>
+      <c r="D81" t="s">
+        <v>140</v>
+      </c>
+      <c r="E81" t="s">
+        <v>141</v>
+      </c>
+      <c r="F81" t="s">
+        <v>142</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>254</v>
+      </c>
+      <c r="D82" t="s">
+        <v>140</v>
+      </c>
+      <c r="E82" t="s">
+        <v>141</v>
+      </c>
+      <c r="F82" t="s">
+        <v>142</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>257</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>258</v>
+      </c>
+      <c r="D83" t="s">
+        <v>140</v>
+      </c>
+      <c r="E83" t="s">
+        <v>141</v>
+      </c>
+      <c r="F83" t="s">
+        <v>142</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="H83" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>261</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>262</v>
+      </c>
+      <c r="D84" t="s">
+        <v>140</v>
+      </c>
+      <c r="E84" t="s">
+        <v>141</v>
+      </c>
+      <c r="F84" t="s">
+        <v>142</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="H84" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>266</v>
+      </c>
+      <c r="D85" t="s">
+        <v>140</v>
+      </c>
+      <c r="E85" t="s">
+        <v>141</v>
+      </c>
+      <c r="F85" t="s">
+        <v>142</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B85" t="s">
-[...5 lines deleted...]
-      <c r="D85" t="s">
+      <c r="H85" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>270</v>
+      </c>
+      <c r="E86" t="s">
+        <v>271</v>
+      </c>
+      <c r="F86" t="s">
+        <v>272</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B86" t="s">
-[...14 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>275</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>270</v>
+      </c>
+      <c r="E87" t="s">
+        <v>271</v>
+      </c>
+      <c r="F87" t="s">
+        <v>272</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B87" t="s">
-[...11 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" t="s">
+        <v>270</v>
+      </c>
+      <c r="E88" t="s">
+        <v>271</v>
+      </c>
+      <c r="F88" t="s">
+        <v>279</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
-[...14 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>282</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" t="s">
+        <v>270</v>
+      </c>
+      <c r="E89" t="s">
+        <v>271</v>
+      </c>
+      <c r="F89" t="s">
+        <v>279</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B89" t="s">
-[...11 lines deleted...]
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>28</v>
+      </c>
+      <c r="D90" t="s">
+        <v>270</v>
+      </c>
+      <c r="E90" t="s">
+        <v>271</v>
+      </c>
+      <c r="F90" t="s">
+        <v>286</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B90" t="s">
-[...11 lines deleted...]
-      <c r="F90" t="s">
+      <c r="H90" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>289</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" t="s">
+        <v>270</v>
+      </c>
+      <c r="E91" t="s">
+        <v>271</v>
+      </c>
+      <c r="F91" t="s">
+        <v>290</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B91" t="s">
-[...14 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92" t="s">
+        <v>270</v>
+      </c>
+      <c r="E92" t="s">
+        <v>271</v>
+      </c>
+      <c r="F92" t="s">
+        <v>290</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B92" t="s">
-[...14 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>296</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" t="s">
+        <v>271</v>
+      </c>
+      <c r="F93" t="s">
+        <v>272</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B93" t="s">
-[...11 lines deleted...]
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>299</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" t="s">
+        <v>270</v>
+      </c>
+      <c r="E94" t="s">
+        <v>271</v>
+      </c>
+      <c r="F94" t="s">
+        <v>300</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B94" t="s">
-[...14 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>303</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95" t="s">
+        <v>270</v>
+      </c>
+      <c r="E95" t="s">
+        <v>271</v>
+      </c>
+      <c r="F95" t="s">
+        <v>300</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B95" t="s">
-[...14 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>306</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>50</v>
+      </c>
+      <c r="D96" t="s">
+        <v>270</v>
+      </c>
+      <c r="E96" t="s">
+        <v>271</v>
+      </c>
+      <c r="F96" t="s">
+        <v>290</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="B96" t="s">
-[...14 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>309</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>53</v>
+      </c>
+      <c r="D97" t="s">
+        <v>270</v>
+      </c>
+      <c r="E97" t="s">
+        <v>271</v>
+      </c>
+      <c r="F97" t="s">
+        <v>279</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="B97" t="s">
-[...14 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>312</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>56</v>
+      </c>
+      <c r="D98" t="s">
+        <v>270</v>
+      </c>
+      <c r="E98" t="s">
+        <v>271</v>
+      </c>
+      <c r="F98" t="s">
+        <v>290</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="B98" t="s">
-[...11 lines deleted...]
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>315</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>59</v>
+      </c>
+      <c r="D99" t="s">
+        <v>270</v>
+      </c>
+      <c r="E99" t="s">
+        <v>271</v>
+      </c>
+      <c r="F99" t="s">
+        <v>316</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="B99" t="s">
-[...14 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>319</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>62</v>
+      </c>
+      <c r="D100" t="s">
+        <v>270</v>
+      </c>
+      <c r="E100" t="s">
+        <v>271</v>
+      </c>
+      <c r="F100" t="s">
+        <v>279</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B100" t="s">
-[...14 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>322</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>65</v>
+      </c>
+      <c r="D101" t="s">
+        <v>270</v>
+      </c>
+      <c r="E101" t="s">
+        <v>271</v>
+      </c>
+      <c r="F101" t="s">
+        <v>286</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B101" t="s">
-[...14 lines deleted...]
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>325</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>68</v>
+      </c>
+      <c r="D102" t="s">
+        <v>270</v>
+      </c>
+      <c r="E102" t="s">
+        <v>271</v>
+      </c>
+      <c r="F102" t="s">
+        <v>286</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B102" t="s">
-[...14 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>328</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>71</v>
+      </c>
+      <c r="D103" t="s">
+        <v>270</v>
+      </c>
+      <c r="E103" t="s">
+        <v>271</v>
+      </c>
+      <c r="F103" t="s">
+        <v>286</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>331</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>74</v>
+      </c>
+      <c r="D104" t="s">
+        <v>270</v>
+      </c>
+      <c r="E104" t="s">
+        <v>271</v>
+      </c>
+      <c r="F104" t="s">
+        <v>279</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B104" t="s">
-[...14 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>334</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>77</v>
+      </c>
+      <c r="D105" t="s">
+        <v>270</v>
+      </c>
+      <c r="E105" t="s">
+        <v>271</v>
+      </c>
+      <c r="F105" t="s">
+        <v>290</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>337</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>80</v>
+      </c>
+      <c r="D106" t="s">
+        <v>270</v>
+      </c>
+      <c r="E106" t="s">
+        <v>271</v>
+      </c>
+      <c r="F106" t="s">
+        <v>316</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>340</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>83</v>
+      </c>
+      <c r="D107" t="s">
+        <v>270</v>
+      </c>
+      <c r="E107" t="s">
+        <v>271</v>
+      </c>
+      <c r="F107" t="s">
+        <v>316</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B107" t="s">
-[...14 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>343</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>86</v>
+      </c>
+      <c r="D108" t="s">
+        <v>270</v>
+      </c>
+      <c r="E108" t="s">
+        <v>271</v>
+      </c>
+      <c r="F108" t="s">
+        <v>290</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H108" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>346</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D109" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E109" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F109" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H109" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>348</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>92</v>
+      </c>
+      <c r="D110" t="s">
+        <v>270</v>
+      </c>
+      <c r="E110" t="s">
+        <v>271</v>
+      </c>
+      <c r="F110" t="s">
+        <v>290</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>351</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>95</v>
+      </c>
+      <c r="D111" t="s">
+        <v>270</v>
+      </c>
+      <c r="E111" t="s">
+        <v>271</v>
+      </c>
+      <c r="F111" t="s">
+        <v>290</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B111" t="s">
-[...14 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>354</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>98</v>
+      </c>
+      <c r="D112" t="s">
+        <v>270</v>
+      </c>
+      <c r="E112" t="s">
+        <v>271</v>
+      </c>
+      <c r="F112" t="s">
+        <v>316</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>357</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>101</v>
+      </c>
+      <c r="D113" t="s">
+        <v>270</v>
+      </c>
+      <c r="E113" t="s">
+        <v>271</v>
+      </c>
+      <c r="F113" t="s">
+        <v>279</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B113" t="s">
-[...11 lines deleted...]
-      <c r="F113" t="s">
+      <c r="H113" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>360</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>104</v>
+      </c>
+      <c r="D114" t="s">
+        <v>270</v>
+      </c>
+      <c r="E114" t="s">
+        <v>271</v>
+      </c>
+      <c r="F114" t="s">
+        <v>361</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="B114" t="s">
-[...14 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>364</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>107</v>
+      </c>
+      <c r="D115" t="s">
+        <v>270</v>
+      </c>
+      <c r="E115" t="s">
+        <v>271</v>
+      </c>
+      <c r="F115" t="s">
+        <v>279</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B115" t="s">
-[...11 lines deleted...]
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>367</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>110</v>
+      </c>
+      <c r="D116" t="s">
+        <v>270</v>
+      </c>
+      <c r="E116" t="s">
+        <v>271</v>
+      </c>
+      <c r="F116" t="s">
+        <v>368</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B116" t="s">
-[...14 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>113</v>
+      </c>
+      <c r="D117" t="s">
+        <v>270</v>
+      </c>
+      <c r="E117" t="s">
+        <v>271</v>
+      </c>
+      <c r="F117" t="s">
+        <v>290</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B117" t="s">
-[...14 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>374</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>116</v>
+      </c>
+      <c r="D118" t="s">
+        <v>270</v>
+      </c>
+      <c r="E118" t="s">
+        <v>271</v>
+      </c>
+      <c r="F118" t="s">
+        <v>316</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B118" t="s">
-[...14 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>377</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>119</v>
+      </c>
+      <c r="D119" t="s">
+        <v>270</v>
+      </c>
+      <c r="E119" t="s">
+        <v>271</v>
+      </c>
+      <c r="F119" t="s">
+        <v>272</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B119" t="s">
-[...14 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>380</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>122</v>
+      </c>
+      <c r="D120" t="s">
+        <v>270</v>
+      </c>
+      <c r="E120" t="s">
+        <v>271</v>
+      </c>
+      <c r="F120" t="s">
+        <v>272</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="B120" t="s">
-[...5 lines deleted...]
-      <c r="D120" t="s">
+      <c r="H120" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>383</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>384</v>
+      </c>
+      <c r="E121" t="s">
+        <v>385</v>
+      </c>
+      <c r="F121" t="s">
+        <v>286</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B121" t="s">
-[...14 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" t="s">
+        <v>384</v>
+      </c>
+      <c r="E122" t="s">
+        <v>385</v>
+      </c>
+      <c r="F122" t="s">
+        <v>272</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B122" t="s">
-[...11 lines deleted...]
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>20</v>
+      </c>
+      <c r="D123" t="s">
+        <v>384</v>
+      </c>
+      <c r="E123" t="s">
+        <v>385</v>
+      </c>
+      <c r="F123" t="s">
+        <v>392</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="B123" t="s">
-[...11 lines deleted...]
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>395</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" t="s">
+        <v>384</v>
+      </c>
+      <c r="E124" t="s">
+        <v>385</v>
+      </c>
+      <c r="F124" t="s">
+        <v>396</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="B124" t="s">
-[...14 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>399</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" t="s">
+        <v>384</v>
+      </c>
+      <c r="E125" t="s">
+        <v>385</v>
+      </c>
+      <c r="F125" t="s">
+        <v>396</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>400</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H125" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>402</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D126" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E126" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="F126" t="s">
-        <v>284</v>
+        <v>396</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H126" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>404</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D127" t="s">
-        <v>405</v>
+        <v>384</v>
       </c>
       <c r="E127" t="s">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="F127" t="s">
-        <v>366</v>
+        <v>286</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H127" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>407</v>
+      </c>
+      <c r="E128" t="s">
         <v>408</v>
       </c>
-      <c r="B128" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F128" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H128" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>410</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="E129" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="F129" t="s">
-        <v>270</v>
+        <v>368</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H129" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>413</v>
+      </c>
+      <c r="E130" t="s">
         <v>414</v>
       </c>
-      <c r="B130" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F130" t="s">
-        <v>366</v>
+        <v>272</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H130" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>416</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="E131" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="F131" t="s">
-        <v>284</v>
+        <v>368</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H131" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>418</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>419</v>
+      </c>
+      <c r="E132" t="s">
         <v>420</v>
       </c>
-      <c r="B132" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F132" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H132" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>422</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D133" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E133" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F133" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H133" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>424</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D134" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E134" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F134" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H134" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>426</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D135" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E135" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F135" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H135" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>428</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D136" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E136" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F136" t="s">
-        <v>429</v>
+        <v>286</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H136" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>430</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>32</v>
+      </c>
+      <c r="D137" t="s">
+        <v>419</v>
+      </c>
+      <c r="E137" t="s">
+        <v>420</v>
+      </c>
+      <c r="F137" t="s">
         <v>431</v>
       </c>
-      <c r="B137" t="s">
-[...5 lines deleted...]
-      <c r="D137" t="s">
+      <c r="G137" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H137" t="s">
         <v>432</v>
-      </c>
-[...10 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>433</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>434</v>
+      </c>
+      <c r="E138" t="s">
+        <v>435</v>
+      </c>
+      <c r="F138" t="s">
+        <v>396</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>438</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>16</v>
+      </c>
+      <c r="D139" t="s">
+        <v>434</v>
+      </c>
+      <c r="E139" t="s">
+        <v>435</v>
+      </c>
+      <c r="F139" t="s">
+        <v>396</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>439</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H139" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>441</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D140" t="s">
+        <v>434</v>
+      </c>
+      <c r="E140" t="s">
+        <v>435</v>
+      </c>
+      <c r="F140" t="s">
+        <v>142</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H140" t="s">
         <v>442</v>
-      </c>
-[...10 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>443</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>444</v>
+      </c>
+      <c r="E141" t="s">
+        <v>445</v>
+      </c>
+      <c r="F141" t="s">
+        <v>279</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>448</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" t="s">
+        <v>444</v>
+      </c>
+      <c r="E142" t="s">
+        <v>445</v>
+      </c>
+      <c r="F142" t="s">
+        <v>279</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B142" t="s">
-[...14 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>451</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>20</v>
+      </c>
+      <c r="D143" t="s">
+        <v>444</v>
+      </c>
+      <c r="E143" t="s">
+        <v>445</v>
+      </c>
+      <c r="F143" t="s">
+        <v>279</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>454</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>24</v>
+      </c>
+      <c r="D144" t="s">
+        <v>444</v>
+      </c>
+      <c r="E144" t="s">
+        <v>445</v>
+      </c>
+      <c r="F144" t="s">
+        <v>279</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="B144" t="s">
-[...14 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>457</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>28</v>
+      </c>
+      <c r="D145" t="s">
+        <v>444</v>
+      </c>
+      <c r="E145" t="s">
+        <v>445</v>
+      </c>
+      <c r="F145" t="s">
+        <v>279</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="B145" t="s">
-[...14 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>460</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>32</v>
+      </c>
+      <c r="D146" t="s">
+        <v>444</v>
+      </c>
+      <c r="E146" t="s">
+        <v>445</v>
+      </c>
+      <c r="F146" t="s">
+        <v>300</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>463</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147" t="s">
+        <v>444</v>
+      </c>
+      <c r="E147" t="s">
+        <v>445</v>
+      </c>
+      <c r="F147" t="s">
+        <v>300</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B147" t="s">
-[...14 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>466</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148" t="s">
+        <v>444</v>
+      </c>
+      <c r="E148" t="s">
+        <v>445</v>
+      </c>
+      <c r="F148" t="s">
+        <v>300</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B148" t="s">
-[...14 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>469</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>44</v>
+      </c>
+      <c r="D149" t="s">
+        <v>444</v>
+      </c>
+      <c r="E149" t="s">
+        <v>445</v>
+      </c>
+      <c r="F149" t="s">
+        <v>300</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B149" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>472</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150" t="s">
+        <v>444</v>
+      </c>
+      <c r="E150" t="s">
+        <v>445</v>
+      </c>
+      <c r="F150" t="s">
+        <v>300</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B150" t="s">
-[...11 lines deleted...]
-      <c r="F150" t="s">
+      <c r="H150" t="s">
         <v>474</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>475</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151" t="s">
+        <v>444</v>
+      </c>
+      <c r="E151" t="s">
+        <v>445</v>
+      </c>
+      <c r="F151" t="s">
+        <v>476</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>479</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>53</v>
+      </c>
+      <c r="D152" t="s">
+        <v>444</v>
+      </c>
+      <c r="E152" t="s">
+        <v>445</v>
+      </c>
+      <c r="F152" t="s">
+        <v>476</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>482</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>56</v>
+      </c>
+      <c r="D153" t="s">
+        <v>444</v>
+      </c>
+      <c r="E153" t="s">
+        <v>445</v>
+      </c>
+      <c r="F153" t="s">
+        <v>476</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>485</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>59</v>
+      </c>
+      <c r="D154" t="s">
+        <v>444</v>
+      </c>
+      <c r="E154" t="s">
+        <v>445</v>
+      </c>
+      <c r="F154" t="s">
+        <v>290</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>488</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>62</v>
+      </c>
+      <c r="D155" t="s">
+        <v>444</v>
+      </c>
+      <c r="E155" t="s">
+        <v>445</v>
+      </c>
+      <c r="F155" t="s">
+        <v>290</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B155" t="s">
-[...14 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="H155" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>491</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>65</v>
+      </c>
+      <c r="D156" t="s">
+        <v>444</v>
+      </c>
+      <c r="E156" t="s">
+        <v>445</v>
+      </c>
+      <c r="F156" t="s">
+        <v>290</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>494</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>68</v>
+      </c>
+      <c r="D157" t="s">
+        <v>444</v>
+      </c>
+      <c r="E157" t="s">
+        <v>445</v>
+      </c>
+      <c r="F157" t="s">
+        <v>290</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="B157" t="s">
-[...14 lines deleted...]
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>497</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>71</v>
+      </c>
+      <c r="D158" t="s">
+        <v>444</v>
+      </c>
+      <c r="E158" t="s">
+        <v>445</v>
+      </c>
+      <c r="F158" t="s">
+        <v>290</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B158" t="s">
-[...14 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="H158" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>500</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>74</v>
+      </c>
+      <c r="D159" t="s">
+        <v>444</v>
+      </c>
+      <c r="E159" t="s">
+        <v>445</v>
+      </c>
+      <c r="F159" t="s">
+        <v>476</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B159" t="s">
-[...14 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>503</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>77</v>
+      </c>
+      <c r="D160" t="s">
+        <v>444</v>
+      </c>
+      <c r="E160" t="s">
+        <v>445</v>
+      </c>
+      <c r="F160" t="s">
+        <v>316</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="B160" t="s">
-[...14 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>506</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>80</v>
+      </c>
+      <c r="D161" t="s">
+        <v>444</v>
+      </c>
+      <c r="E161" t="s">
+        <v>445</v>
+      </c>
+      <c r="F161" t="s">
+        <v>316</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="B161" t="s">
-[...14 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>509</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>83</v>
+      </c>
+      <c r="D162" t="s">
+        <v>444</v>
+      </c>
+      <c r="E162" t="s">
+        <v>445</v>
+      </c>
+      <c r="F162" t="s">
+        <v>316</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="B162" t="s">
-[...14 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>512</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>86</v>
+      </c>
+      <c r="D163" t="s">
+        <v>444</v>
+      </c>
+      <c r="E163" t="s">
+        <v>445</v>
+      </c>
+      <c r="F163" t="s">
+        <v>316</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B163" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>515</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>89</v>
+      </c>
+      <c r="D164" t="s">
+        <v>444</v>
+      </c>
+      <c r="E164" t="s">
+        <v>445</v>
+      </c>
+      <c r="F164" t="s">
+        <v>286</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="B164" t="s">
-[...14 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>518</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>92</v>
+      </c>
+      <c r="D165" t="s">
+        <v>444</v>
+      </c>
+      <c r="E165" t="s">
+        <v>445</v>
+      </c>
+      <c r="F165" t="s">
+        <v>286</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="B165" t="s">
-[...14 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>521</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>95</v>
+      </c>
+      <c r="D166" t="s">
+        <v>444</v>
+      </c>
+      <c r="E166" t="s">
+        <v>445</v>
+      </c>
+      <c r="F166" t="s">
+        <v>286</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="B166" t="s">
-[...11 lines deleted...]
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>523</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>524</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>98</v>
+      </c>
+      <c r="D167" t="s">
+        <v>444</v>
+      </c>
+      <c r="E167" t="s">
+        <v>445</v>
+      </c>
+      <c r="F167" t="s">
+        <v>525</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="B167" t="s">
-[...14 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>528</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>101</v>
+      </c>
+      <c r="D168" t="s">
+        <v>444</v>
+      </c>
+      <c r="E168" t="s">
+        <v>445</v>
+      </c>
+      <c r="F168" t="s">
+        <v>525</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B168" t="s">
-[...14 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>531</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>104</v>
+      </c>
+      <c r="D169" t="s">
+        <v>444</v>
+      </c>
+      <c r="E169" t="s">
+        <v>445</v>
+      </c>
+      <c r="F169" t="s">
+        <v>525</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B169" t="s">
-[...14 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>534</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>107</v>
+      </c>
+      <c r="D170" t="s">
+        <v>444</v>
+      </c>
+      <c r="E170" t="s">
+        <v>445</v>
+      </c>
+      <c r="F170" t="s">
+        <v>525</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B170" t="s">
-[...14 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>537</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>110</v>
+      </c>
+      <c r="D171" t="s">
+        <v>444</v>
+      </c>
+      <c r="E171" t="s">
+        <v>445</v>
+      </c>
+      <c r="F171" t="s">
+        <v>368</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>540</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>113</v>
+      </c>
+      <c r="D172" t="s">
+        <v>444</v>
+      </c>
+      <c r="E172" t="s">
+        <v>445</v>
+      </c>
+      <c r="F172" t="s">
+        <v>368</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B172" t="s">
-[...14 lines deleted...]
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>543</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>116</v>
+      </c>
+      <c r="D173" t="s">
+        <v>444</v>
+      </c>
+      <c r="E173" t="s">
+        <v>445</v>
+      </c>
+      <c r="F173" t="s">
+        <v>368</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B173" t="s">
-[...14 lines deleted...]
-      <c r="G173" s="1" t="s">
+      <c r="H173" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>546</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>119</v>
+      </c>
+      <c r="D174" t="s">
+        <v>444</v>
+      </c>
+      <c r="E174" t="s">
+        <v>445</v>
+      </c>
+      <c r="F174" t="s">
+        <v>368</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B174" t="s">
-[...14 lines deleted...]
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>549</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>122</v>
+      </c>
+      <c r="D175" t="s">
+        <v>444</v>
+      </c>
+      <c r="E175" t="s">
+        <v>445</v>
+      </c>
+      <c r="F175" t="s">
+        <v>368</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B175" t="s">
-[...14 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>552</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>125</v>
+      </c>
+      <c r="D176" t="s">
+        <v>444</v>
+      </c>
+      <c r="E176" t="s">
+        <v>445</v>
+      </c>
+      <c r="F176" t="s">
+        <v>286</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="B176" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>555</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>128</v>
+      </c>
+      <c r="D177" t="s">
+        <v>444</v>
+      </c>
+      <c r="E177" t="s">
+        <v>445</v>
+      </c>
+      <c r="F177" t="s">
+        <v>286</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="B177" t="s">
-[...14 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>558</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>131</v>
+      </c>
+      <c r="D178" t="s">
+        <v>444</v>
+      </c>
+      <c r="E178" t="s">
+        <v>445</v>
+      </c>
+      <c r="F178" t="s">
+        <v>300</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="B178" t="s">
-[...14 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>561</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>134</v>
+      </c>
+      <c r="D179" t="s">
+        <v>444</v>
+      </c>
+      <c r="E179" t="s">
+        <v>445</v>
+      </c>
+      <c r="F179" t="s">
+        <v>300</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B179" t="s">
-[...14 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>564</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>137</v>
+      </c>
+      <c r="D180" t="s">
+        <v>444</v>
+      </c>
+      <c r="E180" t="s">
+        <v>445</v>
+      </c>
+      <c r="F180" t="s">
+        <v>300</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="B180" t="s">
-[...14 lines deleted...]
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>567</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>250</v>
+      </c>
+      <c r="D181" t="s">
+        <v>444</v>
+      </c>
+      <c r="E181" t="s">
+        <v>445</v>
+      </c>
+      <c r="F181" t="s">
+        <v>300</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B181" t="s">
-[...14 lines deleted...]
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>570</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>254</v>
+      </c>
+      <c r="D182" t="s">
+        <v>444</v>
+      </c>
+      <c r="E182" t="s">
+        <v>445</v>
+      </c>
+      <c r="F182" t="s">
+        <v>300</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B182" t="s">
-[...11 lines deleted...]
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>572</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>573</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>258</v>
+      </c>
+      <c r="D183" t="s">
+        <v>444</v>
+      </c>
+      <c r="E183" t="s">
+        <v>445</v>
+      </c>
+      <c r="F183" t="s">
+        <v>574</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="B183" t="s">
-[...14 lines deleted...]
-      <c r="G183" s="1" t="s">
+      <c r="H183" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>262</v>
+      </c>
+      <c r="D184" t="s">
+        <v>444</v>
+      </c>
+      <c r="E184" t="s">
+        <v>445</v>
+      </c>
+      <c r="F184" t="s">
+        <v>574</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B184" t="s">
-[...14 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>266</v>
+      </c>
+      <c r="D185" t="s">
+        <v>444</v>
+      </c>
+      <c r="E185" t="s">
+        <v>445</v>
+      </c>
+      <c r="F185" t="s">
+        <v>574</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="H185" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>584</v>
+      </c>
+      <c r="D186" t="s">
+        <v>444</v>
+      </c>
+      <c r="E186" t="s">
+        <v>445</v>
+      </c>
+      <c r="F186" t="s">
+        <v>574</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="H186" t="s">
         <v>586</v>
-      </c>
-[...13 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>587</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>588</v>
+      </c>
+      <c r="D187" t="s">
+        <v>444</v>
+      </c>
+      <c r="E187" t="s">
+        <v>445</v>
+      </c>
+      <c r="F187" t="s">
+        <v>574</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="H187" t="s">
         <v>590</v>
-      </c>
-[...13 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>591</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>592</v>
+      </c>
+      <c r="D188" t="s">
+        <v>444</v>
+      </c>
+      <c r="E188" t="s">
+        <v>445</v>
+      </c>
+      <c r="F188" t="s">
+        <v>286</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="H188" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>595</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>596</v>
+      </c>
+      <c r="D189" t="s">
+        <v>444</v>
+      </c>
+      <c r="E189" t="s">
+        <v>445</v>
+      </c>
+      <c r="F189" t="s">
+        <v>286</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="H189" t="s">
         <v>598</v>
-      </c>
-[...13 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>599</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>600</v>
+      </c>
+      <c r="D190" t="s">
+        <v>444</v>
+      </c>
+      <c r="E190" t="s">
+        <v>445</v>
+      </c>
+      <c r="F190" t="s">
+        <v>368</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="H190" t="s">
         <v>602</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>603</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>604</v>
+      </c>
+      <c r="D191" t="s">
+        <v>444</v>
+      </c>
+      <c r="E191" t="s">
+        <v>445</v>
+      </c>
+      <c r="F191" t="s">
+        <v>368</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="H191" t="s">
         <v>606</v>
-      </c>
-[...13 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>607</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>608</v>
+      </c>
+      <c r="D192" t="s">
+        <v>444</v>
+      </c>
+      <c r="E192" t="s">
+        <v>445</v>
+      </c>
+      <c r="F192" t="s">
+        <v>368</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="H192" t="s">
         <v>610</v>
-      </c>
-[...13 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>611</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>612</v>
+      </c>
+      <c r="D193" t="s">
+        <v>444</v>
+      </c>
+      <c r="E193" t="s">
+        <v>445</v>
+      </c>
+      <c r="F193" t="s">
+        <v>368</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="H193" t="s">
         <v>614</v>
-      </c>
-[...13 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>615</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>616</v>
+      </c>
+      <c r="D194" t="s">
+        <v>444</v>
+      </c>
+      <c r="E194" t="s">
+        <v>445</v>
+      </c>
+      <c r="F194" t="s">
+        <v>316</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="H194" t="s">
         <v>618</v>
-      </c>
-[...13 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>619</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>620</v>
+      </c>
+      <c r="D195" t="s">
+        <v>444</v>
+      </c>
+      <c r="E195" t="s">
+        <v>445</v>
+      </c>
+      <c r="F195" t="s">
+        <v>316</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="H195" t="s">
         <v>622</v>
-      </c>
-[...13 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>623</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>624</v>
+      </c>
+      <c r="D196" t="s">
+        <v>444</v>
+      </c>
+      <c r="E196" t="s">
+        <v>445</v>
+      </c>
+      <c r="F196" t="s">
+        <v>316</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="H196" t="s">
         <v>626</v>
-      </c>
-[...13 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>627</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>628</v>
+      </c>
+      <c r="D197" t="s">
+        <v>444</v>
+      </c>
+      <c r="E197" t="s">
+        <v>445</v>
+      </c>
+      <c r="F197" t="s">
+        <v>316</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="H197" t="s">
         <v>630</v>
-      </c>
-[...13 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>631</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>632</v>
       </c>
-      <c r="B198" t="s">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="D198" t="s">
+        <v>444</v>
+      </c>
+      <c r="E198" t="s">
+        <v>445</v>
+      </c>
+      <c r="F198" t="s">
+        <v>316</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="D198" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H198" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>634</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>635</v>
+      </c>
+      <c r="D199" t="s">
+        <v>444</v>
+      </c>
+      <c r="E199" t="s">
+        <v>445</v>
+      </c>
+      <c r="F199" t="s">
+        <v>368</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="H199" t="s">
         <v>637</v>
-      </c>
-[...13 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>638</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>639</v>
+      </c>
+      <c r="D200" t="s">
+        <v>444</v>
+      </c>
+      <c r="E200" t="s">
+        <v>445</v>
+      </c>
+      <c r="F200" t="s">
+        <v>640</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="H200" t="s">
         <v>642</v>
-      </c>
-[...13 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>643</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>644</v>
+      </c>
+      <c r="D201" t="s">
+        <v>444</v>
+      </c>
+      <c r="E201" t="s">
+        <v>445</v>
+      </c>
+      <c r="F201" t="s">
+        <v>640</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="H201" t="s">
         <v>646</v>
-      </c>
-[...13 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>647</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>648</v>
+      </c>
+      <c r="D202" t="s">
+        <v>444</v>
+      </c>
+      <c r="E202" t="s">
+        <v>445</v>
+      </c>
+      <c r="F202" t="s">
+        <v>640</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="H202" t="s">
         <v>650</v>
-      </c>
-[...13 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>651</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>652</v>
+      </c>
+      <c r="D203" t="s">
+        <v>444</v>
+      </c>
+      <c r="E203" t="s">
+        <v>445</v>
+      </c>
+      <c r="F203" t="s">
+        <v>640</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="H203" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>655</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>656</v>
+      </c>
+      <c r="D204" t="s">
+        <v>444</v>
+      </c>
+      <c r="E204" t="s">
+        <v>445</v>
+      </c>
+      <c r="F204" t="s">
+        <v>640</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="H204" t="s">
         <v>658</v>
-      </c>
-[...13 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>659</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>660</v>
+      </c>
+      <c r="D205" t="s">
+        <v>444</v>
+      </c>
+      <c r="E205" t="s">
+        <v>445</v>
+      </c>
+      <c r="F205" t="s">
+        <v>279</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="H205" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>663</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>664</v>
+      </c>
+      <c r="D206" t="s">
+        <v>444</v>
+      </c>
+      <c r="E206" t="s">
+        <v>445</v>
+      </c>
+      <c r="F206" t="s">
+        <v>279</v>
+      </c>
+      <c r="G206" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="B206" t="s">
-[...2 lines deleted...]
-      <c r="C206" t="s">
+      <c r="H206" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>667</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>668</v>
+      </c>
+      <c r="D207" t="s">
+        <v>444</v>
+      </c>
+      <c r="E207" t="s">
+        <v>445</v>
+      </c>
+      <c r="F207" t="s">
+        <v>279</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="H207" t="s">
         <v>670</v>
-      </c>
-[...13 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>671</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>672</v>
+      </c>
+      <c r="D208" t="s">
+        <v>444</v>
+      </c>
+      <c r="E208" t="s">
+        <v>445</v>
+      </c>
+      <c r="F208" t="s">
+        <v>286</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" t="s">
+      <c r="H208" t="s">
         <v>674</v>
-      </c>
-[...13 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>675</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>676</v>
+      </c>
+      <c r="D209" t="s">
+        <v>444</v>
+      </c>
+      <c r="E209" t="s">
+        <v>445</v>
+      </c>
+      <c r="F209" t="s">
+        <v>286</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="H209" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>679</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>680</v>
+      </c>
+      <c r="D210" t="s">
+        <v>444</v>
+      </c>
+      <c r="E210" t="s">
+        <v>445</v>
+      </c>
+      <c r="F210" t="s">
+        <v>286</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B210" t="s">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="H210" t="s">
         <v>682</v>
-      </c>
-[...13 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>683</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>684</v>
+      </c>
+      <c r="D211" t="s">
+        <v>444</v>
+      </c>
+      <c r="E211" t="s">
+        <v>445</v>
+      </c>
+      <c r="F211" t="s">
+        <v>279</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="H211" t="s">
         <v>686</v>
-      </c>
-[...13 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>687</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>688</v>
+      </c>
+      <c r="D212" t="s">
+        <v>444</v>
+      </c>
+      <c r="E212" t="s">
+        <v>445</v>
+      </c>
+      <c r="F212" t="s">
+        <v>279</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="B212" t="s">
-[...2 lines deleted...]
-      <c r="C212" t="s">
+      <c r="H212" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>691</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>692</v>
+      </c>
+      <c r="D213" t="s">
+        <v>444</v>
+      </c>
+      <c r="E213" t="s">
+        <v>445</v>
+      </c>
+      <c r="F213" t="s">
+        <v>290</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="H213" t="s">
         <v>694</v>
-      </c>
-[...13 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>695</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>696</v>
+      </c>
+      <c r="D214" t="s">
+        <v>444</v>
+      </c>
+      <c r="E214" t="s">
+        <v>445</v>
+      </c>
+      <c r="F214" t="s">
+        <v>290</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="H214" t="s">
         <v>698</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>699</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>700</v>
+      </c>
+      <c r="D215" t="s">
+        <v>444</v>
+      </c>
+      <c r="E215" t="s">
+        <v>445</v>
+      </c>
+      <c r="F215" t="s">
+        <v>290</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B215" t="s">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="H215" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>703</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>704</v>
+      </c>
+      <c r="D216" t="s">
+        <v>444</v>
+      </c>
+      <c r="E216" t="s">
+        <v>445</v>
+      </c>
+      <c r="F216" t="s">
+        <v>290</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="B216" t="s">
-[...2 lines deleted...]
-      <c r="C216" t="s">
+      <c r="H216" t="s">
         <v>706</v>
-      </c>
-[...13 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>707</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>708</v>
+      </c>
+      <c r="D217" t="s">
+        <v>444</v>
+      </c>
+      <c r="E217" t="s">
+        <v>445</v>
+      </c>
+      <c r="F217" t="s">
+        <v>290</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B217" t="s">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="H217" t="s">
         <v>710</v>
-      </c>
-[...13 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>711</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>712</v>
+      </c>
+      <c r="D218" t="s">
+        <v>444</v>
+      </c>
+      <c r="E218" t="s">
+        <v>445</v>
+      </c>
+      <c r="F218" t="s">
+        <v>368</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+      <c r="H218" t="s">
         <v>714</v>
-      </c>
-[...13 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>715</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>716</v>
+      </c>
+      <c r="D219" t="s">
+        <v>444</v>
+      </c>
+      <c r="E219" t="s">
+        <v>445</v>
+      </c>
+      <c r="F219" t="s">
+        <v>368</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B219" t="s">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="H219" t="s">
         <v>718</v>
-      </c>
-[...13 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>719</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>720</v>
+      </c>
+      <c r="D220" t="s">
+        <v>444</v>
+      </c>
+      <c r="E220" t="s">
+        <v>445</v>
+      </c>
+      <c r="F220" t="s">
+        <v>368</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="H220" t="s">
         <v>722</v>
-      </c>
-[...13 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>723</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>724</v>
+      </c>
+      <c r="D221" t="s">
+        <v>444</v>
+      </c>
+      <c r="E221" t="s">
+        <v>445</v>
+      </c>
+      <c r="F221" t="s">
+        <v>368</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B221" t="s">
-[...2 lines deleted...]
-      <c r="C221" t="s">
+      <c r="H221" t="s">
         <v>726</v>
-      </c>
-[...13 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>727</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>728</v>
+      </c>
+      <c r="D222" t="s">
+        <v>444</v>
+      </c>
+      <c r="E222" t="s">
+        <v>445</v>
+      </c>
+      <c r="F222" t="s">
+        <v>368</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="H222" t="s">
         <v>730</v>
-      </c>
-[...13 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>731</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>732</v>
+      </c>
+      <c r="D223" t="s">
+        <v>444</v>
+      </c>
+      <c r="E223" t="s">
+        <v>445</v>
+      </c>
+      <c r="F223" t="s">
+        <v>476</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="H223" t="s">
         <v>734</v>
-      </c>
-[...13 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>735</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>736</v>
+      </c>
+      <c r="D224" t="s">
+        <v>444</v>
+      </c>
+      <c r="E224" t="s">
+        <v>445</v>
+      </c>
+      <c r="F224" t="s">
+        <v>525</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="H224" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>739</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>740</v>
+      </c>
+      <c r="D225" t="s">
+        <v>444</v>
+      </c>
+      <c r="E225" t="s">
+        <v>445</v>
+      </c>
+      <c r="F225" t="s">
+        <v>574</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="B225" t="s">
-[...2 lines deleted...]
-      <c r="C225" t="s">
+      <c r="H225" t="s">
         <v>742</v>
-      </c>
-[...13 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>743</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>744</v>
+      </c>
+      <c r="D226" t="s">
+        <v>444</v>
+      </c>
+      <c r="E226" t="s">
+        <v>445</v>
+      </c>
+      <c r="F226" t="s">
+        <v>574</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="H226" t="s">
         <v>746</v>
-      </c>
-[...13 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>747</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>748</v>
+      </c>
+      <c r="D227" t="s">
+        <v>444</v>
+      </c>
+      <c r="E227" t="s">
+        <v>445</v>
+      </c>
+      <c r="F227" t="s">
+        <v>574</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="B227" t="s">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="H227" t="s">
         <v>750</v>
-      </c>
-[...13 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>751</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>752</v>
+      </c>
+      <c r="D228" t="s">
+        <v>444</v>
+      </c>
+      <c r="E228" t="s">
+        <v>445</v>
+      </c>
+      <c r="F228" t="s">
+        <v>574</v>
+      </c>
+      <c r="G228" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="B228" t="s">
-[...2 lines deleted...]
-      <c r="C228" t="s">
+      <c r="H228" t="s">
         <v>754</v>
-      </c>
-[...13 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>755</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>756</v>
+      </c>
+      <c r="D229" t="s">
+        <v>444</v>
+      </c>
+      <c r="E229" t="s">
+        <v>445</v>
+      </c>
+      <c r="F229" t="s">
+        <v>574</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B229" t="s">
-[...2 lines deleted...]
-      <c r="C229" t="s">
+      <c r="H229" t="s">
         <v>758</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>759</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>760</v>
+      </c>
+      <c r="D230" t="s">
+        <v>444</v>
+      </c>
+      <c r="E230" t="s">
+        <v>445</v>
+      </c>
+      <c r="F230" t="s">
+        <v>279</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="H230" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>763</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>764</v>
+      </c>
+      <c r="D231" t="s">
+        <v>444</v>
+      </c>
+      <c r="E231" t="s">
+        <v>445</v>
+      </c>
+      <c r="F231" t="s">
+        <v>279</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="H231" t="s">
         <v>766</v>
-      </c>
-[...13 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>767</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>768</v>
+      </c>
+      <c r="D232" t="s">
+        <v>444</v>
+      </c>
+      <c r="E232" t="s">
+        <v>445</v>
+      </c>
+      <c r="F232" t="s">
+        <v>279</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="B232" t="s">
-[...2 lines deleted...]
-      <c r="C232" t="s">
+      <c r="H232" t="s">
         <v>770</v>
-      </c>
-[...13 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>771</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>772</v>
+      </c>
+      <c r="D233" t="s">
+        <v>444</v>
+      </c>
+      <c r="E233" t="s">
+        <v>445</v>
+      </c>
+      <c r="F233" t="s">
+        <v>525</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="H233" t="s">
         <v>774</v>
-      </c>
-[...13 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>775</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>776</v>
+      </c>
+      <c r="D234" t="s">
+        <v>444</v>
+      </c>
+      <c r="E234" t="s">
+        <v>445</v>
+      </c>
+      <c r="F234" t="s">
+        <v>525</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="H234" t="s">
         <v>778</v>
-      </c>
-[...13 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>779</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>780</v>
+      </c>
+      <c r="D235" t="s">
+        <v>444</v>
+      </c>
+      <c r="E235" t="s">
+        <v>445</v>
+      </c>
+      <c r="F235" t="s">
+        <v>286</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="H235" t="s">
         <v>782</v>
-      </c>
-[...13 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>783</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>784</v>
+      </c>
+      <c r="D236" t="s">
+        <v>444</v>
+      </c>
+      <c r="E236" t="s">
+        <v>445</v>
+      </c>
+      <c r="F236" t="s">
+        <v>286</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="H236" t="s">
         <v>786</v>
-      </c>
-[...13 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>787</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>788</v>
+      </c>
+      <c r="D237" t="s">
+        <v>444</v>
+      </c>
+      <c r="E237" t="s">
+        <v>445</v>
+      </c>
+      <c r="F237" t="s">
+        <v>789</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="H237" t="s">
         <v>791</v>
-      </c>
-[...13 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>792</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>793</v>
+      </c>
+      <c r="D238" t="s">
+        <v>444</v>
+      </c>
+      <c r="E238" t="s">
+        <v>445</v>
+      </c>
+      <c r="F238" t="s">
+        <v>640</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="H238" t="s">
         <v>795</v>
-      </c>
-[...13 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>796</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>797</v>
+      </c>
+      <c r="D239" t="s">
+        <v>444</v>
+      </c>
+      <c r="E239" t="s">
+        <v>445</v>
+      </c>
+      <c r="F239" t="s">
+        <v>640</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="H239" t="s">
         <v>799</v>
-      </c>
-[...13 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>800</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>801</v>
+      </c>
+      <c r="D240" t="s">
+        <v>444</v>
+      </c>
+      <c r="E240" t="s">
+        <v>445</v>
+      </c>
+      <c r="F240" t="s">
+        <v>286</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="H240" t="s">
         <v>803</v>
-      </c>
-[...13 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>804</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>805</v>
+      </c>
+      <c r="D241" t="s">
+        <v>444</v>
+      </c>
+      <c r="E241" t="s">
+        <v>445</v>
+      </c>
+      <c r="F241" t="s">
+        <v>300</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="H241" t="s">
         <v>807</v>
-      </c>
-[...13 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>808</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>809</v>
+      </c>
+      <c r="D242" t="s">
+        <v>444</v>
+      </c>
+      <c r="E242" t="s">
+        <v>445</v>
+      </c>
+      <c r="F242" t="s">
+        <v>300</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="H242" t="s">
         <v>811</v>
-      </c>
-[...13 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>812</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>813</v>
+      </c>
+      <c r="D243" t="s">
+        <v>444</v>
+      </c>
+      <c r="E243" t="s">
+        <v>445</v>
+      </c>
+      <c r="F243" t="s">
+        <v>300</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="H243" t="s">
         <v>815</v>
-      </c>
-[...13 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>816</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>817</v>
+      </c>
+      <c r="D244" t="s">
+        <v>444</v>
+      </c>
+      <c r="E244" t="s">
+        <v>445</v>
+      </c>
+      <c r="F244" t="s">
+        <v>300</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="H244" t="s">
         <v>819</v>
-      </c>
-[...13 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>820</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>821</v>
+      </c>
+      <c r="D245" t="s">
+        <v>444</v>
+      </c>
+      <c r="E245" t="s">
+        <v>445</v>
+      </c>
+      <c r="F245" t="s">
+        <v>300</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="H245" t="s">
         <v>823</v>
-      </c>
-[...13 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>824</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>825</v>
+      </c>
+      <c r="D246" t="s">
+        <v>444</v>
+      </c>
+      <c r="E246" t="s">
+        <v>445</v>
+      </c>
+      <c r="F246" t="s">
+        <v>279</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="H246" t="s">
         <v>827</v>
-      </c>
-[...13 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>828</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>829</v>
+      </c>
+      <c r="D247" t="s">
+        <v>444</v>
+      </c>
+      <c r="E247" t="s">
+        <v>445</v>
+      </c>
+      <c r="F247" t="s">
+        <v>368</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="H247" t="s">
         <v>831</v>
-      </c>
-[...13 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>832</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>833</v>
+      </c>
+      <c r="D248" t="s">
+        <v>444</v>
+      </c>
+      <c r="E248" t="s">
+        <v>445</v>
+      </c>
+      <c r="F248" t="s">
+        <v>286</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="H248" t="s">
         <v>835</v>
-      </c>
-[...13 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>836</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>837</v>
+      </c>
+      <c r="D249" t="s">
+        <v>444</v>
+      </c>
+      <c r="E249" t="s">
+        <v>445</v>
+      </c>
+      <c r="F249" t="s">
+        <v>279</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="H249" t="s">
         <v>839</v>
-      </c>
-[...13 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>840</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>841</v>
+      </c>
+      <c r="D250" t="s">
+        <v>444</v>
+      </c>
+      <c r="E250" t="s">
+        <v>445</v>
+      </c>
+      <c r="F250" t="s">
+        <v>279</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="H250" t="s">
         <v>843</v>
-      </c>
-[...13 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>844</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>845</v>
+      </c>
+      <c r="D251" t="s">
+        <v>444</v>
+      </c>
+      <c r="E251" t="s">
+        <v>445</v>
+      </c>
+      <c r="F251" t="s">
+        <v>279</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="H251" t="s">
         <v>847</v>
-      </c>
-[...13 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>848</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>849</v>
+      </c>
+      <c r="D252" t="s">
+        <v>444</v>
+      </c>
+      <c r="E252" t="s">
+        <v>445</v>
+      </c>
+      <c r="F252" t="s">
+        <v>279</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="H252" t="s">
         <v>851</v>
-      </c>
-[...13 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>852</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>853</v>
+      </c>
+      <c r="D253" t="s">
+        <v>444</v>
+      </c>
+      <c r="E253" t="s">
+        <v>445</v>
+      </c>
+      <c r="F253" t="s">
+        <v>286</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="H253" t="s">
         <v>855</v>
-      </c>
-[...13 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>856</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>857</v>
+      </c>
+      <c r="D254" t="s">
+        <v>444</v>
+      </c>
+      <c r="E254" t="s">
+        <v>445</v>
+      </c>
+      <c r="F254" t="s">
+        <v>290</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="H254" t="s">
         <v>859</v>
-      </c>
-[...13 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>860</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>861</v>
+      </c>
+      <c r="D255" t="s">
+        <v>444</v>
+      </c>
+      <c r="E255" t="s">
+        <v>445</v>
+      </c>
+      <c r="F255" t="s">
+        <v>290</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="H255" t="s">
         <v>863</v>
-      </c>
-[...13 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>864</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>865</v>
+      </c>
+      <c r="D256" t="s">
+        <v>444</v>
+      </c>
+      <c r="E256" t="s">
+        <v>445</v>
+      </c>
+      <c r="F256" t="s">
+        <v>290</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="H256" t="s">
         <v>867</v>
-      </c>
-[...13 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>868</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>869</v>
+      </c>
+      <c r="D257" t="s">
+        <v>444</v>
+      </c>
+      <c r="E257" t="s">
+        <v>445</v>
+      </c>
+      <c r="F257" t="s">
+        <v>368</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="H257" t="s">
         <v>871</v>
-      </c>
-[...13 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>872</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>873</v>
+      </c>
+      <c r="D258" t="s">
+        <v>444</v>
+      </c>
+      <c r="E258" t="s">
+        <v>445</v>
+      </c>
+      <c r="F258" t="s">
+        <v>368</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="H258" t="s">
         <v>875</v>
-      </c>
-[...13 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>876</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>877</v>
+      </c>
+      <c r="D259" t="s">
+        <v>444</v>
+      </c>
+      <c r="E259" t="s">
+        <v>445</v>
+      </c>
+      <c r="F259" t="s">
+        <v>290</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="H259" t="s">
         <v>879</v>
-      </c>
-[...13 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>880</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>881</v>
+      </c>
+      <c r="D260" t="s">
+        <v>444</v>
+      </c>
+      <c r="E260" t="s">
+        <v>445</v>
+      </c>
+      <c r="F260" t="s">
+        <v>290</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="H260" t="s">
         <v>883</v>
-      </c>
-[...13 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>884</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>885</v>
+      </c>
+      <c r="D261" t="s">
+        <v>444</v>
+      </c>
+      <c r="E261" t="s">
+        <v>445</v>
+      </c>
+      <c r="F261" t="s">
+        <v>574</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="H261" t="s">
         <v>887</v>
-      </c>
-[...13 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>888</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>889</v>
+      </c>
+      <c r="D262" t="s">
+        <v>444</v>
+      </c>
+      <c r="E262" t="s">
+        <v>445</v>
+      </c>
+      <c r="F262" t="s">
+        <v>574</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="H262" t="s">
         <v>891</v>
-      </c>
-[...13 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>892</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>893</v>
+      </c>
+      <c r="D263" t="s">
+        <v>444</v>
+      </c>
+      <c r="E263" t="s">
+        <v>445</v>
+      </c>
+      <c r="F263" t="s">
+        <v>368</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="H263" t="s">
         <v>895</v>
-      </c>
-[...13 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>896</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>897</v>
+      </c>
+      <c r="D264" t="s">
+        <v>444</v>
+      </c>
+      <c r="E264" t="s">
+        <v>445</v>
+      </c>
+      <c r="F264" t="s">
+        <v>368</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="H264" t="s">
         <v>899</v>
-      </c>
-[...13 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>900</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>901</v>
+      </c>
+      <c r="D265" t="s">
+        <v>444</v>
+      </c>
+      <c r="E265" t="s">
+        <v>445</v>
+      </c>
+      <c r="F265" t="s">
+        <v>286</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="H265" t="s">
         <v>903</v>
-      </c>
-[...13 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>904</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>905</v>
+      </c>
+      <c r="D266" t="s">
+        <v>444</v>
+      </c>
+      <c r="E266" t="s">
+        <v>445</v>
+      </c>
+      <c r="F266" t="s">
+        <v>286</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="H266" t="s">
         <v>907</v>
-      </c>
-[...13 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>908</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>909</v>
+      </c>
+      <c r="D267" t="s">
+        <v>444</v>
+      </c>
+      <c r="E267" t="s">
+        <v>445</v>
+      </c>
+      <c r="F267" t="s">
+        <v>525</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="H267" t="s">
         <v>911</v>
-      </c>
-[...13 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>912</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>913</v>
+      </c>
+      <c r="D268" t="s">
+        <v>444</v>
+      </c>
+      <c r="E268" t="s">
+        <v>445</v>
+      </c>
+      <c r="F268" t="s">
+        <v>316</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="H268" t="s">
         <v>915</v>
-      </c>
-[...13 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>916</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>917</v>
+      </c>
+      <c r="D269" t="s">
+        <v>444</v>
+      </c>
+      <c r="E269" t="s">
+        <v>445</v>
+      </c>
+      <c r="F269" t="s">
+        <v>316</v>
+      </c>
+      <c r="G269" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="H269" t="s">
         <v>919</v>
-      </c>
-[...13 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>920</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>921</v>
+      </c>
+      <c r="D270" t="s">
+        <v>444</v>
+      </c>
+      <c r="E270" t="s">
+        <v>445</v>
+      </c>
+      <c r="F270" t="s">
+        <v>316</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="H270" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>924</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>925</v>
+      </c>
+      <c r="D271" t="s">
+        <v>444</v>
+      </c>
+      <c r="E271" t="s">
+        <v>445</v>
+      </c>
+      <c r="F271" t="s">
+        <v>316</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="H271" t="s">
         <v>927</v>
-      </c>
-[...13 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>928</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>929</v>
+      </c>
+      <c r="D272" t="s">
+        <v>444</v>
+      </c>
+      <c r="E272" t="s">
+        <v>445</v>
+      </c>
+      <c r="F272" t="s">
+        <v>316</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="H272" t="s">
         <v>931</v>
-      </c>
-[...13 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>932</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>933</v>
+      </c>
+      <c r="D273" t="s">
+        <v>444</v>
+      </c>
+      <c r="E273" t="s">
+        <v>445</v>
+      </c>
+      <c r="F273" t="s">
+        <v>368</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="H273" t="s">
         <v>935</v>
-      </c>
-[...13 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>936</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>937</v>
+      </c>
+      <c r="D274" t="s">
+        <v>444</v>
+      </c>
+      <c r="E274" t="s">
+        <v>445</v>
+      </c>
+      <c r="F274" t="s">
+        <v>368</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="H274" t="s">
         <v>939</v>
-      </c>
-[...13 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>940</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>941</v>
+      </c>
+      <c r="D275" t="s">
+        <v>444</v>
+      </c>
+      <c r="E275" t="s">
+        <v>445</v>
+      </c>
+      <c r="F275" t="s">
+        <v>300</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="H275" t="s">
         <v>943</v>
-      </c>
-[...13 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>944</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>945</v>
+      </c>
+      <c r="D276" t="s">
+        <v>444</v>
+      </c>
+      <c r="E276" t="s">
+        <v>445</v>
+      </c>
+      <c r="F276" t="s">
+        <v>300</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="H276" t="s">
         <v>947</v>
-      </c>
-[...13 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>948</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>949</v>
+      </c>
+      <c r="D277" t="s">
+        <v>444</v>
+      </c>
+      <c r="E277" t="s">
+        <v>445</v>
+      </c>
+      <c r="F277" t="s">
+        <v>300</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="H277" t="s">
         <v>951</v>
-      </c>
-[...13 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>952</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>953</v>
+      </c>
+      <c r="D278" t="s">
+        <v>444</v>
+      </c>
+      <c r="E278" t="s">
+        <v>445</v>
+      </c>
+      <c r="F278" t="s">
+        <v>300</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="H278" t="s">
         <v>955</v>
-      </c>
-[...13 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>956</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>957</v>
+      </c>
+      <c r="D279" t="s">
+        <v>444</v>
+      </c>
+      <c r="E279" t="s">
+        <v>445</v>
+      </c>
+      <c r="F279" t="s">
+        <v>279</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="H279" t="s">
         <v>959</v>
-      </c>
-[...13 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>960</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>961</v>
+      </c>
+      <c r="D280" t="s">
+        <v>444</v>
+      </c>
+      <c r="E280" t="s">
+        <v>445</v>
+      </c>
+      <c r="F280" t="s">
+        <v>279</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="H280" t="s">
         <v>963</v>
-      </c>
-[...13 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>964</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>965</v>
+      </c>
+      <c r="D281" t="s">
+        <v>444</v>
+      </c>
+      <c r="E281" t="s">
+        <v>445</v>
+      </c>
+      <c r="F281" t="s">
+        <v>290</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="H281" t="s">
         <v>967</v>
-      </c>
-[...13 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>968</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>969</v>
+      </c>
+      <c r="D282" t="s">
+        <v>444</v>
+      </c>
+      <c r="E282" t="s">
+        <v>445</v>
+      </c>
+      <c r="F282" t="s">
+        <v>290</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="H282" t="s">
         <v>971</v>
-      </c>
-[...13 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>972</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>973</v>
+      </c>
+      <c r="D283" t="s">
+        <v>444</v>
+      </c>
+      <c r="E283" t="s">
+        <v>445</v>
+      </c>
+      <c r="F283" t="s">
+        <v>300</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="H283" t="s">
         <v>975</v>
-      </c>
-[...13 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>976</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>977</v>
+      </c>
+      <c r="D284" t="s">
+        <v>444</v>
+      </c>
+      <c r="E284" t="s">
+        <v>445</v>
+      </c>
+      <c r="F284" t="s">
+        <v>368</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="H284" t="s">
         <v>979</v>
-      </c>
-[...13 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>980</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>981</v>
+      </c>
+      <c r="D285" t="s">
+        <v>444</v>
+      </c>
+      <c r="E285" t="s">
+        <v>445</v>
+      </c>
+      <c r="F285" t="s">
+        <v>316</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="H285" t="s">
         <v>983</v>
-      </c>
-[...13 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>984</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>985</v>
+      </c>
+      <c r="D286" t="s">
+        <v>444</v>
+      </c>
+      <c r="E286" t="s">
+        <v>445</v>
+      </c>
+      <c r="F286" t="s">
+        <v>316</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="H286" t="s">
         <v>987</v>
-      </c>
-[...13 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>988</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>989</v>
+      </c>
+      <c r="D287" t="s">
+        <v>444</v>
+      </c>
+      <c r="E287" t="s">
+        <v>445</v>
+      </c>
+      <c r="F287" t="s">
+        <v>316</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="B287" t="s">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="H287" t="s">
         <v>991</v>
-      </c>
-[...13 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>992</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>993</v>
+      </c>
+      <c r="D288" t="s">
+        <v>444</v>
+      </c>
+      <c r="E288" t="s">
+        <v>445</v>
+      </c>
+      <c r="F288" t="s">
+        <v>300</v>
+      </c>
+      <c r="G288" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="B288" t="s">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="H288" t="s">
         <v>995</v>
-      </c>
-[...13 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>996</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>997</v>
+      </c>
+      <c r="D289" t="s">
+        <v>444</v>
+      </c>
+      <c r="E289" t="s">
+        <v>445</v>
+      </c>
+      <c r="F289" t="s">
+        <v>300</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="H289" t="s">
         <v>999</v>
-      </c>
-[...13 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D290" t="s">
+        <v>444</v>
+      </c>
+      <c r="E290" t="s">
+        <v>445</v>
+      </c>
+      <c r="F290" t="s">
+        <v>300</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="H290" t="s">
         <v>1003</v>
-      </c>
-[...13 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D291" t="s">
+        <v>444</v>
+      </c>
+      <c r="E291" t="s">
+        <v>445</v>
+      </c>
+      <c r="F291" t="s">
+        <v>300</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B291" t="s">
-[...2 lines deleted...]
-      <c r="C291" t="s">
+      <c r="H291" t="s">
         <v>1007</v>
-      </c>
-[...13 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D292" t="s">
+        <v>444</v>
+      </c>
+      <c r="E292" t="s">
+        <v>445</v>
+      </c>
+      <c r="F292" t="s">
+        <v>300</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+      <c r="H292" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D293" t="s">
+        <v>444</v>
+      </c>
+      <c r="E293" t="s">
+        <v>445</v>
+      </c>
+      <c r="F293" t="s">
+        <v>574</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="B293" t="s">
-[...2 lines deleted...]
-      <c r="C293" t="s">
+      <c r="H293" t="s">
         <v>1015</v>
-      </c>
-[...13 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D294" t="s">
+        <v>444</v>
+      </c>
+      <c r="E294" t="s">
+        <v>445</v>
+      </c>
+      <c r="F294" t="s">
+        <v>574</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="B294" t="s">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="H294" t="s">
         <v>1019</v>
-      </c>
-[...13 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D295" t="s">
+        <v>444</v>
+      </c>
+      <c r="E295" t="s">
+        <v>445</v>
+      </c>
+      <c r="F295" t="s">
+        <v>525</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="H295" t="s">
         <v>1023</v>
-      </c>
-[...13 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D296" t="s">
+        <v>444</v>
+      </c>
+      <c r="E296" t="s">
+        <v>445</v>
+      </c>
+      <c r="F296" t="s">
+        <v>290</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="B296" t="s">
-[...2 lines deleted...]
-      <c r="C296" t="s">
+      <c r="H296" t="s">
         <v>1027</v>
-      </c>
-[...13 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D297" t="s">
+        <v>444</v>
+      </c>
+      <c r="E297" t="s">
+        <v>445</v>
+      </c>
+      <c r="F297" t="s">
+        <v>290</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1030</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="H297" t="s">
         <v>1031</v>
-      </c>
-[...13 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D298" t="s">
+        <v>444</v>
+      </c>
+      <c r="E298" t="s">
+        <v>445</v>
+      </c>
+      <c r="F298" t="s">
+        <v>290</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="H298" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D299" t="s">
+        <v>444</v>
+      </c>
+      <c r="E299" t="s">
+        <v>445</v>
+      </c>
+      <c r="F299" t="s">
+        <v>368</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="H299" t="s">
         <v>1039</v>
-      </c>
-[...13 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D300" t="s">
+        <v>444</v>
+      </c>
+      <c r="E300" t="s">
+        <v>445</v>
+      </c>
+      <c r="F300" t="s">
+        <v>368</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="B300" t="s">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="H300" t="s">
         <v>1043</v>
-      </c>
-[...13 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D301" t="s">
+        <v>444</v>
+      </c>
+      <c r="E301" t="s">
+        <v>445</v>
+      </c>
+      <c r="F301" t="s">
+        <v>368</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="B301" t="s">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="H301" t="s">
         <v>1047</v>
-      </c>
-[...13 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D302" t="s">
+        <v>444</v>
+      </c>
+      <c r="E302" t="s">
+        <v>445</v>
+      </c>
+      <c r="F302" t="s">
+        <v>368</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1050</v>
       </c>
-      <c r="B302" t="s">
-[...2 lines deleted...]
-      <c r="C302" t="s">
+      <c r="H302" t="s">
         <v>1051</v>
-      </c>
-[...13 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D303" t="s">
+        <v>444</v>
+      </c>
+      <c r="E303" t="s">
+        <v>445</v>
+      </c>
+      <c r="F303" t="s">
+        <v>368</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="H303" t="s">
         <v>1055</v>
-      </c>
-[...13 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D304" t="s">
+        <v>444</v>
+      </c>
+      <c r="E304" t="s">
+        <v>445</v>
+      </c>
+      <c r="F304" t="s">
+        <v>789</v>
+      </c>
+      <c r="G304" s="1" t="s">
         <v>1058</v>
       </c>
-      <c r="B304" t="s">
-[...2 lines deleted...]
-      <c r="C304" t="s">
+      <c r="H304" t="s">
         <v>1059</v>
-      </c>
-[...13 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D305" t="s">
+        <v>444</v>
+      </c>
+      <c r="E305" t="s">
+        <v>445</v>
+      </c>
+      <c r="F305" t="s">
+        <v>286</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="B305" t="s">
-[...2 lines deleted...]
-      <c r="C305" t="s">
+      <c r="H305" t="s">
         <v>1063</v>
-      </c>
-[...13 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D306" t="s">
+        <v>444</v>
+      </c>
+      <c r="E306" t="s">
+        <v>445</v>
+      </c>
+      <c r="F306" t="s">
+        <v>300</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="H306" t="s">
         <v>1067</v>
-      </c>
-[...13 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D307" t="s">
+        <v>444</v>
+      </c>
+      <c r="E307" t="s">
+        <v>445</v>
+      </c>
+      <c r="F307" t="s">
+        <v>300</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="H307" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D308" t="s">
+        <v>444</v>
+      </c>
+      <c r="E308" t="s">
+        <v>445</v>
+      </c>
+      <c r="F308" t="s">
+        <v>300</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="B308" t="s">
-[...2 lines deleted...]
-      <c r="C308" t="s">
+      <c r="H308" t="s">
         <v>1075</v>
-      </c>
-[...13 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D309" t="s">
+        <v>444</v>
+      </c>
+      <c r="E309" t="s">
+        <v>445</v>
+      </c>
+      <c r="F309" t="s">
+        <v>300</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="B309" t="s">
-[...2 lines deleted...]
-      <c r="C309" t="s">
+      <c r="H309" t="s">
         <v>1079</v>
-      </c>
-[...13 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D310" t="s">
+        <v>444</v>
+      </c>
+      <c r="E310" t="s">
+        <v>445</v>
+      </c>
+      <c r="F310" t="s">
+        <v>300</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="B310" t="s">
-[...2 lines deleted...]
-      <c r="C310" t="s">
+      <c r="H310" t="s">
         <v>1083</v>
-      </c>
-[...13 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D311" t="s">
+        <v>444</v>
+      </c>
+      <c r="E311" t="s">
+        <v>445</v>
+      </c>
+      <c r="F311" t="s">
+        <v>279</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="B311" t="s">
-[...2 lines deleted...]
-      <c r="C311" t="s">
+      <c r="H311" t="s">
         <v>1087</v>
-      </c>
-[...13 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D312" t="s">
+        <v>444</v>
+      </c>
+      <c r="E312" t="s">
+        <v>445</v>
+      </c>
+      <c r="F312" t="s">
+        <v>574</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="B312" t="s">
-[...2 lines deleted...]
-      <c r="C312" t="s">
+      <c r="H312" t="s">
         <v>1091</v>
-      </c>
-[...13 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D313" t="s">
+        <v>444</v>
+      </c>
+      <c r="E313" t="s">
+        <v>445</v>
+      </c>
+      <c r="F313" t="s">
+        <v>368</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="B313" t="s">
-[...2 lines deleted...]
-      <c r="C313" t="s">
+      <c r="H313" t="s">
         <v>1095</v>
-      </c>
-[...13 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D314" t="s">
+        <v>444</v>
+      </c>
+      <c r="E314" t="s">
+        <v>445</v>
+      </c>
+      <c r="F314" t="s">
+        <v>368</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="B314" t="s">
-[...2 lines deleted...]
-      <c r="C314" t="s">
+      <c r="H314" t="s">
         <v>1099</v>
-      </c>
-[...13 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D315" t="s">
+        <v>444</v>
+      </c>
+      <c r="E315" t="s">
+        <v>445</v>
+      </c>
+      <c r="F315" t="s">
+        <v>368</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="B315" t="s">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="H315" t="s">
         <v>1103</v>
-      </c>
-[...13 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D316" t="s">
+        <v>444</v>
+      </c>
+      <c r="E316" t="s">
+        <v>445</v>
+      </c>
+      <c r="F316" t="s">
+        <v>368</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="B316" t="s">
-[...2 lines deleted...]
-      <c r="C316" t="s">
+      <c r="H316" t="s">
         <v>1107</v>
-      </c>
-[...13 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D317" t="s">
+        <v>444</v>
+      </c>
+      <c r="E317" t="s">
+        <v>445</v>
+      </c>
+      <c r="F317" t="s">
+        <v>290</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="H317" t="s">
         <v>1111</v>
-      </c>
-[...13 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D318" t="s">
+        <v>444</v>
+      </c>
+      <c r="E318" t="s">
+        <v>445</v>
+      </c>
+      <c r="F318" t="s">
+        <v>290</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="B318" t="s">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="H318" t="s">
         <v>1115</v>
-      </c>
-[...13 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D319" t="s">
+        <v>444</v>
+      </c>
+      <c r="E319" t="s">
+        <v>445</v>
+      </c>
+      <c r="F319" t="s">
+        <v>290</v>
+      </c>
+      <c r="G319" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="H319" t="s">
         <v>1119</v>
-      </c>
-[...13 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D320" t="s">
+        <v>444</v>
+      </c>
+      <c r="E320" t="s">
+        <v>445</v>
+      </c>
+      <c r="F320" t="s">
+        <v>525</v>
+      </c>
+      <c r="G320" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B320" t="s">
-[...2 lines deleted...]
-      <c r="C320" t="s">
+      <c r="H320" t="s">
         <v>1123</v>
-      </c>
-[...13 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D321" t="s">
+        <v>444</v>
+      </c>
+      <c r="E321" t="s">
+        <v>445</v>
+      </c>
+      <c r="F321" t="s">
+        <v>316</v>
+      </c>
+      <c r="G321" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="B321" t="s">
-[...2 lines deleted...]
-      <c r="C321" t="s">
+      <c r="H321" t="s">
         <v>1127</v>
-      </c>
-[...13 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D322" t="s">
+        <v>444</v>
+      </c>
+      <c r="E322" t="s">
+        <v>445</v>
+      </c>
+      <c r="F322" t="s">
+        <v>316</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="B322" t="s">
-[...2 lines deleted...]
-      <c r="C322" t="s">
+      <c r="H322" t="s">
         <v>1131</v>
-      </c>
-[...13 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D323" t="s">
+        <v>444</v>
+      </c>
+      <c r="E323" t="s">
+        <v>445</v>
+      </c>
+      <c r="F323" t="s">
+        <v>286</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="B323" t="s">
-[...2 lines deleted...]
-      <c r="C323" t="s">
+      <c r="H323" t="s">
         <v>1135</v>
-      </c>
-[...13 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D324" t="s">
+        <v>444</v>
+      </c>
+      <c r="E324" t="s">
+        <v>445</v>
+      </c>
+      <c r="F324" t="s">
+        <v>300</v>
+      </c>
+      <c r="G324" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="B324" t="s">
-[...2 lines deleted...]
-      <c r="C324" t="s">
+      <c r="H324" t="s">
         <v>1139</v>
-      </c>
-[...13 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D325" t="s">
+        <v>444</v>
+      </c>
+      <c r="E325" t="s">
+        <v>445</v>
+      </c>
+      <c r="F325" t="s">
+        <v>300</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="B325" t="s">
-[...2 lines deleted...]
-      <c r="C325" t="s">
+      <c r="H325" t="s">
         <v>1143</v>
-      </c>
-[...13 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D326" t="s">
+        <v>444</v>
+      </c>
+      <c r="E326" t="s">
+        <v>445</v>
+      </c>
+      <c r="F326" t="s">
+        <v>300</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="B326" t="s">
-[...2 lines deleted...]
-      <c r="C326" t="s">
+      <c r="H326" t="s">
         <v>1147</v>
-      </c>
-[...13 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D327" t="s">
+        <v>444</v>
+      </c>
+      <c r="E327" t="s">
+        <v>445</v>
+      </c>
+      <c r="F327" t="s">
+        <v>300</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="B327" t="s">
-[...2 lines deleted...]
-      <c r="C327" t="s">
+      <c r="H327" t="s">
         <v>1151</v>
-      </c>
-[...13 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D328" t="s">
+        <v>444</v>
+      </c>
+      <c r="E328" t="s">
+        <v>445</v>
+      </c>
+      <c r="F328" t="s">
+        <v>300</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B328" t="s">
-[...2 lines deleted...]
-      <c r="C328" t="s">
+      <c r="H328" t="s">
         <v>1155</v>
-      </c>
-[...13 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D329" t="s">
+        <v>444</v>
+      </c>
+      <c r="E329" t="s">
+        <v>445</v>
+      </c>
+      <c r="F329" t="s">
+        <v>290</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>1158</v>
       </c>
-      <c r="B329" t="s">
-[...2 lines deleted...]
-      <c r="C329" t="s">
+      <c r="H329" t="s">
         <v>1159</v>
-      </c>
-[...13 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
         <v>1161</v>
       </c>
-      <c r="B330" t="s">
-[...2 lines deleted...]
-      <c r="C330" t="s">
+      <c r="D330" t="s">
+        <v>444</v>
+      </c>
+      <c r="E330" t="s">
+        <v>445</v>
+      </c>
+      <c r="F330" t="s">
+        <v>290</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H330" t="s">
         <v>1162</v>
-      </c>
-[...13 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D331" t="s">
+        <v>444</v>
+      </c>
+      <c r="E331" t="s">
+        <v>445</v>
+      </c>
+      <c r="F331" t="s">
+        <v>290</v>
+      </c>
+      <c r="G331" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="B331" t="s">
-[...2 lines deleted...]
-      <c r="C331" t="s">
+      <c r="H331" t="s">
         <v>1166</v>
-      </c>
-[...13 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D332" t="s">
+        <v>444</v>
+      </c>
+      <c r="E332" t="s">
+        <v>445</v>
+      </c>
+      <c r="F332" t="s">
+        <v>789</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="B332" t="s">
-[...2 lines deleted...]
-      <c r="C332" t="s">
+      <c r="H332" t="s">
         <v>1170</v>
-      </c>
-[...13 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D333" t="s">
+        <v>444</v>
+      </c>
+      <c r="E333" t="s">
+        <v>445</v>
+      </c>
+      <c r="F333" t="s">
+        <v>368</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="B333" t="s">
-[...2 lines deleted...]
-      <c r="C333" t="s">
+      <c r="H333" t="s">
         <v>1174</v>
-      </c>
-[...13 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D334" t="s">
+        <v>444</v>
+      </c>
+      <c r="E334" t="s">
+        <v>445</v>
+      </c>
+      <c r="F334" t="s">
+        <v>286</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="B334" t="s">
-[...2 lines deleted...]
-      <c r="C334" t="s">
+      <c r="H334" t="s">
         <v>1178</v>
-      </c>
-[...13 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D335" t="s">
+        <v>444</v>
+      </c>
+      <c r="E335" t="s">
+        <v>445</v>
+      </c>
+      <c r="F335" t="s">
+        <v>286</v>
+      </c>
+      <c r="G335" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="B335" t="s">
-[...2 lines deleted...]
-      <c r="C335" t="s">
+      <c r="H335" t="s">
         <v>1182</v>
-      </c>
-[...13 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D336" t="s">
+        <v>444</v>
+      </c>
+      <c r="E336" t="s">
+        <v>445</v>
+      </c>
+      <c r="F336" t="s">
+        <v>286</v>
+      </c>
+      <c r="G336" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="B336" t="s">
-[...2 lines deleted...]
-      <c r="C336" t="s">
+      <c r="H336" t="s">
         <v>1186</v>
-      </c>
-[...13 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D337" t="s">
+        <v>444</v>
+      </c>
+      <c r="E337" t="s">
+        <v>445</v>
+      </c>
+      <c r="F337" t="s">
+        <v>286</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1189</v>
       </c>
-      <c r="B337" t="s">
-[...2 lines deleted...]
-      <c r="C337" t="s">
+      <c r="H337" t="s">
         <v>1190</v>
-      </c>
-[...13 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D338" t="s">
+        <v>444</v>
+      </c>
+      <c r="E338" t="s">
+        <v>445</v>
+      </c>
+      <c r="F338" t="s">
+        <v>574</v>
+      </c>
+      <c r="G338" s="1" t="s">
         <v>1193</v>
       </c>
-      <c r="B338" t="s">
-[...2 lines deleted...]
-      <c r="C338" t="s">
+      <c r="H338" t="s">
         <v>1194</v>
-      </c>
-[...13 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D339" t="s">
+        <v>444</v>
+      </c>
+      <c r="E339" t="s">
+        <v>445</v>
+      </c>
+      <c r="F339" t="s">
+        <v>279</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="B339" t="s">
-[...2 lines deleted...]
-      <c r="C339" t="s">
+      <c r="H339" t="s">
         <v>1198</v>
-      </c>
-[...13 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D340" t="s">
+        <v>444</v>
+      </c>
+      <c r="E340" t="s">
+        <v>445</v>
+      </c>
+      <c r="F340" t="s">
+        <v>279</v>
+      </c>
+      <c r="G340" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="B340" t="s">
-[...2 lines deleted...]
-      <c r="C340" t="s">
+      <c r="H340" t="s">
         <v>1202</v>
-      </c>
-[...13 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D341" t="s">
+        <v>444</v>
+      </c>
+      <c r="E341" t="s">
+        <v>445</v>
+      </c>
+      <c r="F341" t="s">
+        <v>279</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="B341" t="s">
-[...2 lines deleted...]
-      <c r="C341" t="s">
+      <c r="H341" t="s">
         <v>1206</v>
-      </c>
-[...13 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D342" t="s">
+        <v>444</v>
+      </c>
+      <c r="E342" t="s">
+        <v>445</v>
+      </c>
+      <c r="F342" t="s">
+        <v>279</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="B342" t="s">
-[...2 lines deleted...]
-      <c r="C342" t="s">
+      <c r="H342" t="s">
         <v>1210</v>
-      </c>
-[...13 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D343" t="s">
+        <v>444</v>
+      </c>
+      <c r="E343" t="s">
+        <v>445</v>
+      </c>
+      <c r="F343" t="s">
+        <v>279</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="B343" t="s">
-[...2 lines deleted...]
-      <c r="C343" t="s">
+      <c r="H343" t="s">
         <v>1214</v>
-      </c>
-[...13 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D344" t="s">
+        <v>444</v>
+      </c>
+      <c r="E344" t="s">
+        <v>445</v>
+      </c>
+      <c r="F344" t="s">
+        <v>290</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="B344" t="s">
-[...2 lines deleted...]
-      <c r="C344" t="s">
+      <c r="H344" t="s">
         <v>1218</v>
-      </c>
-[...13 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D345" t="s">
+        <v>444</v>
+      </c>
+      <c r="E345" t="s">
+        <v>445</v>
+      </c>
+      <c r="F345" t="s">
+        <v>290</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="B345" t="s">
-[...2 lines deleted...]
-      <c r="C345" t="s">
+      <c r="H345" t="s">
         <v>1222</v>
-      </c>
-[...13 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D346" t="s">
+        <v>444</v>
+      </c>
+      <c r="E346" t="s">
+        <v>445</v>
+      </c>
+      <c r="F346" t="s">
+        <v>290</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="B346" t="s">
-[...2 lines deleted...]
-      <c r="C346" t="s">
+      <c r="H346" t="s">
         <v>1226</v>
-      </c>
-[...13 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D347" t="s">
+        <v>444</v>
+      </c>
+      <c r="E347" t="s">
+        <v>445</v>
+      </c>
+      <c r="F347" t="s">
+        <v>290</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="B347" t="s">
-[...2 lines deleted...]
-      <c r="C347" t="s">
+      <c r="H347" t="s">
         <v>1230</v>
-      </c>
-[...13 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D348" t="s">
+        <v>444</v>
+      </c>
+      <c r="E348" t="s">
+        <v>445</v>
+      </c>
+      <c r="F348" t="s">
+        <v>290</v>
+      </c>
+      <c r="G348" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="B348" t="s">
-[...2 lines deleted...]
-      <c r="C348" t="s">
+      <c r="H348" t="s">
         <v>1234</v>
-      </c>
-[...13 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D349" t="s">
+        <v>444</v>
+      </c>
+      <c r="E349" t="s">
+        <v>445</v>
+      </c>
+      <c r="F349" t="s">
+        <v>300</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1237</v>
       </c>
-      <c r="B349" t="s">
-[...2 lines deleted...]
-      <c r="C349" t="s">
+      <c r="H349" t="s">
         <v>1238</v>
-      </c>
-[...13 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D350" t="s">
+        <v>444</v>
+      </c>
+      <c r="E350" t="s">
+        <v>445</v>
+      </c>
+      <c r="F350" t="s">
+        <v>286</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="B350" t="s">
-[...2 lines deleted...]
-      <c r="C350" t="s">
+      <c r="H350" t="s">
         <v>1242</v>
-      </c>
-[...13 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D351" t="s">
+        <v>444</v>
+      </c>
+      <c r="E351" t="s">
+        <v>445</v>
+      </c>
+      <c r="F351" t="s">
+        <v>286</v>
+      </c>
+      <c r="G351" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="B351" t="s">
-[...2 lines deleted...]
-      <c r="C351" t="s">
+      <c r="H351" t="s">
         <v>1246</v>
-      </c>
-[...13 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D352" t="s">
+        <v>444</v>
+      </c>
+      <c r="E352" t="s">
+        <v>445</v>
+      </c>
+      <c r="F352" t="s">
+        <v>286</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="B352" t="s">
-[...2 lines deleted...]
-      <c r="C352" t="s">
+      <c r="H352" t="s">
         <v>1250</v>
-      </c>
-[...13 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D353" t="s">
+        <v>444</v>
+      </c>
+      <c r="E353" t="s">
+        <v>445</v>
+      </c>
+      <c r="F353" t="s">
+        <v>789</v>
+      </c>
+      <c r="G353" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="B353" t="s">
-[...2 lines deleted...]
-      <c r="C353" t="s">
+      <c r="H353" t="s">
         <v>1254</v>
-      </c>
-[...13 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D354" t="s">
+        <v>444</v>
+      </c>
+      <c r="E354" t="s">
+        <v>445</v>
+      </c>
+      <c r="F354" t="s">
+        <v>316</v>
+      </c>
+      <c r="G354" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="B354" t="s">
-[...2 lines deleted...]
-      <c r="C354" t="s">
+      <c r="H354" t="s">
         <v>1258</v>
-      </c>
-[...13 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D355" t="s">
+        <v>444</v>
+      </c>
+      <c r="E355" t="s">
+        <v>445</v>
+      </c>
+      <c r="F355" t="s">
+        <v>316</v>
+      </c>
+      <c r="G355" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="B355" t="s">
-[...2 lines deleted...]
-      <c r="C355" t="s">
+      <c r="H355" t="s">
         <v>1262</v>
-      </c>
-[...13 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D356" t="s">
+        <v>444</v>
+      </c>
+      <c r="E356" t="s">
+        <v>445</v>
+      </c>
+      <c r="F356" t="s">
+        <v>316</v>
+      </c>
+      <c r="G356" s="1" t="s">
         <v>1265</v>
       </c>
-      <c r="B356" t="s">
-[...2 lines deleted...]
-      <c r="C356" t="s">
+      <c r="H356" t="s">
         <v>1266</v>
-      </c>
-[...13 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D357" t="s">
+        <v>444</v>
+      </c>
+      <c r="E357" t="s">
+        <v>445</v>
+      </c>
+      <c r="F357" t="s">
+        <v>316</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1269</v>
       </c>
-      <c r="B357" t="s">
-[...2 lines deleted...]
-      <c r="C357" t="s">
+      <c r="H357" t="s">
         <v>1270</v>
-      </c>
-[...13 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D358" t="s">
+        <v>444</v>
+      </c>
+      <c r="E358" t="s">
+        <v>445</v>
+      </c>
+      <c r="F358" t="s">
+        <v>316</v>
+      </c>
+      <c r="G358" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="B358" t="s">
-[...2 lines deleted...]
-      <c r="C358" t="s">
+      <c r="H358" t="s">
         <v>1274</v>
-      </c>
-[...13 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D359" t="s">
+        <v>444</v>
+      </c>
+      <c r="E359" t="s">
+        <v>445</v>
+      </c>
+      <c r="F359" t="s">
+        <v>279</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1277</v>
       </c>
-      <c r="B359" t="s">
-[...2 lines deleted...]
-      <c r="C359" t="s">
+      <c r="H359" t="s">
         <v>1278</v>
-      </c>
-[...13 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D360" t="s">
+        <v>444</v>
+      </c>
+      <c r="E360" t="s">
+        <v>445</v>
+      </c>
+      <c r="F360" t="s">
+        <v>290</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="B360" t="s">
-[...2 lines deleted...]
-      <c r="C360" t="s">
+      <c r="H360" t="s">
         <v>1282</v>
-      </c>
-[...13 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D361" t="s">
+        <v>444</v>
+      </c>
+      <c r="E361" t="s">
+        <v>445</v>
+      </c>
+      <c r="F361" t="s">
+        <v>290</v>
+      </c>
+      <c r="G361" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="B361" t="s">
-[...2 lines deleted...]
-      <c r="C361" t="s">
+      <c r="H361" t="s">
         <v>1286</v>
-      </c>
-[...13 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D362" t="s">
+        <v>444</v>
+      </c>
+      <c r="E362" t="s">
+        <v>445</v>
+      </c>
+      <c r="F362" t="s">
+        <v>286</v>
+      </c>
+      <c r="G362" s="1" t="s">
         <v>1289</v>
       </c>
-      <c r="B362" t="s">
-[...2 lines deleted...]
-      <c r="C362" t="s">
+      <c r="H362" t="s">
         <v>1290</v>
-      </c>
-[...13 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D363" t="s">
+        <v>444</v>
+      </c>
+      <c r="E363" t="s">
+        <v>445</v>
+      </c>
+      <c r="F363" t="s">
+        <v>286</v>
+      </c>
+      <c r="G363" s="1" t="s">
         <v>1293</v>
       </c>
-      <c r="B363" t="s">
-[...2 lines deleted...]
-      <c r="C363" t="s">
+      <c r="H363" t="s">
         <v>1294</v>
-      </c>
-[...13 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D364" t="s">
+        <v>444</v>
+      </c>
+      <c r="E364" t="s">
+        <v>445</v>
+      </c>
+      <c r="F364" t="s">
+        <v>640</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1297</v>
       </c>
-      <c r="B364" t="s">
-[...2 lines deleted...]
-      <c r="C364" t="s">
+      <c r="H364" t="s">
         <v>1298</v>
-      </c>
-[...13 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D365" t="s">
+        <v>444</v>
+      </c>
+      <c r="E365" t="s">
+        <v>445</v>
+      </c>
+      <c r="F365" t="s">
+        <v>279</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1301</v>
       </c>
-      <c r="B365" t="s">
-[...2 lines deleted...]
-      <c r="C365" t="s">
+      <c r="H365" t="s">
         <v>1302</v>
-      </c>
-[...13 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D366" t="s">
+        <v>444</v>
+      </c>
+      <c r="E366" t="s">
+        <v>445</v>
+      </c>
+      <c r="F366" t="s">
+        <v>368</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="B366" t="s">
-[...2 lines deleted...]
-      <c r="C366" t="s">
+      <c r="H366" t="s">
         <v>1306</v>
-      </c>
-[...13 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D367" t="s">
+        <v>444</v>
+      </c>
+      <c r="E367" t="s">
+        <v>445</v>
+      </c>
+      <c r="F367" t="s">
+        <v>316</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="H367" t="s">
         <v>1310</v>
-      </c>
-[...13 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D368" t="s">
+        <v>444</v>
+      </c>
+      <c r="E368" t="s">
+        <v>445</v>
+      </c>
+      <c r="F368" t="s">
+        <v>316</v>
+      </c>
+      <c r="G368" s="1" t="s">
         <v>1313</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="H368" t="s">
         <v>1314</v>
-      </c>
-[...13 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
         <v>1316</v>
       </c>
-      <c r="B369" t="s">
-[...2 lines deleted...]
-      <c r="C369" t="s">
+      <c r="D369" t="s">
+        <v>444</v>
+      </c>
+      <c r="E369" t="s">
+        <v>445</v>
+      </c>
+      <c r="F369" t="s">
+        <v>316</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H369" t="s">
         <v>1317</v>
-      </c>
-[...13 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D370" t="s">
+        <v>444</v>
+      </c>
+      <c r="E370" t="s">
+        <v>445</v>
+      </c>
+      <c r="F370" t="s">
+        <v>286</v>
+      </c>
+      <c r="G370" s="1" t="s">
         <v>1320</v>
       </c>
-      <c r="B370" t="s">
-[...2 lines deleted...]
-      <c r="C370" t="s">
+      <c r="H370" t="s">
         <v>1321</v>
-      </c>
-[...13 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D371" t="s">
+        <v>444</v>
+      </c>
+      <c r="E371" t="s">
+        <v>445</v>
+      </c>
+      <c r="F371" t="s">
+        <v>286</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="B371" t="s">
-[...2 lines deleted...]
-      <c r="C371" t="s">
+      <c r="H371" t="s">
         <v>1325</v>
-      </c>
-[...13 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D372" t="s">
+        <v>444</v>
+      </c>
+      <c r="E372" t="s">
+        <v>445</v>
+      </c>
+      <c r="F372" t="s">
+        <v>286</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="B372" t="s">
-[...2 lines deleted...]
-      <c r="C372" t="s">
+      <c r="H372" t="s">
         <v>1329</v>
-      </c>
-[...13 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D373" t="s">
+        <v>444</v>
+      </c>
+      <c r="E373" t="s">
+        <v>445</v>
+      </c>
+      <c r="F373" t="s">
+        <v>279</v>
+      </c>
+      <c r="G373" s="1" t="s">
         <v>1332</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="H373" t="s">
         <v>1333</v>
-      </c>
-[...13 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D374" t="s">
+        <v>444</v>
+      </c>
+      <c r="E374" t="s">
+        <v>445</v>
+      </c>
+      <c r="F374" t="s">
+        <v>316</v>
+      </c>
+      <c r="G374" s="1" t="s">
         <v>1336</v>
       </c>
-      <c r="B374" t="s">
-[...2 lines deleted...]
-      <c r="C374" t="s">
+      <c r="H374" t="s">
         <v>1337</v>
-      </c>
-[...13 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D375" t="s">
+        <v>444</v>
+      </c>
+      <c r="E375" t="s">
+        <v>445</v>
+      </c>
+      <c r="F375" t="s">
+        <v>300</v>
+      </c>
+      <c r="G375" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="B375" t="s">
-[...2 lines deleted...]
-      <c r="C375" t="s">
+      <c r="H375" t="s">
         <v>1341</v>
-      </c>
-[...13 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D376" t="s">
+        <v>444</v>
+      </c>
+      <c r="E376" t="s">
+        <v>445</v>
+      </c>
+      <c r="F376" t="s">
+        <v>789</v>
+      </c>
+      <c r="G376" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="H376" t="s">
         <v>1345</v>
-      </c>
-[...13 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D377" t="s">
+        <v>444</v>
+      </c>
+      <c r="E377" t="s">
+        <v>445</v>
+      </c>
+      <c r="F377" t="s">
+        <v>290</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1348</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="H377" t="s">
         <v>1349</v>
-      </c>
-[...13 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D378" t="s">
+        <v>444</v>
+      </c>
+      <c r="E378" t="s">
+        <v>445</v>
+      </c>
+      <c r="F378" t="s">
+        <v>290</v>
+      </c>
+      <c r="G378" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="H378" t="s">
         <v>1353</v>
-      </c>
-[...13 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D379" t="s">
+        <v>444</v>
+      </c>
+      <c r="E379" t="s">
+        <v>445</v>
+      </c>
+      <c r="F379" t="s">
+        <v>290</v>
+      </c>
+      <c r="G379" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="H379" t="s">
         <v>1357</v>
-      </c>
-[...13 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D380" t="s">
+        <v>444</v>
+      </c>
+      <c r="E380" t="s">
+        <v>445</v>
+      </c>
+      <c r="F380" t="s">
+        <v>286</v>
+      </c>
+      <c r="G380" s="1" t="s">
         <v>1360</v>
       </c>
-      <c r="B380" t="s">
-[...2 lines deleted...]
-      <c r="C380" t="s">
+      <c r="H380" t="s">
         <v>1361</v>
-      </c>
-[...13 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D381" t="s">
+        <v>444</v>
+      </c>
+      <c r="E381" t="s">
+        <v>445</v>
+      </c>
+      <c r="F381" t="s">
+        <v>286</v>
+      </c>
+      <c r="G381" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="B381" t="s">
-[...2 lines deleted...]
-      <c r="C381" t="s">
+      <c r="H381" t="s">
         <v>1365</v>
-      </c>
-[...13 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D382" t="s">
+        <v>444</v>
+      </c>
+      <c r="E382" t="s">
+        <v>445</v>
+      </c>
+      <c r="F382" t="s">
+        <v>286</v>
+      </c>
+      <c r="G382" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="B382" t="s">
-[...2 lines deleted...]
-      <c r="C382" t="s">
+      <c r="H382" t="s">
         <v>1369</v>
-      </c>
-[...13 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D383" t="s">
+        <v>444</v>
+      </c>
+      <c r="E383" t="s">
+        <v>445</v>
+      </c>
+      <c r="F383" t="s">
+        <v>640</v>
+      </c>
+      <c r="G383" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="B383" t="s">
-[...2 lines deleted...]
-      <c r="C383" t="s">
+      <c r="H383" t="s">
         <v>1373</v>
-      </c>
-[...13 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D384" t="s">
+        <v>444</v>
+      </c>
+      <c r="E384" t="s">
+        <v>445</v>
+      </c>
+      <c r="F384" t="s">
+        <v>640</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="B384" t="s">
-[...2 lines deleted...]
-      <c r="C384" t="s">
+      <c r="H384" t="s">
         <v>1377</v>
-      </c>
-[...13 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D385" t="s">
+        <v>444</v>
+      </c>
+      <c r="E385" t="s">
+        <v>445</v>
+      </c>
+      <c r="F385" t="s">
+        <v>290</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="B385" t="s">
-[...2 lines deleted...]
-      <c r="C385" t="s">
+      <c r="H385" t="s">
         <v>1381</v>
-      </c>
-[...13 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D386" t="s">
+        <v>444</v>
+      </c>
+      <c r="E386" t="s">
+        <v>445</v>
+      </c>
+      <c r="F386" t="s">
+        <v>290</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1384</v>
       </c>
-      <c r="B386" t="s">
-[...2 lines deleted...]
-      <c r="C386" t="s">
+      <c r="H386" t="s">
         <v>1385</v>
-      </c>
-[...13 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D387" t="s">
+        <v>444</v>
+      </c>
+      <c r="E387" t="s">
+        <v>445</v>
+      </c>
+      <c r="F387" t="s">
+        <v>300</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="B387" t="s">
-[...2 lines deleted...]
-      <c r="C387" t="s">
+      <c r="H387" t="s">
         <v>1389</v>
-      </c>
-[...13 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D388" t="s">
+        <v>444</v>
+      </c>
+      <c r="E388" t="s">
+        <v>445</v>
+      </c>
+      <c r="F388" t="s">
+        <v>286</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1392</v>
       </c>
-      <c r="B388" t="s">
-[...2 lines deleted...]
-      <c r="C388" t="s">
+      <c r="H388" t="s">
         <v>1393</v>
-      </c>
-[...13 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D389" t="s">
+        <v>444</v>
+      </c>
+      <c r="E389" t="s">
+        <v>445</v>
+      </c>
+      <c r="F389" t="s">
+        <v>279</v>
+      </c>
+      <c r="G389" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="B389" t="s">
-[...2 lines deleted...]
-      <c r="C389" t="s">
+      <c r="H389" t="s">
         <v>1397</v>
-      </c>
-[...13 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D390" t="s">
+        <v>444</v>
+      </c>
+      <c r="E390" t="s">
+        <v>445</v>
+      </c>
+      <c r="F390" t="s">
+        <v>640</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="H390" t="s">
         <v>1401</v>
-      </c>
-[...13 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D391" t="s">
+        <v>444</v>
+      </c>
+      <c r="E391" t="s">
+        <v>445</v>
+      </c>
+      <c r="F391" t="s">
+        <v>368</v>
+      </c>
+      <c r="G391" s="1" t="s">
         <v>1404</v>
       </c>
-      <c r="B391" t="s">
-[...2 lines deleted...]
-      <c r="C391" t="s">
+      <c r="H391" t="s">
         <v>1405</v>
-      </c>
-[...13 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D392" t="s">
+        <v>444</v>
+      </c>
+      <c r="E392" t="s">
+        <v>445</v>
+      </c>
+      <c r="F392" t="s">
+        <v>368</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="B392" t="s">
-[...2 lines deleted...]
-      <c r="C392" t="s">
+      <c r="H392" t="s">
         <v>1409</v>
-      </c>
-[...13 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D393" t="s">
+        <v>444</v>
+      </c>
+      <c r="E393" t="s">
+        <v>445</v>
+      </c>
+      <c r="F393" t="s">
+        <v>290</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="B393" t="s">
-[...2 lines deleted...]
-      <c r="C393" t="s">
+      <c r="H393" t="s">
         <v>1413</v>
-      </c>
-[...13 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D394" t="s">
+        <v>444</v>
+      </c>
+      <c r="E394" t="s">
+        <v>445</v>
+      </c>
+      <c r="F394" t="s">
+        <v>290</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="B394" t="s">
-[...2 lines deleted...]
-      <c r="C394" t="s">
+      <c r="H394" t="s">
         <v>1417</v>
-      </c>
-[...13 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
         <v>1419</v>
       </c>
-      <c r="B395" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D395" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E395" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F395" t="s">
-        <v>523</v>
+        <v>368</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H395" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
         <v>1422</v>
       </c>
-      <c r="B396" t="s">
-[...2 lines deleted...]
-      <c r="C396" t="s">
+      <c r="D396" t="s">
+        <v>444</v>
+      </c>
+      <c r="E396" t="s">
+        <v>445</v>
+      </c>
+      <c r="F396" t="s">
+        <v>525</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H396" t="s">
         <v>1423</v>
-      </c>
-[...13 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D397" t="s">
+        <v>444</v>
+      </c>
+      <c r="E397" t="s">
+        <v>445</v>
+      </c>
+      <c r="F397" t="s">
+        <v>368</v>
+      </c>
+      <c r="G397" s="1" t="s">
         <v>1426</v>
       </c>
-      <c r="B397" t="s">
-[...2 lines deleted...]
-      <c r="C397" t="s">
+      <c r="H397" t="s">
         <v>1427</v>
-      </c>
-[...13 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D398" t="s">
+        <v>444</v>
+      </c>
+      <c r="E398" t="s">
+        <v>445</v>
+      </c>
+      <c r="F398" t="s">
+        <v>368</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1430</v>
       </c>
-      <c r="B398" t="s">
-[...2 lines deleted...]
-      <c r="C398" t="s">
+      <c r="H398" t="s">
         <v>1431</v>
-      </c>
-[...13 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D399" t="s">
+        <v>444</v>
+      </c>
+      <c r="E399" t="s">
+        <v>445</v>
+      </c>
+      <c r="F399" t="s">
+        <v>290</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="B399" t="s">
-[...2 lines deleted...]
-      <c r="C399" t="s">
+      <c r="H399" t="s">
         <v>1435</v>
-      </c>
-[...13 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D400" t="s">
+        <v>444</v>
+      </c>
+      <c r="E400" t="s">
+        <v>445</v>
+      </c>
+      <c r="F400" t="s">
+        <v>290</v>
+      </c>
+      <c r="G400" s="1" t="s">
         <v>1438</v>
       </c>
-      <c r="B400" t="s">
-[...2 lines deleted...]
-      <c r="C400" t="s">
+      <c r="H400" t="s">
         <v>1439</v>
-      </c>
-[...13 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D401" t="s">
+        <v>444</v>
+      </c>
+      <c r="E401" t="s">
+        <v>445</v>
+      </c>
+      <c r="F401" t="s">
+        <v>286</v>
+      </c>
+      <c r="G401" s="1" t="s">
         <v>1442</v>
       </c>
-      <c r="B401" t="s">
-[...2 lines deleted...]
-      <c r="C401" t="s">
+      <c r="H401" t="s">
         <v>1443</v>
-      </c>
-[...13 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D402" t="s">
+        <v>444</v>
+      </c>
+      <c r="E402" t="s">
+        <v>445</v>
+      </c>
+      <c r="F402" t="s">
+        <v>279</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="H402" t="s">
         <v>1447</v>
-      </c>
-[...13 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D403" t="s">
+        <v>444</v>
+      </c>
+      <c r="E403" t="s">
+        <v>445</v>
+      </c>
+      <c r="F403" t="s">
+        <v>279</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="H403" t="s">
         <v>1451</v>
-      </c>
-[...13 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D404" t="s">
+        <v>444</v>
+      </c>
+      <c r="E404" t="s">
+        <v>445</v>
+      </c>
+      <c r="F404" t="s">
+        <v>574</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="B404" t="s">
-[...2 lines deleted...]
-      <c r="C404" t="s">
+      <c r="H404" t="s">
         <v>1455</v>
-      </c>
-[...13 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D405" t="s">
+        <v>444</v>
+      </c>
+      <c r="E405" t="s">
+        <v>445</v>
+      </c>
+      <c r="F405" t="s">
+        <v>574</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1458</v>
       </c>
-      <c r="B405" t="s">
-[...2 lines deleted...]
-      <c r="C405" t="s">
+      <c r="H405" t="s">
         <v>1459</v>
-      </c>
-[...13 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>9</v>
+        <v>1460</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D406" t="s">
+        <v>444</v>
+      </c>
+      <c r="E406" t="s">
+        <v>445</v>
+      </c>
+      <c r="F406" t="s">
+        <v>574</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1462</v>
       </c>
-      <c r="D406" t="s">
-[...8 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>9</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D407" t="s">
+        <v>444</v>
+      </c>
+      <c r="E407" t="s">
+        <v>445</v>
+      </c>
+      <c r="F407" t="s">
+        <v>574</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="B407" t="s">
-[...2 lines deleted...]
-      <c r="C407" t="s">
+      <c r="H407" t="s">
         <v>1466</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D408" t="s">
+        <v>444</v>
+      </c>
+      <c r="E408" t="s">
+        <v>445</v>
+      </c>
+      <c r="F408" t="s">
+        <v>574</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B408" t="s">
-[...2 lines deleted...]
-      <c r="C408" t="s">
+      <c r="H408" t="s">
         <v>1470</v>
-      </c>
-[...13 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D409" t="s">
+        <v>444</v>
+      </c>
+      <c r="E409" t="s">
+        <v>445</v>
+      </c>
+      <c r="F409" t="s">
+        <v>286</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1473</v>
       </c>
-      <c r="B409" t="s">
-[...2 lines deleted...]
-      <c r="C409" t="s">
+      <c r="H409" t="s">
         <v>1474</v>
-      </c>
-[...13 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D410" t="s">
+        <v>444</v>
+      </c>
+      <c r="E410" t="s">
+        <v>445</v>
+      </c>
+      <c r="F410" t="s">
+        <v>286</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="B410" t="s">
-[...2 lines deleted...]
-      <c r="C410" t="s">
+      <c r="H410" t="s">
         <v>1478</v>
-      </c>
-[...13 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D411" t="s">
+        <v>444</v>
+      </c>
+      <c r="E411" t="s">
+        <v>445</v>
+      </c>
+      <c r="F411" t="s">
+        <v>286</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1481</v>
       </c>
-      <c r="B411" t="s">
-[...2 lines deleted...]
-      <c r="C411" t="s">
+      <c r="H411" t="s">
         <v>1482</v>
-      </c>
-[...13 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D412" t="s">
+        <v>444</v>
+      </c>
+      <c r="E412" t="s">
+        <v>445</v>
+      </c>
+      <c r="F412" t="s">
+        <v>286</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="H412" t="s">
         <v>1486</v>
-      </c>
-[...13 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D413" t="s">
+        <v>444</v>
+      </c>
+      <c r="E413" t="s">
+        <v>445</v>
+      </c>
+      <c r="F413" t="s">
+        <v>286</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="B413" t="s">
-[...2 lines deleted...]
-      <c r="C413" t="s">
+      <c r="H413" t="s">
         <v>1490</v>
-      </c>
-[...13 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D414" t="s">
+        <v>444</v>
+      </c>
+      <c r="E414" t="s">
+        <v>445</v>
+      </c>
+      <c r="F414" t="s">
+        <v>300</v>
+      </c>
+      <c r="G414" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="B414" t="s">
-[...2 lines deleted...]
-      <c r="C414" t="s">
+      <c r="H414" t="s">
         <v>1494</v>
-      </c>
-[...13 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D415" t="s">
+        <v>444</v>
+      </c>
+      <c r="E415" t="s">
+        <v>445</v>
+      </c>
+      <c r="F415" t="s">
+        <v>279</v>
+      </c>
+      <c r="G415" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="H415" t="s">
         <v>1498</v>
-      </c>
-[...13 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D416" t="s">
+        <v>444</v>
+      </c>
+      <c r="E416" t="s">
+        <v>445</v>
+      </c>
+      <c r="F416" t="s">
+        <v>290</v>
+      </c>
+      <c r="G416" s="1" t="s">
         <v>1501</v>
       </c>
-      <c r="B416" t="s">
-[...2 lines deleted...]
-      <c r="C416" t="s">
+      <c r="H416" t="s">
         <v>1502</v>
-      </c>
-[...13 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D417" t="s">
+        <v>444</v>
+      </c>
+      <c r="E417" t="s">
+        <v>445</v>
+      </c>
+      <c r="F417" t="s">
+        <v>368</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1505</v>
       </c>
-      <c r="B417" t="s">
-[...2 lines deleted...]
-      <c r="C417" t="s">
+      <c r="H417" t="s">
         <v>1506</v>
-      </c>
-[...13 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D418" t="s">
+        <v>444</v>
+      </c>
+      <c r="E418" t="s">
+        <v>445</v>
+      </c>
+      <c r="F418" t="s">
+        <v>789</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1509</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="H418" t="s">
         <v>1510</v>
-      </c>
-[...13 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D419" t="s">
+        <v>444</v>
+      </c>
+      <c r="E419" t="s">
+        <v>445</v>
+      </c>
+      <c r="F419" t="s">
+        <v>789</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1513</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="H419" t="s">
         <v>1514</v>
-      </c>
-[...13 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D420" t="s">
+        <v>444</v>
+      </c>
+      <c r="E420" t="s">
+        <v>445</v>
+      </c>
+      <c r="F420" t="s">
+        <v>574</v>
+      </c>
+      <c r="G420" s="1" t="s">
         <v>1517</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420" t="s">
+      <c r="H420" t="s">
         <v>1518</v>
-      </c>
-[...13 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
         <v>1520</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="D421" t="s">
+        <v>444</v>
+      </c>
+      <c r="E421" t="s">
+        <v>445</v>
+      </c>
+      <c r="F421" t="s">
+        <v>316</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H421" t="s">
         <v>1521</v>
-      </c>
-[...13 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D422" t="s">
+        <v>444</v>
+      </c>
+      <c r="E422" t="s">
+        <v>445</v>
+      </c>
+      <c r="F422" t="s">
+        <v>574</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1524</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="H422" t="s">
         <v>1525</v>
-      </c>
-[...13 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D423" t="s">
+        <v>444</v>
+      </c>
+      <c r="E423" t="s">
+        <v>445</v>
+      </c>
+      <c r="F423" t="s">
+        <v>290</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="H423" t="s">
         <v>1529</v>
-      </c>
-[...13 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D424" t="s">
+        <v>444</v>
+      </c>
+      <c r="E424" t="s">
+        <v>445</v>
+      </c>
+      <c r="F424" t="s">
+        <v>286</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1532</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="H424" t="s">
         <v>1533</v>
-      </c>
-[...13 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D425" t="s">
+        <v>444</v>
+      </c>
+      <c r="E425" t="s">
+        <v>445</v>
+      </c>
+      <c r="F425" t="s">
+        <v>286</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="H425" t="s">
         <v>1537</v>
-      </c>
-[...13 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D426" t="s">
+        <v>444</v>
+      </c>
+      <c r="E426" t="s">
+        <v>445</v>
+      </c>
+      <c r="F426" t="s">
+        <v>286</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="H426" t="s">
         <v>1541</v>
-      </c>
-[...13 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D427" t="s">
+        <v>444</v>
+      </c>
+      <c r="E427" t="s">
+        <v>445</v>
+      </c>
+      <c r="F427" t="s">
+        <v>286</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1544</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="H427" t="s">
         <v>1545</v>
-      </c>
-[...13 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D428" t="s">
+        <v>444</v>
+      </c>
+      <c r="E428" t="s">
+        <v>445</v>
+      </c>
+      <c r="F428" t="s">
+        <v>316</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="B428" t="s">
-[...2 lines deleted...]
-      <c r="C428" t="s">
+      <c r="H428" t="s">
         <v>1549</v>
-      </c>
-[...13 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D429" t="s">
+        <v>444</v>
+      </c>
+      <c r="E429" t="s">
+        <v>445</v>
+      </c>
+      <c r="F429" t="s">
+        <v>316</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="H429" t="s">
         <v>1553</v>
-      </c>
-[...13 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D430" t="s">
+        <v>444</v>
+      </c>
+      <c r="E430" t="s">
+        <v>445</v>
+      </c>
+      <c r="F430" t="s">
+        <v>316</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="H430" t="s">
         <v>1557</v>
-      </c>
-[...13 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D431" t="s">
+        <v>444</v>
+      </c>
+      <c r="E431" t="s">
+        <v>445</v>
+      </c>
+      <c r="F431" t="s">
+        <v>316</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="H431" t="s">
         <v>1561</v>
-      </c>
-[...13 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D432" t="s">
+        <v>444</v>
+      </c>
+      <c r="E432" t="s">
+        <v>445</v>
+      </c>
+      <c r="F432" t="s">
+        <v>286</v>
+      </c>
+      <c r="G432" s="1" t="s">
         <v>1564</v>
       </c>
-      <c r="B432" t="s">
-[...2 lines deleted...]
-      <c r="C432" t="s">
+      <c r="H432" t="s">
         <v>1565</v>
-      </c>
-[...13 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D433" t="s">
+        <v>444</v>
+      </c>
+      <c r="E433" t="s">
+        <v>445</v>
+      </c>
+      <c r="F433" t="s">
+        <v>286</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="B433" t="s">
-[...2 lines deleted...]
-      <c r="C433" t="s">
+      <c r="H433" t="s">
         <v>1569</v>
-      </c>
-[...13 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D434" t="s">
+        <v>444</v>
+      </c>
+      <c r="E434" t="s">
+        <v>445</v>
+      </c>
+      <c r="F434" t="s">
+        <v>286</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>1572</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="H434" t="s">
         <v>1573</v>
-      </c>
-[...13 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D435" t="s">
+        <v>444</v>
+      </c>
+      <c r="E435" t="s">
+        <v>445</v>
+      </c>
+      <c r="F435" t="s">
+        <v>368</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="H435" t="s">
         <v>1577</v>
-      </c>
-[...13 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D436" t="s">
+        <v>444</v>
+      </c>
+      <c r="E436" t="s">
+        <v>445</v>
+      </c>
+      <c r="F436" t="s">
+        <v>368</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="H436" t="s">
         <v>1581</v>
-      </c>
-[...13 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D437" t="s">
+        <v>444</v>
+      </c>
+      <c r="E437" t="s">
+        <v>445</v>
+      </c>
+      <c r="F437" t="s">
+        <v>279</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>1584</v>
       </c>
-      <c r="B437" t="s">
-[...2 lines deleted...]
-      <c r="C437" t="s">
+      <c r="H437" t="s">
         <v>1585</v>
-      </c>
-[...13 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D438" t="s">
+        <v>444</v>
+      </c>
+      <c r="E438" t="s">
+        <v>445</v>
+      </c>
+      <c r="F438" t="s">
+        <v>279</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>1588</v>
       </c>
-      <c r="B438" t="s">
-[...2 lines deleted...]
-      <c r="C438" t="s">
+      <c r="H438" t="s">
         <v>1589</v>
-      </c>
-[...13 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D439" t="s">
+        <v>444</v>
+      </c>
+      <c r="E439" t="s">
+        <v>445</v>
+      </c>
+      <c r="F439" t="s">
+        <v>279</v>
+      </c>
+      <c r="G439" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="H439" t="s">
         <v>1593</v>
-      </c>
-[...13 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D440" t="s">
+        <v>444</v>
+      </c>
+      <c r="E440" t="s">
+        <v>445</v>
+      </c>
+      <c r="F440" t="s">
+        <v>279</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>1596</v>
       </c>
-      <c r="B440" t="s">
-[...2 lines deleted...]
-      <c r="C440" t="s">
+      <c r="H440" t="s">
         <v>1597</v>
-      </c>
-[...13 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D441" t="s">
+        <v>444</v>
+      </c>
+      <c r="E441" t="s">
+        <v>445</v>
+      </c>
+      <c r="F441" t="s">
+        <v>286</v>
+      </c>
+      <c r="G441" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="B441" t="s">
-[...2 lines deleted...]
-      <c r="C441" t="s">
+      <c r="H441" t="s">
         <v>1601</v>
-      </c>
-[...13 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D442" t="s">
+        <v>444</v>
+      </c>
+      <c r="E442" t="s">
+        <v>445</v>
+      </c>
+      <c r="F442" t="s">
+        <v>286</v>
+      </c>
+      <c r="G442" s="1" t="s">
         <v>1604</v>
       </c>
-      <c r="B442" t="s">
-[...2 lines deleted...]
-      <c r="C442" t="s">
+      <c r="H442" t="s">
         <v>1605</v>
-      </c>
-[...13 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D443" t="s">
+        <v>444</v>
+      </c>
+      <c r="E443" t="s">
+        <v>445</v>
+      </c>
+      <c r="F443" t="s">
+        <v>279</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1608</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="H443" t="s">
         <v>1609</v>
-      </c>
-[...13 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D444" t="s">
+        <v>444</v>
+      </c>
+      <c r="E444" t="s">
+        <v>445</v>
+      </c>
+      <c r="F444" t="s">
+        <v>290</v>
+      </c>
+      <c r="G444" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="B444" t="s">
-[...2 lines deleted...]
-      <c r="C444" t="s">
+      <c r="H444" t="s">
         <v>1613</v>
-      </c>
-[...13 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D445" t="s">
+        <v>444</v>
+      </c>
+      <c r="E445" t="s">
+        <v>445</v>
+      </c>
+      <c r="F445" t="s">
+        <v>290</v>
+      </c>
+      <c r="G445" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="B445" t="s">
-[...2 lines deleted...]
-      <c r="C445" t="s">
+      <c r="H445" t="s">
         <v>1617</v>
-      </c>
-[...13 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D446" t="s">
+        <v>444</v>
+      </c>
+      <c r="E446" t="s">
+        <v>445</v>
+      </c>
+      <c r="F446" t="s">
+        <v>290</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1620</v>
       </c>
-      <c r="B446" t="s">
-[...2 lines deleted...]
-      <c r="C446" t="s">
+      <c r="H446" t="s">
         <v>1621</v>
-      </c>
-[...13 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D447" t="s">
+        <v>444</v>
+      </c>
+      <c r="E447" t="s">
+        <v>445</v>
+      </c>
+      <c r="F447" t="s">
+        <v>290</v>
+      </c>
+      <c r="G447" s="1" t="s">
         <v>1624</v>
       </c>
-      <c r="B447" t="s">
-[...2 lines deleted...]
-      <c r="C447" t="s">
+      <c r="H447" t="s">
         <v>1625</v>
-      </c>
-[...13 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D448" t="s">
+        <v>444</v>
+      </c>
+      <c r="E448" t="s">
+        <v>445</v>
+      </c>
+      <c r="F448" t="s">
+        <v>368</v>
+      </c>
+      <c r="G448" s="1" t="s">
         <v>1628</v>
       </c>
-      <c r="B448" t="s">
-[...2 lines deleted...]
-      <c r="C448" t="s">
+      <c r="H448" t="s">
         <v>1629</v>
-      </c>
-[...13 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D449" t="s">
+        <v>444</v>
+      </c>
+      <c r="E449" t="s">
+        <v>445</v>
+      </c>
+      <c r="F449" t="s">
+        <v>368</v>
+      </c>
+      <c r="G449" s="1" t="s">
         <v>1632</v>
       </c>
-      <c r="B449" t="s">
-[...2 lines deleted...]
-      <c r="C449" t="s">
+      <c r="H449" t="s">
         <v>1633</v>
-      </c>
-[...13 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D450" t="s">
+        <v>444</v>
+      </c>
+      <c r="E450" t="s">
+        <v>445</v>
+      </c>
+      <c r="F450" t="s">
+        <v>368</v>
+      </c>
+      <c r="G450" s="1" t="s">
         <v>1636</v>
       </c>
-      <c r="B450" t="s">
-[...2 lines deleted...]
-      <c r="C450" t="s">
+      <c r="H450" t="s">
         <v>1637</v>
-      </c>
-[...13 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D451" t="s">
+        <v>444</v>
+      </c>
+      <c r="E451" t="s">
+        <v>445</v>
+      </c>
+      <c r="F451" t="s">
+        <v>368</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1640</v>
       </c>
-      <c r="B451" t="s">
-[...2 lines deleted...]
-      <c r="C451" t="s">
+      <c r="H451" t="s">
         <v>1641</v>
-      </c>
-[...13 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D452" t="s">
+        <v>444</v>
+      </c>
+      <c r="E452" t="s">
+        <v>445</v>
+      </c>
+      <c r="F452" t="s">
+        <v>368</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="H452" t="s">
         <v>1645</v>
-      </c>
-[...13 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D453" t="s">
+        <v>444</v>
+      </c>
+      <c r="E453" t="s">
+        <v>445</v>
+      </c>
+      <c r="F453" t="s">
+        <v>300</v>
+      </c>
+      <c r="G453" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B453" t="s">
-[...2 lines deleted...]
-      <c r="C453" t="s">
+      <c r="H453" t="s">
         <v>1649</v>
-      </c>
-[...13 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D454" t="s">
+        <v>444</v>
+      </c>
+      <c r="E454" t="s">
+        <v>445</v>
+      </c>
+      <c r="F454" t="s">
+        <v>300</v>
+      </c>
+      <c r="G454" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="B454" t="s">
-[...2 lines deleted...]
-      <c r="C454" t="s">
+      <c r="H454" t="s">
         <v>1653</v>
-      </c>
-[...13 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D455" t="s">
+        <v>444</v>
+      </c>
+      <c r="E455" t="s">
+        <v>445</v>
+      </c>
+      <c r="F455" t="s">
+        <v>300</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="B455" t="s">
-[...2 lines deleted...]
-      <c r="C455" t="s">
+      <c r="H455" t="s">
         <v>1657</v>
-      </c>
-[...13 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D456" t="s">
+        <v>444</v>
+      </c>
+      <c r="E456" t="s">
+        <v>445</v>
+      </c>
+      <c r="F456" t="s">
+        <v>290</v>
+      </c>
+      <c r="G456" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B456" t="s">
-[...2 lines deleted...]
-      <c r="C456" t="s">
+      <c r="H456" t="s">
         <v>1661</v>
-      </c>
-[...13 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D457" t="s">
+        <v>444</v>
+      </c>
+      <c r="E457" t="s">
+        <v>445</v>
+      </c>
+      <c r="F457" t="s">
+        <v>290</v>
+      </c>
+      <c r="G457" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="B457" t="s">
-[...2 lines deleted...]
-      <c r="C457" t="s">
+      <c r="H457" t="s">
         <v>1665</v>
-      </c>
-[...13 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D458" t="s">
+        <v>444</v>
+      </c>
+      <c r="E458" t="s">
+        <v>445</v>
+      </c>
+      <c r="F458" t="s">
+        <v>290</v>
+      </c>
+      <c r="G458" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="B458" t="s">
-[...2 lines deleted...]
-      <c r="C458" t="s">
+      <c r="H458" t="s">
         <v>1669</v>
-      </c>
-[...13 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D459" t="s">
+        <v>444</v>
+      </c>
+      <c r="E459" t="s">
+        <v>445</v>
+      </c>
+      <c r="F459" t="s">
+        <v>286</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B459" t="s">
-[...2 lines deleted...]
-      <c r="C459" t="s">
+      <c r="H459" t="s">
         <v>1673</v>
-      </c>
-[...13 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D460" t="s">
+        <v>444</v>
+      </c>
+      <c r="E460" t="s">
+        <v>445</v>
+      </c>
+      <c r="F460" t="s">
+        <v>286</v>
+      </c>
+      <c r="G460" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B460" t="s">
-[...2 lines deleted...]
-      <c r="C460" t="s">
+      <c r="H460" t="s">
         <v>1677</v>
-      </c>
-[...13 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D461" t="s">
+        <v>444</v>
+      </c>
+      <c r="E461" t="s">
+        <v>445</v>
+      </c>
+      <c r="F461" t="s">
+        <v>290</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B461" t="s">
-[...2 lines deleted...]
-      <c r="C461" t="s">
+      <c r="H461" t="s">
         <v>1681</v>
-      </c>
-[...10 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D462" t="s">
+        <v>444</v>
+      </c>
+      <c r="E462" t="s">
+        <v>445</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="B462" t="s">
-[...2 lines deleted...]
-      <c r="C462" t="s">
+      <c r="H462" t="s">
         <v>1685</v>
-      </c>
-[...13 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D463" t="s">
+        <v>444</v>
+      </c>
+      <c r="E463" t="s">
+        <v>445</v>
+      </c>
+      <c r="F463" t="s">
+        <v>290</v>
+      </c>
+      <c r="G463" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B463" t="s">
-[...2 lines deleted...]
-      <c r="C463" t="s">
+      <c r="H463" t="s">
         <v>1689</v>
-      </c>
-[...13 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D464" t="s">
+        <v>444</v>
+      </c>
+      <c r="E464" t="s">
+        <v>445</v>
+      </c>
+      <c r="F464" t="s">
+        <v>286</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="B464" t="s">
-[...2 lines deleted...]
-      <c r="C464" t="s">
+      <c r="H464" t="s">
         <v>1693</v>
-      </c>
-[...13 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D465" t="s">
+        <v>444</v>
+      </c>
+      <c r="E465" t="s">
+        <v>445</v>
+      </c>
+      <c r="F465" t="s">
+        <v>286</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="B465" t="s">
-[...2 lines deleted...]
-      <c r="C465" t="s">
+      <c r="H465" t="s">
         <v>1697</v>
-      </c>
-[...13 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D466" t="s">
+        <v>444</v>
+      </c>
+      <c r="E466" t="s">
+        <v>445</v>
+      </c>
+      <c r="F466" t="s">
+        <v>640</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="B466" t="s">
-[...2 lines deleted...]
-      <c r="C466" t="s">
+      <c r="H466" t="s">
         <v>1701</v>
-      </c>
-[...13 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D467" t="s">
+        <v>444</v>
+      </c>
+      <c r="E467" t="s">
+        <v>445</v>
+      </c>
+      <c r="F467" t="s">
+        <v>290</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1704</v>
       </c>
-      <c r="B467" t="s">
-[...2 lines deleted...]
-      <c r="C467" t="s">
+      <c r="H467" t="s">
         <v>1705</v>
-      </c>
-[...13 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D468" t="s">
+        <v>444</v>
+      </c>
+      <c r="E468" t="s">
+        <v>445</v>
+      </c>
+      <c r="F468" t="s">
+        <v>290</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="B468" t="s">
-[...2 lines deleted...]
-      <c r="C468" t="s">
+      <c r="H468" t="s">
         <v>1709</v>
-      </c>
-[...13 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D469" t="s">
+        <v>444</v>
+      </c>
+      <c r="E469" t="s">
+        <v>445</v>
+      </c>
+      <c r="F469" t="s">
+        <v>789</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1712</v>
       </c>
-      <c r="B469" t="s">
-[...2 lines deleted...]
-      <c r="C469" t="s">
+      <c r="H469" t="s">
         <v>1713</v>
-      </c>
-[...13 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D470" t="s">
+        <v>444</v>
+      </c>
+      <c r="E470" t="s">
+        <v>445</v>
+      </c>
+      <c r="F470" t="s">
+        <v>789</v>
+      </c>
+      <c r="G470" s="1" t="s">
         <v>1716</v>
       </c>
-      <c r="B470" t="s">
-[...2 lines deleted...]
-      <c r="C470" t="s">
+      <c r="H470" t="s">
         <v>1717</v>
-      </c>
-[...13 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D471" t="s">
+        <v>444</v>
+      </c>
+      <c r="E471" t="s">
+        <v>445</v>
+      </c>
+      <c r="F471" t="s">
+        <v>368</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1720</v>
       </c>
-      <c r="B471" t="s">
-[...2 lines deleted...]
-      <c r="C471" t="s">
+      <c r="H471" t="s">
         <v>1721</v>
-      </c>
-[...13 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D472" t="s">
+        <v>444</v>
+      </c>
+      <c r="E472" t="s">
+        <v>445</v>
+      </c>
+      <c r="F472" t="s">
+        <v>368</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1724</v>
       </c>
-      <c r="B472" t="s">
-[...2 lines deleted...]
-      <c r="C472" t="s">
+      <c r="H472" t="s">
         <v>1725</v>
-      </c>
-[...13 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D473" t="s">
+        <v>444</v>
+      </c>
+      <c r="E473" t="s">
+        <v>445</v>
+      </c>
+      <c r="F473" t="s">
+        <v>368</v>
+      </c>
+      <c r="G473" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="B473" t="s">
-[...2 lines deleted...]
-      <c r="C473" t="s">
+      <c r="H473" t="s">
         <v>1729</v>
-      </c>
-[...13 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D474" t="s">
+        <v>444</v>
+      </c>
+      <c r="E474" t="s">
+        <v>445</v>
+      </c>
+      <c r="F474" t="s">
+        <v>368</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="B474" t="s">
-[...2 lines deleted...]
-      <c r="C474" t="s">
+      <c r="H474" t="s">
         <v>1733</v>
-      </c>
-[...13 lines deleted...]
-        <v>1735</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D475" t="s">
+        <v>444</v>
+      </c>
+      <c r="E475" t="s">
+        <v>445</v>
+      </c>
+      <c r="F475" t="s">
+        <v>368</v>
+      </c>
+      <c r="G475" s="1" t="s">
         <v>1736</v>
       </c>
-      <c r="B475" t="s">
-[...2 lines deleted...]
-      <c r="C475" t="s">
+      <c r="H475" t="s">
         <v>1737</v>
-      </c>
-[...13 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D476" t="s">
+        <v>444</v>
+      </c>
+      <c r="E476" t="s">
+        <v>445</v>
+      </c>
+      <c r="F476" t="s">
+        <v>316</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1740</v>
       </c>
-      <c r="B476" t="s">
-[...2 lines deleted...]
-      <c r="C476" t="s">
+      <c r="H476" t="s">
         <v>1741</v>
-      </c>
-[...13 lines deleted...]
-        <v>1743</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D477" t="s">
+        <v>444</v>
+      </c>
+      <c r="E477" t="s">
+        <v>445</v>
+      </c>
+      <c r="F477" t="s">
+        <v>316</v>
+      </c>
+      <c r="G477" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="B477" t="s">
-[...2 lines deleted...]
-      <c r="C477" t="s">
+      <c r="H477" t="s">
         <v>1745</v>
-      </c>
-[...13 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D478" t="s">
+        <v>444</v>
+      </c>
+      <c r="E478" t="s">
+        <v>445</v>
+      </c>
+      <c r="F478" t="s">
+        <v>290</v>
+      </c>
+      <c r="G478" s="1" t="s">
         <v>1748</v>
       </c>
-      <c r="B478" t="s">
-[...2 lines deleted...]
-      <c r="C478" t="s">
+      <c r="H478" t="s">
         <v>1749</v>
-      </c>
-[...13 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D479" t="s">
+        <v>444</v>
+      </c>
+      <c r="E479" t="s">
+        <v>445</v>
+      </c>
+      <c r="F479" t="s">
+        <v>279</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1752</v>
       </c>
-      <c r="B479" t="s">
-[...2 lines deleted...]
-      <c r="C479" t="s">
+      <c r="H479" t="s">
         <v>1753</v>
-      </c>
-[...13 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
         <v>1755</v>
       </c>
-      <c r="B480" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D480" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E480" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F480" t="s">
-        <v>314</v>
+        <v>279</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H480" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
         <v>1758</v>
       </c>
-      <c r="B481" t="s">
-[...2 lines deleted...]
-      <c r="C481" t="s">
+      <c r="D481" t="s">
+        <v>444</v>
+      </c>
+      <c r="E481" t="s">
+        <v>445</v>
+      </c>
+      <c r="F481" t="s">
+        <v>316</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H481" t="s">
         <v>1759</v>
-      </c>
-[...13 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D482" t="s">
+        <v>444</v>
+      </c>
+      <c r="E482" t="s">
+        <v>445</v>
+      </c>
+      <c r="F482" t="s">
+        <v>279</v>
+      </c>
+      <c r="G482" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="B482" t="s">
-[...2 lines deleted...]
-      <c r="C482" t="s">
+      <c r="H482" t="s">
         <v>1763</v>
-      </c>
-[...13 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D483" t="s">
+        <v>444</v>
+      </c>
+      <c r="E483" t="s">
+        <v>445</v>
+      </c>
+      <c r="F483" t="s">
+        <v>286</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="B483" t="s">
-[...2 lines deleted...]
-      <c r="C483" t="s">
+      <c r="H483" t="s">
         <v>1767</v>
-      </c>
-[...13 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D484" t="s">
+        <v>444</v>
+      </c>
+      <c r="E484" t="s">
+        <v>445</v>
+      </c>
+      <c r="F484" t="s">
+        <v>789</v>
+      </c>
+      <c r="G484" s="1" t="s">
         <v>1770</v>
       </c>
-      <c r="B484" t="s">
-[...2 lines deleted...]
-      <c r="C484" t="s">
+      <c r="H484" t="s">
         <v>1771</v>
-      </c>
-[...13 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D485" t="s">
+        <v>444</v>
+      </c>
+      <c r="E485" t="s">
+        <v>445</v>
+      </c>
+      <c r="F485" t="s">
+        <v>574</v>
+      </c>
+      <c r="G485" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="B485" t="s">
-[...2 lines deleted...]
-      <c r="C485" t="s">
+      <c r="H485" t="s">
         <v>1775</v>
-      </c>
-[...13 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D486" t="s">
+        <v>444</v>
+      </c>
+      <c r="E486" t="s">
+        <v>445</v>
+      </c>
+      <c r="F486" t="s">
+        <v>368</v>
+      </c>
+      <c r="G486" s="1" t="s">
         <v>1778</v>
       </c>
-      <c r="B486" t="s">
-[...2 lines deleted...]
-      <c r="C486" t="s">
+      <c r="H486" t="s">
         <v>1779</v>
-      </c>
-[...13 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D487" t="s">
+        <v>444</v>
+      </c>
+      <c r="E487" t="s">
+        <v>445</v>
+      </c>
+      <c r="F487" t="s">
+        <v>279</v>
+      </c>
+      <c r="G487" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="B487" t="s">
-[...2 lines deleted...]
-      <c r="C487" t="s">
+      <c r="H487" t="s">
         <v>1783</v>
-      </c>
-[...13 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D488" t="s">
+        <v>444</v>
+      </c>
+      <c r="E488" t="s">
+        <v>445</v>
+      </c>
+      <c r="F488" t="s">
+        <v>279</v>
+      </c>
+      <c r="G488" s="1" t="s">
         <v>1786</v>
       </c>
-      <c r="B488" t="s">
-[...2 lines deleted...]
-      <c r="C488" t="s">
+      <c r="H488" t="s">
         <v>1787</v>
-      </c>
-[...13 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D489" t="s">
+        <v>444</v>
+      </c>
+      <c r="E489" t="s">
+        <v>445</v>
+      </c>
+      <c r="F489" t="s">
+        <v>279</v>
+      </c>
+      <c r="G489" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="B489" t="s">
-[...2 lines deleted...]
-      <c r="C489" t="s">
+      <c r="H489" t="s">
         <v>1791</v>
-      </c>
-[...13 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D490" t="s">
+        <v>444</v>
+      </c>
+      <c r="E490" t="s">
+        <v>445</v>
+      </c>
+      <c r="F490" t="s">
+        <v>279</v>
+      </c>
+      <c r="G490" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="B490" t="s">
-[...2 lines deleted...]
-      <c r="C490" t="s">
+      <c r="H490" t="s">
         <v>1795</v>
-      </c>
-[...13 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D491" t="s">
+        <v>444</v>
+      </c>
+      <c r="E491" t="s">
+        <v>445</v>
+      </c>
+      <c r="F491" t="s">
+        <v>279</v>
+      </c>
+      <c r="G491" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="B491" t="s">
-[...2 lines deleted...]
-      <c r="C491" t="s">
+      <c r="H491" t="s">
         <v>1799</v>
-      </c>
-[...13 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D492" t="s">
+        <v>444</v>
+      </c>
+      <c r="E492" t="s">
+        <v>445</v>
+      </c>
+      <c r="F492" t="s">
+        <v>300</v>
+      </c>
+      <c r="G492" s="1" t="s">
         <v>1802</v>
       </c>
-      <c r="B492" t="s">
-[...2 lines deleted...]
-      <c r="C492" t="s">
+      <c r="H492" t="s">
         <v>1803</v>
-      </c>
-[...13 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D493" t="s">
+        <v>444</v>
+      </c>
+      <c r="E493" t="s">
+        <v>445</v>
+      </c>
+      <c r="F493" t="s">
+        <v>525</v>
+      </c>
+      <c r="G493" s="1" t="s">
         <v>1806</v>
       </c>
-      <c r="B493" t="s">
-[...2 lines deleted...]
-      <c r="C493" t="s">
+      <c r="H493" t="s">
         <v>1807</v>
-      </c>
-[...13 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D494" t="s">
+        <v>444</v>
+      </c>
+      <c r="E494" t="s">
+        <v>445</v>
+      </c>
+      <c r="F494" t="s">
+        <v>316</v>
+      </c>
+      <c r="G494" s="1" t="s">
         <v>1810</v>
       </c>
-      <c r="B494" t="s">
-[...2 lines deleted...]
-      <c r="C494" t="s">
+      <c r="H494" t="s">
         <v>1811</v>
-      </c>
-[...13 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D495" t="s">
+        <v>444</v>
+      </c>
+      <c r="E495" t="s">
+        <v>445</v>
+      </c>
+      <c r="F495" t="s">
+        <v>368</v>
+      </c>
+      <c r="G495" s="1" t="s">
         <v>1814</v>
       </c>
-      <c r="B495" t="s">
-[...2 lines deleted...]
-      <c r="C495" t="s">
+      <c r="H495" t="s">
         <v>1815</v>
-      </c>
-[...13 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D496" t="s">
+        <v>444</v>
+      </c>
+      <c r="E496" t="s">
+        <v>445</v>
+      </c>
+      <c r="F496" t="s">
+        <v>640</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1818</v>
       </c>
-      <c r="B496" t="s">
-[...2 lines deleted...]
-      <c r="C496" t="s">
+      <c r="H496" t="s">
         <v>1819</v>
-      </c>
-[...13 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D497" t="s">
+        <v>444</v>
+      </c>
+      <c r="E497" t="s">
+        <v>445</v>
+      </c>
+      <c r="F497" t="s">
+        <v>640</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1822</v>
       </c>
-      <c r="B497" t="s">
-[...2 lines deleted...]
-      <c r="C497" t="s">
+      <c r="H497" t="s">
         <v>1823</v>
-      </c>
-[...13 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D498" t="s">
+        <v>444</v>
+      </c>
+      <c r="E498" t="s">
+        <v>445</v>
+      </c>
+      <c r="F498" t="s">
+        <v>640</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1826</v>
       </c>
-      <c r="B498" t="s">
-[...2 lines deleted...]
-      <c r="C498" t="s">
+      <c r="H498" t="s">
         <v>1827</v>
-      </c>
-[...13 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D499" t="s">
+        <v>444</v>
+      </c>
+      <c r="E499" t="s">
+        <v>445</v>
+      </c>
+      <c r="F499" t="s">
+        <v>640</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1830</v>
       </c>
-      <c r="B499" t="s">
-[...2 lines deleted...]
-      <c r="C499" t="s">
+      <c r="H499" t="s">
         <v>1831</v>
-      </c>
-[...13 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D500" t="s">
+        <v>444</v>
+      </c>
+      <c r="E500" t="s">
+        <v>445</v>
+      </c>
+      <c r="F500" t="s">
+        <v>640</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="B500" t="s">
-[...2 lines deleted...]
-      <c r="C500" t="s">
+      <c r="H500" t="s">
         <v>1835</v>
-      </c>
-[...13 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D501" t="s">
+        <v>444</v>
+      </c>
+      <c r="E501" t="s">
+        <v>445</v>
+      </c>
+      <c r="F501" t="s">
+        <v>290</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1838</v>
       </c>
-      <c r="B501" t="s">
-[...2 lines deleted...]
-      <c r="C501" t="s">
+      <c r="H501" t="s">
         <v>1839</v>
-      </c>
-[...13 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D502" t="s">
+        <v>444</v>
+      </c>
+      <c r="E502" t="s">
+        <v>445</v>
+      </c>
+      <c r="F502" t="s">
+        <v>290</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1842</v>
       </c>
-      <c r="B502" t="s">
-[...2 lines deleted...]
-      <c r="C502" t="s">
+      <c r="H502" t="s">
         <v>1843</v>
-      </c>
-[...13 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D503" t="s">
+        <v>444</v>
+      </c>
+      <c r="E503" t="s">
+        <v>445</v>
+      </c>
+      <c r="F503" t="s">
+        <v>290</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1846</v>
       </c>
-      <c r="B503" t="s">
-[...2 lines deleted...]
-      <c r="C503" t="s">
+      <c r="H503" t="s">
         <v>1847</v>
-      </c>
-[...13 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D504" t="s">
+        <v>444</v>
+      </c>
+      <c r="E504" t="s">
+        <v>445</v>
+      </c>
+      <c r="F504" t="s">
+        <v>574</v>
+      </c>
+      <c r="G504" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="B504" t="s">
-[...2 lines deleted...]
-      <c r="C504" t="s">
+      <c r="H504" t="s">
         <v>1851</v>
-      </c>
-[...13 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D505" t="s">
+        <v>444</v>
+      </c>
+      <c r="E505" t="s">
+        <v>445</v>
+      </c>
+      <c r="F505" t="s">
+        <v>279</v>
+      </c>
+      <c r="G505" s="1" t="s">
         <v>1854</v>
       </c>
-      <c r="B505" t="s">
-[...2 lines deleted...]
-      <c r="C505" t="s">
+      <c r="H505" t="s">
         <v>1855</v>
-      </c>
-[...13 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D506" t="s">
+        <v>444</v>
+      </c>
+      <c r="E506" t="s">
+        <v>445</v>
+      </c>
+      <c r="F506" t="s">
+        <v>279</v>
+      </c>
+      <c r="G506" s="1" t="s">
         <v>1858</v>
       </c>
-      <c r="B506" t="s">
-[...2 lines deleted...]
-      <c r="C506" t="s">
+      <c r="H506" t="s">
         <v>1859</v>
-      </c>
-[...13 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D507" t="s">
+        <v>444</v>
+      </c>
+      <c r="E507" t="s">
+        <v>445</v>
+      </c>
+      <c r="F507" t="s">
+        <v>279</v>
+      </c>
+      <c r="G507" s="1" t="s">
         <v>1862</v>
       </c>
-      <c r="B507" t="s">
-[...2 lines deleted...]
-      <c r="C507" t="s">
+      <c r="H507" t="s">
         <v>1863</v>
-      </c>
-[...13 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D508" t="s">
+        <v>444</v>
+      </c>
+      <c r="E508" t="s">
+        <v>445</v>
+      </c>
+      <c r="F508" t="s">
+        <v>279</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>1866</v>
       </c>
-      <c r="B508" t="s">
-[...2 lines deleted...]
-      <c r="C508" t="s">
+      <c r="H508" t="s">
         <v>1867</v>
-      </c>
-[...13 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D509" t="s">
+        <v>444</v>
+      </c>
+      <c r="E509" t="s">
+        <v>445</v>
+      </c>
+      <c r="F509" t="s">
+        <v>286</v>
+      </c>
+      <c r="G509" s="1" t="s">
         <v>1870</v>
       </c>
-      <c r="B509" t="s">
-[...2 lines deleted...]
-      <c r="C509" t="s">
+      <c r="H509" t="s">
         <v>1871</v>
-      </c>
-[...13 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D510" t="s">
+        <v>444</v>
+      </c>
+      <c r="E510" t="s">
+        <v>445</v>
+      </c>
+      <c r="F510" t="s">
+        <v>286</v>
+      </c>
+      <c r="G510" s="1" t="s">
         <v>1874</v>
       </c>
-      <c r="B510" t="s">
-[...2 lines deleted...]
-      <c r="C510" t="s">
+      <c r="H510" t="s">
         <v>1875</v>
-      </c>
-[...13 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D511" t="s">
+        <v>444</v>
+      </c>
+      <c r="E511" t="s">
+        <v>445</v>
+      </c>
+      <c r="F511" t="s">
+        <v>368</v>
+      </c>
+      <c r="G511" s="1" t="s">
         <v>1878</v>
       </c>
-      <c r="B511" t="s">
-[...2 lines deleted...]
-      <c r="C511" t="s">
+      <c r="H511" t="s">
         <v>1879</v>
-      </c>
-[...13 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D512" t="s">
+        <v>444</v>
+      </c>
+      <c r="E512" t="s">
+        <v>445</v>
+      </c>
+      <c r="F512" t="s">
+        <v>368</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>1882</v>
       </c>
-      <c r="B512" t="s">
-[...2 lines deleted...]
-      <c r="C512" t="s">
+      <c r="H512" t="s">
         <v>1883</v>
-      </c>
-[...13 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D513" t="s">
+        <v>444</v>
+      </c>
+      <c r="E513" t="s">
+        <v>445</v>
+      </c>
+      <c r="F513" t="s">
+        <v>279</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>1886</v>
       </c>
-      <c r="B513" t="s">
-[...2 lines deleted...]
-      <c r="C513" t="s">
+      <c r="H513" t="s">
         <v>1887</v>
-      </c>
-[...13 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D514" t="s">
+        <v>444</v>
+      </c>
+      <c r="E514" t="s">
+        <v>445</v>
+      </c>
+      <c r="F514" t="s">
+        <v>574</v>
+      </c>
+      <c r="G514" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="B514" t="s">
-[...2 lines deleted...]
-      <c r="C514" t="s">
+      <c r="H514" t="s">
         <v>1891</v>
-      </c>
-[...13 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D515" t="s">
+        <v>444</v>
+      </c>
+      <c r="E515" t="s">
+        <v>445</v>
+      </c>
+      <c r="F515" t="s">
+        <v>300</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>1894</v>
       </c>
-      <c r="B515" t="s">
-[...2 lines deleted...]
-      <c r="C515" t="s">
+      <c r="H515" t="s">
         <v>1895</v>
-      </c>
-[...13 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D516" t="s">
+        <v>444</v>
+      </c>
+      <c r="E516" t="s">
+        <v>445</v>
+      </c>
+      <c r="F516" t="s">
+        <v>300</v>
+      </c>
+      <c r="G516" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="B516" t="s">
-[...2 lines deleted...]
-      <c r="C516" t="s">
+      <c r="H516" t="s">
         <v>1899</v>
-      </c>
-[...13 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D517" t="s">
+        <v>444</v>
+      </c>
+      <c r="E517" t="s">
+        <v>445</v>
+      </c>
+      <c r="F517" t="s">
+        <v>368</v>
+      </c>
+      <c r="G517" s="1" t="s">
         <v>1902</v>
       </c>
-      <c r="B517" t="s">
-[...2 lines deleted...]
-      <c r="C517" t="s">
+      <c r="H517" t="s">
         <v>1903</v>
-      </c>
-[...13 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D518" t="s">
+        <v>444</v>
+      </c>
+      <c r="E518" t="s">
+        <v>445</v>
+      </c>
+      <c r="F518" t="s">
+        <v>286</v>
+      </c>
+      <c r="G518" s="1" t="s">
         <v>1906</v>
       </c>
-      <c r="B518" t="s">
-[...2 lines deleted...]
-      <c r="C518" t="s">
+      <c r="H518" t="s">
         <v>1907</v>
-      </c>
-[...13 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
         <v>1909</v>
       </c>
-      <c r="B519" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D519" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E519" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F519" t="s">
-        <v>638</v>
+        <v>476</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H519" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
         <v>1912</v>
       </c>
-      <c r="B520" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D520" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E520" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F520" t="s">
-        <v>298</v>
+        <v>640</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H520" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
         <v>1915</v>
       </c>
-      <c r="B521" t="s">
-[...2 lines deleted...]
-      <c r="C521" t="s">
+      <c r="D521" t="s">
+        <v>444</v>
+      </c>
+      <c r="E521" t="s">
+        <v>445</v>
+      </c>
+      <c r="F521" t="s">
+        <v>300</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H521" t="s">
         <v>1916</v>
-      </c>
-[...13 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D522" t="s">
+        <v>444</v>
+      </c>
+      <c r="E522" t="s">
+        <v>445</v>
+      </c>
+      <c r="F522" t="s">
+        <v>300</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="B522" t="s">
-[...2 lines deleted...]
-      <c r="C522" t="s">
+      <c r="H522" t="s">
         <v>1920</v>
-      </c>
-[...13 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D523" t="s">
+        <v>444</v>
+      </c>
+      <c r="E523" t="s">
+        <v>445</v>
+      </c>
+      <c r="F523" t="s">
+        <v>279</v>
+      </c>
+      <c r="G523" s="1" t="s">
         <v>1923</v>
       </c>
-      <c r="B523" t="s">
-[...2 lines deleted...]
-      <c r="C523" t="s">
+      <c r="H523" t="s">
         <v>1924</v>
-      </c>
-[...13 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D524" t="s">
+        <v>444</v>
+      </c>
+      <c r="E524" t="s">
+        <v>445</v>
+      </c>
+      <c r="F524" t="s">
+        <v>640</v>
+      </c>
+      <c r="G524" s="1" t="s">
         <v>1927</v>
       </c>
-      <c r="B524" t="s">
-[...2 lines deleted...]
-      <c r="C524" t="s">
+      <c r="H524" t="s">
         <v>1928</v>
-      </c>
-[...13 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D525" t="s">
+        <v>444</v>
+      </c>
+      <c r="E525" t="s">
+        <v>445</v>
+      </c>
+      <c r="F525" t="s">
+        <v>316</v>
+      </c>
+      <c r="G525" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="B525" t="s">
-[...2 lines deleted...]
-      <c r="C525" t="s">
+      <c r="H525" t="s">
         <v>1932</v>
-      </c>
-[...13 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D526" t="s">
+        <v>444</v>
+      </c>
+      <c r="E526" t="s">
+        <v>445</v>
+      </c>
+      <c r="F526" t="s">
+        <v>279</v>
+      </c>
+      <c r="G526" s="1" t="s">
         <v>1935</v>
       </c>
-      <c r="B526" t="s">
-[...2 lines deleted...]
-      <c r="C526" t="s">
+      <c r="H526" t="s">
         <v>1936</v>
-      </c>
-[...13 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D527" t="s">
+        <v>444</v>
+      </c>
+      <c r="E527" t="s">
+        <v>445</v>
+      </c>
+      <c r="F527" t="s">
+        <v>279</v>
+      </c>
+      <c r="G527" s="1" t="s">
         <v>1939</v>
       </c>
-      <c r="B527" t="s">
-[...2 lines deleted...]
-      <c r="C527" t="s">
+      <c r="H527" t="s">
         <v>1940</v>
-      </c>
-[...13 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D528" t="s">
+        <v>444</v>
+      </c>
+      <c r="E528" t="s">
+        <v>445</v>
+      </c>
+      <c r="F528" t="s">
+        <v>640</v>
+      </c>
+      <c r="G528" s="1" t="s">
         <v>1943</v>
       </c>
-      <c r="B528" t="s">
-[...2 lines deleted...]
-      <c r="C528" t="s">
+      <c r="H528" t="s">
         <v>1944</v>
-      </c>
-[...13 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D529" t="s">
+        <v>444</v>
+      </c>
+      <c r="E529" t="s">
+        <v>445</v>
+      </c>
+      <c r="F529" t="s">
+        <v>368</v>
+      </c>
+      <c r="G529" s="1" t="s">
         <v>1947</v>
       </c>
-      <c r="B529" t="s">
-[...2 lines deleted...]
-      <c r="C529" t="s">
+      <c r="H529" t="s">
         <v>1948</v>
-      </c>
-[...13 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D530" t="s">
+        <v>444</v>
+      </c>
+      <c r="E530" t="s">
+        <v>445</v>
+      </c>
+      <c r="F530" t="s">
+        <v>279</v>
+      </c>
+      <c r="G530" s="1" t="s">
         <v>1951</v>
       </c>
-      <c r="B530" t="s">
-[...5 lines deleted...]
-      <c r="D530" t="s">
+      <c r="H530" t="s">
         <v>1952</v>
-      </c>
-[...10 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>10</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E531" t="s">
         <v>1955</v>
       </c>
-      <c r="B531" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F531" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H531" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
         <v>1957</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D532" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="E532" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="F532" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H532" t="s">
-        <v>1960</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>10</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E533" t="s">
         <v>1961</v>
       </c>
-      <c r="B533" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F533" t="s">
-        <v>284</v>
+        <v>368</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H533" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>1963</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D534" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E534" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F534" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H534" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>1965</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D535" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E535" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F535" t="s">
-        <v>366</v>
+        <v>286</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H535" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>1967</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D536" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E536" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F536" t="s">
-        <v>277</v>
+        <v>368</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H536" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>1969</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D537" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E537" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F537" t="s">
-        <v>572</v>
+        <v>279</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H537" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>1971</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D538" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E538" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F538" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H538" t="s">
         <v>1972</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>1973</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D539" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E539" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F539" t="s">
-        <v>284</v>
+        <v>574</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H539" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>1975</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D540" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E540" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F540" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H540" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>1977</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D541" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E541" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F541" t="s">
-        <v>366</v>
+        <v>286</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H541" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>1979</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D542" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E542" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F542" t="s">
-        <v>314</v>
+        <v>368</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H542" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1981</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D543" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E543" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F543" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H543" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>1983</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D544" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E544" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F544" t="s">
-        <v>284</v>
+        <v>368</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H544" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>1985</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D545" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E545" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F545" t="s">
-        <v>572</v>
+        <v>286</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H545" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>1987</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D546" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E546" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F546" t="s">
-        <v>638</v>
+        <v>574</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H546" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>1989</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D547" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E547" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F547" t="s">
-        <v>572</v>
+        <v>640</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H547" t="s">
         <v>1990</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>1991</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D548" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E548" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F548" t="s">
-        <v>277</v>
+        <v>574</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H548" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>1993</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D549" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E549" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F549" t="s">
-        <v>366</v>
+        <v>279</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H549" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>1995</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D550" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E550" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F550" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H550" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>1997</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D551" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E551" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F551" t="s">
-        <v>314</v>
+        <v>368</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H551" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>1999</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D552" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E552" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F552" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H552" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>2001</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D553" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E553" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F553" t="s">
-        <v>284</v>
+        <v>368</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H553" t="s">
         <v>2002</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>2003</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D554" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E554" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F554" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H554" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>2005</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D555" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E555" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="F555" t="s">
-        <v>366</v>
+        <v>286</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H555" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>2007</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D556" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E556" t="s">
-        <v>1959</v>
+        <v>1961</v>
+      </c>
+      <c r="F556" t="s">
+        <v>368</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H556" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>2009</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D557" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E557" t="s">
-        <v>1959</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>1961</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H557" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
         <v>2011</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D558" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1961</v>
+      </c>
+      <c r="F558" t="s">
+        <v>286</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H558" t="s">
         <v>2012</v>
-      </c>
-[...10 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>10</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>2017</v>
       </c>
-      <c r="B559" t="s">
-[...5 lines deleted...]
-      <c r="D559" t="s">
+      <c r="H559" t="s">
         <v>2018</v>
-      </c>
-[...10 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>16</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F560" t="s">
         <v>2022</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H560" t="s">
         <v>2023</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
         <v>2024</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D561" t="s">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="E561" t="s">
-        <v>2026</v>
+        <v>2021</v>
+      </c>
+      <c r="F561" t="s">
+        <v>316</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H561" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>10</v>
+      </c>
+      <c r="D562" t="s">
         <v>2027</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2029</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21506,50 +21535,51 @@
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
     <hyperlink ref="G558" r:id="rId557"/>
     <hyperlink ref="G559" r:id="rId558"/>
     <hyperlink ref="G560" r:id="rId559"/>
     <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>