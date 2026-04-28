--- v0 (2025-12-07)
+++ v1 (2026-04-28)
@@ -51,900 +51,900 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1486/ata_2o_sessao_27-02-2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1486/ata_2o_sessao_27-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura - 27/02/2024</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1487/ata_3o_sessao_05-03-2024_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1487/ata_3o_sessao_05-03-2024_1.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura - 05/03/2024</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1488/ata_4o_sessao_12-03-2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1488/ata_4o_sessao_12-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura - 12/03/2024</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1492/ata_5o_sessao_18-03-2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1492/ata_5o_sessao_18-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura (2021-2024) Legislatura.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_da_6o_sessao_26-03-2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_da_6o_sessao_26-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/1712233964_ata7osessaoordinaria02042024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/1712233964_ata7osessaoordinaria02042024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1520/1715084484_ata-8-sessao-09042024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1520/1715084484_ata-8-sessao-09042024.pdf</t>
   </si>
   <si>
     <t>Ata  da 8ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1524/1715084431_ata-9-sessao-16042024-1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1524/1715084431_ata-9-sessao-16042024-1.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1528/1715084418_ata-10-sessao-30042024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1528/1715084418_ata-10-sessao-30042024.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1532/1715261096_ata-11-sessao-07052024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1532/1715261096_ata-11-sessao-07052024.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1537/1716217694_ata-12-sessao-14052024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1537/1716217694_ata-12-sessao-14052024.pdf</t>
   </si>
   <si>
     <t>Ata  da 12ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1543/1716988989_ata-13-sessao-21052024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1543/1716988989_ata-13-sessao-21052024.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1546/1717524758_ata-14-sessao-28052024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1546/1717524758_ata-14-sessao-28052024.pdf</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1555/1717687303_ata-15-sessao-04062024-1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1555/1717687303_ata-15-sessao-04062024-1.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária da 16ª Legislatura</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1560/1718129155_ata-16-07062024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1560/1718129155_ata-16-07062024.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1567/1718890485_ata17osessao110620241.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1567/1718890485_ata17osessao110620241.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1569/1718374760_ata-18-sessao-13062024-1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1569/1718374760_ata-18-sessao-13062024-1.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1570/1718892040_ata19osessao180620241.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1570/1718892040_ata19osessao180620241.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1582/1719409940_ata-20-20062024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1582/1719409940_ata-20-20062024.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1583/1729171407_ata-21-sessao-08082024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1583/1729171407_ata-21-sessao-08082024.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1589/1729172141_ata-22-sessao-13.08.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1589/1729172141_ata-22-sessao-13.08.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1591/1729173994_ata-23-sessao-20.08.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1591/1729173994_ata-23-sessao-20.08.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1592/1729174230_ata-24-sessao-27.08.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1592/1729174230_ata-24-sessao-27.08.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1599/1729512327_ata-25-sessao-15.10.2024-1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1599/1729512327_ata-25-sessao-15.10.2024-1.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1601/1729868801_ata-26-sessao-22.10.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1601/1729868801_ata-26-sessao-22.10.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1602/1729868834_ata-27-sessao-24.10.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1602/1729868834_ata-27-sessao-24.10.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1613/1733854683_ata-28-sessao-29102024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1613/1733854683_ata-28-sessao-29102024.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1623/1733854713_ata-29-sessao-31102024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1623/1733854713_ata-29-sessao-31102024.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1625/1733854747_ata-30-sessao-05112024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1625/1733854747_ata-30-sessao-05112024.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1626/1733854783_ata-31-sessao-07112024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1626/1733854783_ata-31-sessao-07112024.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1628/1733854819_ata-32-sessao-12112024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1628/1733854819_ata-32-sessao-12112024.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1649/1733854856_ata-33-sessao-19112024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1649/1733854856_ata-33-sessao-19112024.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1655/1733854890_ata-34-sessao-25112024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1655/1733854890_ata-34-sessao-25112024.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1657/1733854929_ata-35-sessao-03122024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1657/1733854929_ata-35-sessao-03122024.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1658/1733854987_ata-36-sessao-05.12.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1658/1733854987_ata-36-sessao-05.12.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1664/1737165895_ata-37-sessao-10.12.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1664/1737165895_ata-37-sessao-10.12.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1665/1737165930_ata-38-sessao-12.12.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1665/1737165930_ata-38-sessao-12.12.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1671/1737165978_ata-39-sessao-17.12.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1671/1737165978_ata-39-sessao-17.12.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1676/1737166030_ata-40-sessao-19.12.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1676/1737166030_ata-40-sessao-19.12.2024.pdf</t>
   </si>
   <si>
     <t>Ata da 40ª Sessão Ordinária da 4ª Sessão Legislativa da 16ª Legislatura.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/projeto_de_lei_executivo_01.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/projeto_de_lei_executivo_01.2024.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_executivo_02.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_executivo_02.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_executivo_003.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_executivo_003.2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o piso salarial dos Agentes Comunitários de Saúde – ACS e dos Agentes de Combate às Endemias – ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/projeto_de_lei_executivo_04.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/projeto_de_lei_executivo_04.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Dinheiro Direto na Escola (PDDE) no âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1459/projeto_de_lei_executivo_005.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1459/projeto_de_lei_executivo_005.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da lei Federal n*14.133/2021 no âmbito da Administração Pública Municipal de Riacho das almas/PE, dispõe sobre licitações e contratos administrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_executivo_006.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_executivo_006.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano Municipal da primeira infância no âmbito do município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_executivo_07.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_executivo_07.2024.pdf</t>
   </si>
   <si>
     <t>Promove a alteração no salário do Procurador Jurídico do Município.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_executivo_08.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_executivo_08.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de vencimentos dos professores efetivos do magistério público da educação básica do município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_executivo_009.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_executivo_009.2024.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções que promove a adesão do município de Riacho das Almas/PE ao Consórcio Intermunicipal de Segurança Pública e de Defesa Social de Pernambuco – CONSEG/PE.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_executivo_010.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_executivo_010.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça do Marco Zero - Vereador Valdemiro Correia, a praça situada defronte à Igreja de São Sebastião, no centro do município de Riacho das Almas/PE, e dá outras providências</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_do_executivo_11_2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_do_executivo_11_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1593/1737163344_lei-1.471.2024--ldo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1593/1737163344_lei-1.471.2024--ldo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_lei_executivo_013.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_lei_executivo_013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_lei_executivo_014.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_lei_executivo_014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agência Nacional de Telecomunicações – Anatel, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1630/projeto_lei_executivo_015.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1630/projeto_lei_executivo_015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 948, de 30 de dezembro de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1650/projeto_lei_executivo_016.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1650/projeto_lei_executivo_016.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Riacho das Almas/PE, o ``Serviço de Acolhimento em Família Acolhedora´´ e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1651/projeto_lei_executivo_017.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1651/projeto_lei_executivo_017.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 5º da Lei Municipal Nº 1.111/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1652/projeto_lei_executivo_18-2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1652/projeto_lei_executivo_18-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.457, de 1º de abril de 2024 ( Código Tributário Municipal), e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_legislativo_01.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_legislativo_01.2024.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário Mínimo dos servidores da Câmara Municipal de Riacho das Almas e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/projeto_de_lei_legislativo_02.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/projeto_de_lei_legislativo_02.2024.pdf</t>
   </si>
   <si>
     <t>Denominar como Heleno Leitão da Silva, a rua principal da Vila Patos, que compreende entre o final do novo calçamento até a ponte que liga ao município de Frei Miguelinho, nesta cidade de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1460/projeto_de_lei_legislativo_03.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1460/projeto_de_lei_legislativo_03.2024.pdf</t>
   </si>
   <si>
     <t>Institui o selo Escola amiga da inclusão no âmbito do município de Riacho das almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_legislativo_04.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_legislativo_04.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Eleno Ferreira da Silva a Rua projetada 08, código 385, no loteamento Alto do Açude, município de Riacho das Almas/PE, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>Kaio Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_legislativo_05.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_legislativo_05.2024.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua José Bezerra Sobrinho, a rua Projetada 03, código 380, no loteamento Alto do Açude.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_legislativo_06.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_legislativo_06.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de jornada de trabalho reduzida para servidores públicos municipais que tenham cônjuge, filho ou dependente com deficiência, no âmbito do Município de Riacho das Almas/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1556/1721313095_projeto-de-lei-do-legislativo-007.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1556/1721313095_projeto-de-lei-do-legislativo-007.2024.pdf</t>
   </si>
   <si>
     <t>Instituir no âmbito do Município de Riacho das Almas/PE, o Estatuto Municipal da Pessoa com Transtorno de Espectro Autista (TEA), visando garantir os direitos e promover a inclusão da pessoa com TEA na sociedade, dando ainda outras providências correlatas.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_08.2024_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_08.2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do prefeito, do vice-prefeito e dos secretários do município de Riacho das almas/ PE, e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_09.2024_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_09.2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Denominar como Escola Municipal Ednaldo Nunes da Silva a Escola padrão FNDE, construída entre os bairros do Alto do Açude e Jiquiri, nesta cidade de Riacho das Almas/PE e dá outras providências. - Autoria Jaieverton Kaio dos Santos.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_010.2024_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_010.2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina avenida e ruas na Vila Atalaia, município de Riacho das Almas/PE, e dá outras providências. - Autor, vereador Pastor Gustavo.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1574/projeto_de_lei_011.2024_legislativo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1574/projeto_de_lei_011.2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Municipal de Eventos e Datas Comemorativas, o dia Municipal do Rosário da Virgem Maria, nesta cidade de Riacho das Almas/PE e dá outras providências. Autor, vereador Dr.Neto.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1605/1734544311_projeto-de-lei-do-legislativo-0132024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1605/1734544311_projeto-de-lei-do-legislativo-0132024.pdf</t>
   </si>
   <si>
     <t>Concede título de utilidade pública no âmbito do município de Riacho das Almas/PE ao O Instituto Florescer do Agreste (IFA), e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1606/projeto_de_lei_do_legislativo_013_2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1606/projeto_de_lei_do_legislativo_013_2024.pdf</t>
   </si>
   <si>
     <t>Concede título de utilidade pública no âmbito do município de Riacho das Almas/PE a "Associação dos Moradores e Produtores Rurais do Sítio Trapiá", e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Concede título de utilidade pública no âmbito do município de riacho das almas/pe a "Associação dos pequenos produtores rurais de Sítio dos Remédios", e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1465/projeto_de_resolucao_001.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1465/projeto_de_resolucao_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização e organização das Reuniões Ordinárias das Comissões Permanentes da Câmara Municipal de Riacho das Almas/PE, bem como da autorização para realização das reuniões no formato virtual, e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1466/projeto_de_resolucao_002.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1466/projeto_de_resolucao_002.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Aplicação da Lei Federal nº 14.133/2021 no âmbito da Câmara Municipal de Riacho das Almas/PE, a qual dispõe sobre licitações e _x000D_
  contratos administrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_resolucao_03.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_resolucao_03.2024.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores do município de Riacho das almas/PE para a legislatura de 2025 a 2028, e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>Dispõe sobre averbação de consignações em folha de pagamento, para fins de empréstimos e dá outras providências.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Regimento Interno da Casa João Soares da Fonseca e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de lei n*03/2024_x000D_
 Paragrafo único: nos termos da emenda constitucional n*120, de 05 de Maio de 2022, os recursos destinados ao pagamento dos vencimentos ao agentes comunitários de saúde e agentes de combate a endemias serão repassados pela união aos municípios e não serão objeto de inclusão de cálculo para fins do limite de despesa com o pessoal.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções que promove a adesão do município de riacho das almas/Pe ao consórcio intermunicipal de segurança pública e de defesa social de Pernambuco – Conseg/PE”.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1536/emenda_ao_projeto_de_lei_executivo_09.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1536/emenda_ao_projeto_de_lei_executivo_09.2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º E 3º DO PROJETO DE LEI Nº 09/2024, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL DE RIACHO DAS ALMAS/PE, QUE VISA RATIFICAR O PROTOCOLO DE INTENÇÕES QUE PROMOVE A ADESÃO DO MUNICÍPIO DE RIACHO DAS ALMAS/PE AO CONSÓRCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E DE DEFESA SOCIAL DE PERNAMBUCO – CONSEG/PE.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Altera-se o Parágrafo Único do Projeto de Lei 03.2024.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Emenda Modificativa referente ao Projeto de Lei 022.2023, que institui o Código Tributário do Município de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
@@ -957,3923 +957,3923 @@
   <si>
     <t>Kaio Bezerra, Genival da Saúde, Leandro da Saúde, Vandilson Barbeiro</t>
   </si>
   <si>
     <t>Suprime os Artigos 32,59 e 102 e Modifica os Artigos 40,60, 91,92,102,104 e 141 do Projeto de Lei 011, de autoria do Poder Executivo, que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei 012.2024 que estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1522/projeto_de_decreto_01.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1522/projeto_de_decreto_01.2024.pdf</t>
   </si>
   <si>
     <t>Confere Medalha de Honra ao Mérito Riachense a senhora Suely Maria de Lima e dá outras providências. Vereador autor - Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1575/projeto_de_decreto_02.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1575/projeto_de_decreto_02.2024.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário Riachense ao Sr. Gilberto Sebastião da Silva, e dá outras providências. Autoria Dr.Neto.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_decreto_03.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_decreto_03.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Aviso de Privacidade e Cookies do sítio eletrônico da Câmara Municipal de Riacho das Almas, Estado de Pernambuco, em consonância com a Lei_x000D_
 Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais) e Decreto Legislativo nº 004/2023.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1656/projeto_de_decreto_04.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1656/projeto_de_decreto_04.2024.pdf</t>
   </si>
   <si>
     <t>APROVA, com ressalvas á prestação de contas de governo, de exercício de 2021 da prefeitura municipal de Riacho Das Almas/PE, que tinha como gestor responsável o Sr. Dioclécio Rosendo de Lima Filho, nos termos do parecer prévio emitido pelo tribunal de contas do estado de Pernambuco.(T.C n*22100589-4).</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2022 DA PREFEITURA MUNICIPAL DE RIACHO DAS ALMAS/PE, QUE TINHA COMO GESTOR RESPONSÁVEL O SR. DIOCLÉCIO ROSENDO DE LIMA FILHO, NOS TERMOS DO PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO (T.C Nº 23100607-0).</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_001.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_001.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais no CVT da Vila do Vitorino</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/requerimento_002.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/requerimento_002.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma nova escola municipal na Vila do Vitorino.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_003.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_003.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche na Vila Vitorino.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_004.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_004.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos do Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_005.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_005.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar junto a Secretaria de Educação um cursinho pré-vestibular e preparatório para o exame nacional de ensino médio – ENEM em nossa rede municipal de ensino.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1270/requerimento_006.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1270/requerimento_006.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída  uma praça no loteamento Gold Park - Autor:  Kaio Bezerra</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1271/requerimento_007.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1271/requerimento_007.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar as obras estruturais e a liberação do loteamento Novo Lar, próximo ao bairro Celestino Ferreira. -Autor: Kaio Bezerra</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_008.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_008.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a requalificação da praça da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_009.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_009.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de pavimentar a Rua João Alexandre Barbosa, no bairro João Chico, neste município.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_010.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_010.2024.pdf</t>
   </si>
   <si>
     <t>Ementa: No sentido de que seja feita a pavimentação da Rua Zenite Ferreira da Silva.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_011.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_011.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de reiterar o requerimento do ano anterior, referente a implantação do CAPS em nosso município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_012.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_012.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua que liga a saída da Vila Trapiá até a Rua Olegário Coleta.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_013.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_013.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação de paralelepípedos na Rua Olegário coleta da casa do sr. Antônio Nestor até a frente da casa do sr. Mário de Victor, sentido Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_014.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_014.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de proteção, a base de estacas de madeira e revestida  com arame farpado no entorno do açude estadual da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_015.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_015.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de tijolos com estacas de concreto e arame farpado ao redor do reservatório comunitário no sítio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_016.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_016.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja locada ou adquirida uma casa de apoio para os pacientes que necessitam de hospitais na cidade de Recife.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_017.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_017.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados postes e refletores no campo do sítio dois riachos. - Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_018.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_018.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída duas passagens molhadas no sítio dois riachos, próximo a casa do sr. Oliveira e outra próximo a casa do sr. Zé de Nezinho.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_019.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_019.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça por trás da igreja de Santa Luzia na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_020.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_020.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois pontos de ônibus, um no sítio bento e o outro próximo a casa do sr. Manoel Caboco. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_021.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_021.2024.pdf</t>
   </si>
   <si>
     <t>Ementa: No sentido de que seja construída uma área recreativa no terreno localizado por trás da Escola Municipal Antônio Severino dos Santos, no sítio Ramada de Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_022.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_022.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação em paralelepípedos na Travessa José Felismino até a Rua Nivaldo Ferreira da Silva no bairro Celestino Ferreira. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_023.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_023.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção  da passagem molhada no sítio Bento, próximo a casa da sra. Rita. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_024.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_024.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada na estrada que liga Trapiá a Placas de de Frei Miguelinho, pelo Rio Capibaribe. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_025.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_025.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica das Avenidas Antônio Rosendo de Lima e Artur Rosendo de Lima, localizadas na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_026.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_026.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade de Saúde da Família – UBS no sítio Bento , zona rural deste município. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_027.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_027.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua João Amâncio Sobrinho ( João de Ló), por trás do açougue público da Vila de Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1474/requerimento_028.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1474/requerimento_028.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o sistema de esgoto sanitário na Rua João Amâncio Sobrinho (João de ló), por trás do açougue público na Vila de Trapia.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1283/requerimento_029.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1283/requerimento_029.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o sistema de esgoto sanitário na Rua João Amâncio Sobrinho ( João de Ló), por trás do açougue público na Vila de Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_030.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_030.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer mais segurança para a Vila de Trapiá, neste município. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_031.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_031.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a rede de saneamento na rua projetada por trás do cemitério Frei Damião, na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_032.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_032.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas duas lombadas na Rua Jeremias Ferreira de Souza, na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1287/requerimento_033.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1287/requerimento_033.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no riacho que fica perto da casa do sr. Biu Marques no Sítio Ramada de Trapiá, na estrada que liga Riacho a Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_034.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_034.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório público na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_035.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_035.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Vila Trapiá  até a ponte que liga a Vila Patos (Frei Miguelinho). Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_036.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_036.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua Margarida Pessoa, na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_037.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_037.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma lixeira no sítio Baraúna, em frente ao posto de pinto, na PE- 95. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1292/requerimento_038.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1292/requerimento_038.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas lixeiras na Rua José Caetano de Deus, na Vila Trapiá. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_039.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_039.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Alexandre Cesar Bezerra da Silva, no bairro Nova Esperança. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_040.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_040.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita manutenção nas lâmpadas da PE-95, até o armazém de Adauto. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_041.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_041.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a liberação do Clube Social da Vila Trapiá para a prática de exercícios físicos quatro dias por semana de 18:00 às 21:00 para as mulheres da Vila e Sítios vizinhos. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_042.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_042.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de 8 macas de ambulância para a Unidade Mista João Soares da Fonseca. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_043.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_043.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza dos barreiros dos senhores Vânio e Edvaldo, no sítio Dois Riachos, zona rural do município. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_044.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_044.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza dos barreiros nas residências dos senhores José Severino, Naldo e Zé de Abel, no sítio Lagoa de Três Irmãos. Autor: Genival da Saúde</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_045.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_045.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua onde mora o sr. Sandro da lavanderia, na Vila Patos.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_046.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_046.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas caixas de água de 5000L para abastecimento na Vila Patos.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Carlos Gomes de Lima, no bairro Cohab.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_048.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_048.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma rede de saneamento na rua onde mora o popular sr. Nilton na Vila Patos.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1260/requerimento_049.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1260/requerimento_049.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o valor da emenda impositiva, nº 08.2024 no valor de 2,787,47 referente a recuperação ao ponto de ônibus em frente a casa de Abel dos fogos, as margens da PE – 95.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o valor da emenda impositiva, nº 08.2024 no valor de 2,787,47 referente a recuperação ao ponto de ônibus em frente a casa de Abel dos fogos, as margens da PE – 95. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_051.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_051.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado trocadores/fraudários nas Unidades de Saúde e Hospital do nosso município. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_052.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_052.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Alaíde Ferreira da Silva, no bairro Limeira, nesta cidade. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1302/requerimento_053.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1302/requerimento_053.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua José Soares Filho, no bairro Cohab. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_054.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_054.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Inácio Alves Monteiro Filho, no loteamento Honório. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_055.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_055.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o recurso realocado de 300 mil reais conforme a Emenda Modificativa a LOA 2024, na implantação do Saneamento da Vila Patos. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1305/requerimento_056.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1305/requerimento_056.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o recurso realocado de 120 mil reais conforme a Emenda Modificativa a LOA 2024, na construção de uma passagem molhada no Sítio Bandeira. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1306/requerimento_057.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1306/requerimento_057.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado um espaço para construção de um campo de futebol para ocorrer jogos na Vila Patos. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1307/requerimento_058.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1307/requerimento_058.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Maria Cursino da Silva, ao lado da academia das cidades, onde mora a senhora Branca de João Bernardo. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_059.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_059.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Perfuração de um poço artesiano no Sítio Dois Riachos. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_060.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_060.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Nossa Senhora Aparecida, por trás do mercadinho de Nóe, no loteamento Mãe Menininha. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_061.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_061.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas novas grades de proteção no entorno da quadra da Vila Rangel. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_062.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_062.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na rua Cônego Antônio Faustino, ao lado da praça, um em frente a LiderCar e outro em frente a casa do senhor Mizael. Autor: Dinho da Saúde</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1261/requerimento_063.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1261/requerimento_063.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita as pavimentação da rua Erica Jeane de Lucena, na Vila Rangel.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1262/requerimento_064.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1262/requerimento_064.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Antônio Hipólito de Medeiros Neto, ao lado da Choperia de Nelson.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1263/requerimento_065.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1263/requerimento_065.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Aureliano Eusébio Monteiro, onde fica localizada a oficina de Ivan, próximo ao Matadouro.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_066.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_066.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua Osvaldo Santiago.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1312/requerimento_067.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1312/requerimento_067.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Erimendes Antônio de Moura, na Vila Rangel. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_068.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_068.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma terraplanagem na estrada que liga Riacho a Trapiá e Rangel a Couro Dantas. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_069.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_069.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos  dois quebra molas na Rua  Noé Hipólito de Medeiros, no bairro Mãe Rainha. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_070.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_070.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura adquire 4 si ladeiras e 4 despolpadoras para ajudar o homem do campo em tempos de colheita de milho. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_071.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_071.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a o complemento da pavimentação da Travessa José Felismino, próximo a Academia da Saúde. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_072.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_072.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de 04 poços artesianos nos sítios Chicão, Pororoca, Lagoa Comprida e Ramada. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_073.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_073.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento da pavimentação da Rua Jonas Henrique de Morais, no bairro Celestino Ferreira. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_074.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_074.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma ponte de madeira com corrimão para pedestres da calçada do Palace Club até o outro lado da ponte do cemitério. Autor: Nestor do Bordado</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>José Welder Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1265/requerimento_075.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1265/requerimento_075.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as limpezas dos canais e riachos da cidade, tendo em vista o período das chuvas se aproximando.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1266/requerimento_076.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1266/requerimento_076.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revitalização no beco/rua do sindicato dos trabalhadores rurais, Rua Anacleto Braz, nos moldes do Beco Inácio de Lica/Dona Mariquinha.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1267/requerimento_077.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1267/requerimento_077.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma Revitalização/Reforma na praça Dr. Manoel Borba, no centro da Cidade.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1268/requerimento_078.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1268/requerimento_078.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de lixeiras em vários pontos da Academia das Cidades.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1269/requerimento_079.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1269/requerimento_079.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Pinhões, no trecho que compreende a área central da mesma.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1320/requerimento_080.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1320/requerimento_080.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estruturação e sinalização da ponte na chegada da Vila Rangel. Autor: José Welder Ferreira</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_081.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_081.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos ou Asfáltica no trecho que compreende a  saída da Vila Pinhões sentido a Vila Couro Dantas, próximo ao matadouro público e cemitério da referida Vila. Autor: José Welder Ferreira</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_082.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_082.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o serviço do saneamento básico da Vila de Zé de Cícero. Autor: José Welder Ferreira</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1323/requerimento_083.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1323/requerimento_083.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de criar um espaço de Praça Pública voltado totalmente ao público infantil. (Praça da Criança) englobando infraestrutura, brinquedos e demais componentes, onde as crianças poderão desfrutar de área recreativa e preventiva. Autor: José Welder Ferreira</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1324/requerimento_084.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1324/requerimento_084.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um pórtico com o nome da cidade nos dois sentidos na PE 95, próxima ao bairro Cohab e próximo ao matadouro público. Autor: José Welder Ferreira</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1325/requerimento_085.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1325/requerimento_085.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Odilon, localizada na Vila Rangel. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1326/requerimento_086.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1326/requerimento_086.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a reforma da quadra de esportes da Vila Rangel e que sejam instalados equipamentos esportivos ao redor da mesma. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1327/requerimento_087.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1327/requerimento_087.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Felismino, no bairro Celestino Ferreira, nesta cidade. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>No sentido de realizar a implantação e o apoio técnico necessário para a instalação de diversos biodigestores para a produção de biogás nas residências e escolas da zona rural do município. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1329/requerimento_089.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1329/requerimento_089.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um local para prática de ciclismo. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1330/requerimento_090.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1330/requerimento_090.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma parada de ônibus no sítio Areias, próximo a casa do sr. Barão. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_091.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_091.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Abdias Bezerra da Silva, Código 286, localizada na Vila Rangel. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_092.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_092.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Caetano de Deus, na Vila Trapiá. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_093.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_093.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Caetano  de Deus, na Vila Trapiá. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_094.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_094.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Sebastião Monteiro da Silva, no loteamento Enoc. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_095.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_095.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de indicar ao poder Executivo que encaminhe para a Casa João Soares da Fonseca um Projeto de Lei alterando o período de Licença Maternidade com base na Lei Federal 10.770, de 09 de setembro de 2008. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1336/requerimento_096.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1336/requerimento_096.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas paradas de ônibus nos acostamentos novos da Pe 95 no perímetro de Riacho das Almas. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_097.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_097.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um ponto de ônibus ao lado da Escola Santos Cardoso, na Vila Pinhões. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1338/requerimento_098.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1338/requerimento_098.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um saneamento por trás da Escola Santos Cardoso, na Vila Pinhões. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1339/requerimento_099.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1339/requerimento_099.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da caixa de saneamento no açude do Alto do Jiquiri. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1340/requerimento_100.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1340/requerimento_100.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo de pinhões. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_101.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_101.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra molas em frente a casa de Naldo dentista, na Vila Pinhões.-Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_102.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_102.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de regulamentar no âmbito municipal a Lei 14.624, de 17 de julho de 2023, que altera a LBI e institui o cordão de girassol como identificação de deficiências ocultas.-Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_103.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_103.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja o Posto de Saúde do Rangel passe a ser UBS Vila Rangel.-Autor: Pastor Gustavo</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/requerimento_104.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/requerimento_104.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito 100 metros de pavimentação em paralelepípedo no sítio Cajueiro, da casa de Willian até Didi pedreiro.-_x000D_
 Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/requerimento_105.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/requerimento_105.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento da pavimentação da Ladeira do Gringo, sentido Vila Vitorino.-_x000D_
 Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/requerimento_106.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/requerimento_106.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma pista de motocross/velocross, tendo em vista o crescimento da modalidade no município.-Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/requerimento_107.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/requerimento_107.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação da água da casa de Cido bocão até a casa de Zoza, no sítio Camurim._x000D_
 Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/requerimento_108.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/requerimento_108.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação da água bruta no Alto dos Moços. Autor: Pastor Gustavo Lucena</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/requerimento_109.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/requerimento_109.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um ponto de ônibus na entrada de Mariquinha de João Zidoro no sítio Trapiá. _x000D_
 Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_110.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_110.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição da tubulação de 100 por 150 da rede de saneamento nas Ruas Olegário Coleta e João Quirino na Vila de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1351/requerimento_111.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1351/requerimento_111.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a pavimentação em paralelepípedos no Sítio Lagoa de Três Irmãos. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_112.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_112.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma nas escolas dos sítios Lagoa de três irmãos , ramada de trapiá e bento. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_113.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_113.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche/escola na vila de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1354/requerimento_114.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1354/requerimento_114.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em frente a igreja da Ramada de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1355/requerimento_115.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1355/requerimento_115.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de monitoramento na praça do livramento na Vila trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_116.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_116.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua projetada por trás do cemitério Frei Damião na Vila de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_117.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_117.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sítio bento, próximo a casa de Kika. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_118.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_118.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sítio tanquinhos, próximo a casa do sr. Zé Silvestre. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1359/requerimento_119.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1359/requerimento_119.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sítio dois riachos, próximo a casa do sr. Zé de Cazuza. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_120.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_120.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja retomada a feira livre de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1361/requerimento_121.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1361/requerimento_121.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma dos vestiários e manutenção dos refletores do campo da Vila de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1362/requerimento_122.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1362/requerimento_122.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado 4 refletores em torno da quadra de areia na Vila de Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_123.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_123.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na entrada do Rangel, sendo do trevo até a referida vila. _x000D_
 Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_124.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_124.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada a rede de água no sítio trapiá, sendo da entrada do referido sítio até a casa do sr. Manoel Rosendo. _x000D_
 Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_125.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_125.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra do antigo lixão até a Vila do Rangel. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1366/requerimento_126.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1366/requerimento_126.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da entrada do cemitério Frei Damião até a igrejinha no interior do mesmo. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_127.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_127.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a readequação do açougue público da Vila de Trapiá para que o mesmo funcione a feira livre. _x000D_
 Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_128.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_128.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no riacho próximo a casa de brancão na Vila Pinhões. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_129.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_129.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na ladeira do sítio barra de Carapotos, contemplando o início da ponte até a entrada da casa do sr. conhecido por velho da bolacha. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_130.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_130.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita melhorias necessárias na ponte do sítio Barra de Caropotos, zona rural deste município. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1371/requerimento_131.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1371/requerimento_131.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feitas reposições no calçamento da principal da vila de Patos, zona rural deste município. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1372/requerimento_132.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1372/requerimento_132.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que as lombadas localizadas em frente a escola Manoel Bacelar e Escola José Joaquim de Lima sejam refeitas no estilo de rampa, para se tornar mais confortáveis para todos que transitam pelos referidos locais. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1373/requerimento_133.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1373/requerimento_133.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde – UBS no sítio Ramada de Trapiá. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_134.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_134.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em frente a Igreja Católica, no Sítio Guaritas. Autor: Abenildo da Ramada</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_135.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_135.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Primeira Travessa Manoel Rosendo de Lima, da casa de Fernando até a padaria de Nata, na Vila Trapiá._x000D_
 Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_136.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_136.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Primeira Travessa Manoel Rosendo de Lima, da casa de Fernando até a padaria de Nata, na Vila Trapiá._x000D_
 Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_137.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_137.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Severino Elias (Biu Elias), da casa de Regis  até a casa de Analice, na Vila Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_138.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_138.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da casa de Neguinho de loló até a casa do ex-vereador Nezinho. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1379/requerimento_139.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1379/requerimento_139.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado um alambrado na quadra  de areia, na praça Manoel Vicente da Fonseca. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1380/requerimento_140.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1380/requerimento_140.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra da casa do sr. Janduir até o açude da Ramada, no sítio Ramada de Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1381/requerimento_141.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1381/requerimento_141.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra na ladeira de Luiz de Senhorzinho, no sítio Tanquinhos. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1382/requerimento_142.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1382/requerimento_142.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra da casa do sr. Olímpio até a casa de Biu Braz, no sítio Ramada de Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_143.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_143.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos 03 quebra-molas na Rua José Amâncio Sobrinho. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_144.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_144.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um minicampo no sítio Lagoa de Três Irmãos. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_145.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_145.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a ligação de água da Compesa nos sítios Alto Vermelho e Lagoa Comprida, entre as vilas Rangel e Pinhões, zona rural desta cidade. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_146.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_146.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um minicampo Society na Vila Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1387/requerimento_147.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1387/requerimento_147.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros (masculino e feminino) no Cemitério Frei Damião, na Vila Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1388/requerimento_148.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1388/requerimento_148.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da 1º Travessa João Francisco, na Vila Trapiá. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1389/requerimento_149.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1389/requerimento_149.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da 2º Travessa Jeremias Ferreira de Souza, na Vila Trapiá Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_150.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_150.2024.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a limpeza do açude do sr. Valdeci, no sítio Tanquinhos. Autor: Abenildo da Ramada.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1391/requerimento_151.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1391/requerimento_151.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja finalizado o vestiário do campo do sítio Guaritas (cisterna, caixa d´água e 4 postes). Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_152.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_152.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois quebra molas, um na Rua Eloisa Ferreira, ao lado do bar de Carlos, e outro ao lado do mercado do cruzeiro, na Rua da Saudade. Autor: Vandilson Barbeiro. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_153.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_153.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um canal no bairro João Chico com ligação ao canal da Salina. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1394/requerimento_154.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1394/requerimento_154.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma passagem molhada no Sítio Caldeirão, próximo a casa do professor Zé Carlos, neste município. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_155.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_155.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a solicitação a Celpe de alteração do endereço do Sítio Lagoa dos Pintos, zona rural de Cumaru/PE, para sítio Lagoa dos Pinhões, endereço pertencente a Riacho das Almas/PE. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_156.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_156.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo do Chicão, localizado no sítio Chicão, neste município. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_157.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_157.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da denominada rua da creche, localizada no bairro Celestino Ferreira, neste município. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1398/requerimento_158.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1398/requerimento_158.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos na Travessa Agamenon Magalhães, ao lado da casa do sr. Nejaim Corrêa, neste município. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1399/requerimento_159.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1399/requerimento_159.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o desassoreamento no Riacho que corta o terreno do sr. Marluce, por trás da Coronel Joaquim Bezerra. _x000D_
 Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1400/requerimento_160.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1400/requerimento_160.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização nos quebra – molas do calçamento novo da ladeira do Vitorino. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_161.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_161.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira por trás da loja de Adalva, na entrada do terreno do sr. Marluce. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_162.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_162.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros públicos (masculino e feminino) na esquina por trás da Secretaria de Educação. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_163.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_163.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de reivindicar o Requerimento 235.2022 e 164.2023, o qual foi solicitado que fossem recuperados os pisos dos currais localizados no Matadouro Público da Cidade e acrescentar uma rampa para descarga de suínos. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_164.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_164.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros (Masculino e Feminino) no pátio da feira, em frente a Zé Manoel. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_165.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_165.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de seja feita a ligação de água da Compesa no Sítio Camurim e Sítio Lagoa de Pinhões, até Biu de Cazuza. Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1406/requerimento_166.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1406/requerimento_166.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma tela de proteção no cemitério do Vitorino, visto que as bolas estão quebrando as cruzes de mármore dos túmulos._x000D_
 Autor: Vandilson Barbeiro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_167.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_167.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de piçarra as estradas do Vitorino, Sítio Modesto, Cascavel, Cana Brava, Cajueiro e  Swain. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_168.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_168.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de destinar uma ambulância para atender as demandas da Vila Patos e Baraúnas. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1409/requerimento_169.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1409/requerimento_169.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no sítio Pau Ferro. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_170.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_170.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Riacho do Uruçu. Autor: Leandro da saúde.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1411/requerimento_171.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1411/requerimento_171.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água na Vila Patos. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1412/requerimento_172.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1412/requerimento_172.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Baraúnas. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1413/requerimento_173.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1413/requerimento_173.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Salgado. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1414/requerimento_174.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1414/requerimento_174.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Guaritas. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1415/requerimento_175.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1415/requerimento_175.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Modesto. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1416/requerimento_176.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1416/requerimento_176.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Chambá. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_177.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_177.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Cascavel. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1418/requerimento_178.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1418/requerimento_178.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um acostamento com piçarra na entrada do Sítio Salobro, sentido quem vem de Caruaru para Riacho. _x000D_
 Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1419/requerimento_179.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1419/requerimento_179.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Pe 95 até a Vila do Vitorino. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1420/requerimento_180.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1420/requerimento_180.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Pe 95 até a Vila Atalaia.Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1421/requerimento_181.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1421/requerimento_181.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Vila de Zé de Cicero. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1422/requerimento_182.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1422/requerimento_182.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de um poço artesiano no Sítio Lagamar, próximo a Vila do Vitorino. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_183.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_183.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento por trás da casa de Dona Inácia, na Rua São Sebastião, na Vila Vitorino. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1424/requerimento_184.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1424/requerimento_184.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a reforma do Posto de Saúde da Vila Vitorino. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_185.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_185.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação de Natal de Biu da Ruzia até a Welder, no sítio Cana Brava. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_186.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_186.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde – UBS no sítio Cajueiro. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_187.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_187.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água da Vila do Vitorino até o Sítio Cajueiro. Autor: Leandro da Saúde.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Junior Miranda</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_188.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_188.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no Sítio Bandeira. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_189.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_189.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reativado o serviço odontológico no posto de saúde do sítio Bandeira. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_190.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_190.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a saneamento da rua em que mora o popular Ivan da oficina, próximo ao matadouro da cidade. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_191.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_191.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma estrutural da passagem molhada do sítio Bandeira, próximo a casa do sr. João Belo. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_192.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_192.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude do  sítio cacimba de várzea, neste município. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_193.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_193.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no sítio Serra Verde, neste município. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_194.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_194.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um agrônomo para auxiliar os agricultores das localidades dos sítios Bandeira, Lagoa Nova, Chã do Bandeira, Pororoca, Serra Verde, Atalaia e Salobro. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_195.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_195.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam perfurados poços artesianos nos sítios: pororoca, lagoa nova, torrões, atalaia, alto dos moços, cacimba de várzea, tambor, serra verde, salobro, alto do bandeira, chã do bandeira e pepeus. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_196.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_196.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma barragem no sítio Bandeira, neste município. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_197.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_197.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua São Judas Tadeu. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_198.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_198.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sítio pororoca, próximo a casa do sr. Gercino. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_199.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_199.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra de Abel do fogos até Zé miúdo e de Dona Telinha até dona Rosa, além de fazer o desassoreamento do riacho de Dona telinha, no sítio Bandeira. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_200.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_200.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja distribuído nas escolas públicas um kit higiênico, composto por absorvente íntimo e lenços umedecidos. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_201.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_201.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma coberta para os carros no pátio do matadouro. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1442/requerimento_202.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1442/requerimento_202.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma o atendimento odontológico móvel nos sítios pororoca e chã do bandeira, próximo à casa de Zé do canário e Manoel de Guilherme respectivamente. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1443/requerimento_203.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1443/requerimento_203.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço e instalado um dessalinizador no sítio Salgado na casa de Dudu, próximo a casa de Biu Teodoro. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_204.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_204.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas mais salas no Núcleo da Família, além de uma coberta na entrada do referido local. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_205.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_205.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua ao lado de Pedro do Bar, na Cohab. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1446/requerimento_206.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1446/requerimento_206.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da casa do sr. Dedé Julião até a casa de Braz. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_207.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_207.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita  uma Quadra Poliesportiva na Escola Enedina na Atalaia. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_208.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_208.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira na Vila Patos, ao lado do bar de Paulo. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_209.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_209.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja vista a possibilidade de contratação de uma ginecologista. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_210.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_210.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Josefa Benedita de Lima, próximo a quadra da Vila Vitorino. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_211.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_211.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do antigo lixão da cidade. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_212.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_212.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reativação da iluminação do Campo da Salina. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1453/requerimento_213.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1453/requerimento_213.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reativação e limpeza do minador do açude comunitário no sítio Cacimba de Várzea. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1454/requerimento_214.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1454/requerimento_214.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros públicos (masculino e feminino) na Academia Pernambuco. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1455/requerimento_215.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1455/requerimento_215.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento de lado de Alzira até a casa do senhor Saviano. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento_216.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento_216.2024.pdf</t>
   </si>
   <si>
     <t>No sentido que seja encaminhado ao Poder Legislativo o Projeto de Lei referente a criação da Guarda Civil Municipal. Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1457/requerimento_217.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1457/requerimento_217.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a compra por parte do Poder Executivo do terreno onde fica localizado o campo do coritinhas, no Sítio Pororocá._x000D_
 Autor: Junior Miranda.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_218.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_218.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de inserir 03 braços completos com  luminárias no Sítio Cana Brava, no espaço que liga a casa de Dona Nininha até Zezé André, neste município. Autor: Dr. Neto.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_219.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_219.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma bueira no sítio salgado, onde dá acesso ao sítio Guaritas.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_220.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_220.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma requalificação e ampliação no posto de saúde da vila Atalaia.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1471/requerimento_221.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1471/requerimento_221.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reativação da Sala Odontológica da UBS do Sítio Bandeira.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1478/requerimento_222.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1478/requerimento_222.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada ligando o Sítio Xique- Xique ao Chicão, próximo a propriedade do sr. Milton Ferreira. Autor- Jose Welder</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1479/requerimento_223.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1479/requerimento_223.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado a pintura horizontal da sinalização de trânsito localizada em frente ao prédio do antigo fórum desta cidade. Autor-Jose Welder.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1480/requerimento_224.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1480/requerimento_224.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Praça da Bíblia no bairro Jiquiri.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_225.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_225.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação de 200 metros na principal do sítio Alto dos Moços, iniciando no Galpão até a casa do sr. Aparecido.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_226.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_226.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que o executivo envie um Projeto de Lei reajustando o salário de todos os motoristas da rede municipal.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_227.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_227.2024.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o atendimento médico na UBS de Trapiá, visto que os dias que são oferecidos não são suficientes pra atender a demanda da população.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_228.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_228.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cozinha na UBS da Vila Trapiá.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_229.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_229.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção das passagens molhadas da PE 121, no Riacho das panelas e Riacho de Zé pojuca no Sítio Bento.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_230.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_230.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Everton Cleiton de Moura, onde morava o popular Necão.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_231.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_231.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento da pavimentação da Rua Isabel Ferreira da Silva, onde mora o Luciano, filho do sr. Do céu.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_232.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_232.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a desobstrução da bueira do Riacho e passado a máquina patrol da casa do sr. Martins, sentido a casa do sr. Zé Ferreira, no Sítio Bandeira. Autor- Dinho da saúde.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_233.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_233.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra na estrada do Sítio Alto dos Moços. Autor- Junior Miranda.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Kaio Bezerra, Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_234.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_234.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a máquina e colocado piçarra em toda a estrada que liga a PE 95 a Vila do Vitorino. - Autor vereador Kaio bezerra</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_235.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_235.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água no sítio areias, do posto de Reginaldo sentido a palhoça de Arlindo.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/requerimento_236.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/requerimento_236.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma lombada na Rua Samuel Ferreira, próximo ao fabrico de Zé Bala.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_237.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_237.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da extensão da Rua da Saudade, próximo a casa de Mazone.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_238.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_238.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra-molas na Rua Manoel Braz de Lucena, em frente a casa do sr. Elenildo.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_239.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_239.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído uma Academia das Cidades na Vila Pinhões.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_240.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_240.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação pública da Vila Trapiá.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_241.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_241.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita o saneamento e a pavimentação da Rua ao Lado Canal, próximo a Rua Jani Mota.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_242.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_242.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra molas em frente ao mercadinho de Zé de Valquíria na Vila Vitorino. Vereador autor - Dinho da saúde.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1526/requerimento_243.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1526/requerimento_243.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja substituído os canos da rede de esgoto da Tv. São Sebastião de 100 para 150. Vereador autor: José Welder Ferreira.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_244.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_244.2024.pdf</t>
   </si>
   <si>
     <t>No sentido que seja substituído e não consertado a mureta de proteção da ponte próximo ao cemitério desta cidade, que seja providenciado mureta igual a da ponte que que liga o centro ao bairro do Cruzeiro, para que assim se evite mais transtornos e fique mais segura. Vereador autor: Jose Welder</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_245.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_245.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam fixadas telas de proteção no Campo da Vila Couro Dantas, por trás do bar de Heleno.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_246.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_246.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a iluminação com refletores no Campo da Vila Couro Dantas, por trás do bar de Heleno.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_247.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_247.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarras em frente a casa de Naldo da venda, próximo a Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1535/requerimento_248.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1535/requerimento_248.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Senhorinha, na Vila Pinhões.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1538/requerimento_249.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1538/requerimento_249.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de construir bancos de cimento no entorno do terreno onde acontece a Festa da Fogueira do Jiquiri, como também a ampliação da iluminação já existe no local, além de manter o terreno limpo e arborizar o entorno do mesmo.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1539/requerimento_250.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1539/requerimento_250.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois quebra molas na Rua Severino Latino Pontes, no loteamento João Lula.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1540/requerimento_251.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1540/requerimento_251.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra molas em frente a Escola Odilon Montenegro, na Vila Patos.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_252.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_252.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído mais um banheiro no Bloco Cirúrgico da Unidade Mista João Soares.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_253.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_253.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um sistema de drenagem no entorno da Quadra das Salinas, e uma nova rede de saneamento próximo a casa do Sr. Edivan Alves Pereira.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO POR QUEBRA DE DECORO PARLAMENTAR- AUTORIA PSDB.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1547/requerimento_255.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1547/requerimento_255.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a capinagem da vegetação as margens da PE 95, no trecho de Caruaru a Riacho das Almas.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_256.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_256.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita instalada uma lombada eletrônica próximo a igrejinha do Sr. Abdias, no sítio Serra Verde.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1549/requerimento_257.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1549/requerimento_257.2024.pdf</t>
   </si>
   <si>
     <t>: No sentido de que seja feito o Piçarramento da PE – 95 a Vila do Vitorino.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_258.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_258.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a rede de saneamento e pavimentação na Rua onde mora o senhor Paulinho de Zé Novinho na Vila Patos.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_259.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_259.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada do Sítio Areias até o Sítio Guaritas, além do piçarramento nos trechos próximo ao Posto de Saúde do Sítio Chicão, próximo a casa do Sr. Danda e após a casa do mesmo, na curva onde a água fica acumulada.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_260.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_260.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada entre o Executivo e o Departamento de Esportes do município, a cerca da possibilidade de criação de uma escolinha de futebol para crianças e adolescentes na Vila Patos.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1554/requerimento_261.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1554/requerimento_261.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ampliada a iluminação da rua Nivaldo Ferreira, no loteamento Celestino Ferreira.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1557/requerimento_262.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1557/requerimento_262.2024.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita o serviço de capinação e restauração nos brinquedos localizados na pracinha que fica ao lado do comércio e residência do Sr. Uchôa, no bairro da Cohab.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1558/requerimento_263.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1558/requerimento_263.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Patos.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1559/requerimento_264.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1559/requerimento_264.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação no Sitio Patos, próximo a Vila Patos.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1564/requerimento_265.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1564/requerimento_265.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o conserto do calçamento em frente a casa de Lucas de Toyota, na Vila Patos.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1565/requerimento_266.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1565/requerimento_266.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação na Rua que mora o popular Preto de Sônia e na Rua da Lavanderia de Vitor, na Vila Patos.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1566/requerimento_267.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1566/requerimento_267.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça com bancos, canteiro de árvores, brinquedos e iluminação de Led onde fica localizado o Cruzeiro, na Vila Patos.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1576/requerimento_268.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1576/requerimento_268.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção das estradas vicinais que ligam a Vila Trapiá.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1577/requerimento_269.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1577/requerimento_269.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação pública da Rua Olegário Coleta, em frente a casa de Maria Eugênia, na Vila Trapiá. Autor Genival da saúde.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1578/requerimento_270.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1578/requerimento_270.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor David Epifânio, extensivo a toda sua equipe, em reconhecimento dos seus relevantes serviços e assistência prestadas ás mulheres e jovens do Agreste Pernambucano, em ações que visam desde a prevenção- a exemplo do fim da fila de inserção do DIU (Dispositivo Intra- Uterino), como no apoio de gestantes, puérperas e recém-nascidos. Autor Dr.Neto.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1579/requerimento_271.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1579/requerimento_271.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de dar continuidade a pavimentação da Rua Horácio Lúcio Ferreira, na Vila Patos. Autor Dinho da saúde.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1580/requerimento_272.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1580/requerimento_272.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento e pavimentação onde mora Vânia agente de saúde, até Sebastião de Arnaldo, na Vila Atalaia. Autor- Dinho da Saúde.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1581/requerimento_273.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1581/requerimento_273.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento e pavimentação onde mora Ivanildo da Madeireira, na Vila Patos. Autor Dinho da Saúde.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_274.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_274.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de segurança na Escola Municipal José Brasil, na Vila Palmatória.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_275.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_275.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de segurança na Escola Municipal Patrícia Cardoso, na Vila Couro Dantas.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_276.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_276.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de segurança na Escola Odilon Montenegro, na Vila Patos.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_277.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_277.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos os reparos no calçamento da Rua Antônio Fernando de Sales.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_278.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_278.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua as margens da Avenida João Soares, em frente a casa de rações de Valdo Zuzu.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1590/requerimento_279.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1590/requerimento_279.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída um ponto de ônibus na subida da Vila Vitorino, próximo ao Bar do Galego.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1594/requerimento_280.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1594/requerimento_280.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a coleta de lixo próximo a casa de Justo, no sítio Cabugi.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1595/requerimento_281.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1595/requerimento_281.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado um corrimão na passagem molhada que liga o bairro Cohab a Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_282.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_282.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em frente a Igreja de Nossa Senhora Aparecida no Sítio Vila Nova.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1597/requerimento_283.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1597/requerimento_283.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam substituídas as tampas de concreto das caixas de saneamento por tampas de ferro fundido, na Vila Patos.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1600/requerimento_284.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1600/requerimento_284.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja destinada uma ambulância para atender as necessidades da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1603/requerimento_285.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1603/requerimento_285.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de segurança na Escola Luiz Francisco da Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1604/requerimento_286.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1604/requerimento_286.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma lombada em frente ao Restaurante Bom Sabor, as margens da PE 95, saída de Riacho das Almas sentido Caruaru.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1610/requerimento_287.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1610/requerimento_287.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação do Cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1611/requerimento_288.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1611/requerimento_288.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação da Vila Atalaia, da igreja até a escola, e de frente do posto de saúde até a casa de Alexandre de João caramba.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1612/requerimento_289.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1612/requerimento_289.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão do percurso da coleta do lixo até oGrupo de Zeninha Soares, passando pela casa de Lenir e retornando pela Vila Atalaia.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1617/requerimento_290.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1617/requerimento_290.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola José Joaquim de Lima, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1618/requerimento_291.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1618/requerimento_291.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Centro Municipal de Educação Mãe Rainha, no Bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_292.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_292.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Mário da Mota Limeira.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1620/requerimento_293.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1620/requerimento_293.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Enedina Maria de Lima, na Vila Atalaia.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1621/requerimento_294.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1621/requerimento_294.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_295.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_295.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Patrícia Cardoso, na Vila Couro Dantas.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_296.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_296.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Luiz Francisco da Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1627/requerimento_297_2024_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1627/requerimento_297_2024_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita construída uma lombada em frente a sorveteira 3 irmãos, no Sítio Guaritas.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1631/requerimento_298.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1631/requerimento_298.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Antônio Gavila Lima, no Sítio Dois Riachos.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1632/requerimento_299.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1632/requerimento_299.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Manoel Tavares, na VilaRangel.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1633/requerimento_300.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1633/requerimento_300.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Joaquim Ferreira de Lima, no Sítio Tambor.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1634/requerimento_301.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1634/requerimento_301.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Professor Pedro Xavier, no Sítio Cacimba de Várzea.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1635/requerimento_302.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1635/requerimento_302.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Antônio Antâo da Silva, no Sítio Bandeira.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1636/requerimento_303.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1636/requerimento_303.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Coronel Joaquim Bezerra, no Sítio Barriguda.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1637/requerimento_304.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1637/requerimento_304.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Antônio Severino dos Santos, no Sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1638/requerimento_305.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1638/requerimento_305.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Teodoro Félix, no Sítio Salgado.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1639/requerimento_306.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1639/requerimento_306.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Antônio Santos, no Sítio Chambá.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1640/requerimento_307.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1640/requerimento_307.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola José Ferreira da Silva, no Sítio Chicão.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_308.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_308.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Luíz Lourenço dos Santos, no Sítio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_309.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_309.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola José Severiano de Carvalho, no Sítio Bento.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1643/requerimento_310.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1643/requerimento_310.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Manoel Soares da Costa, no Sítio Guaritas.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1644/requerimento_311.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1644/requerimento_311.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Tertuliano Ferreira, no Sítio Baraúnas.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_312.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_312.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola José Brasil, no Sítio Palmatória.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1646/requerimento_313.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1646/requerimento_313.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Januário Ferreira, no Sítio Pendência.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1647/requerimento_314.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1647/requerimento_314.2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola Odilon Montenegro, na Vila Patos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>No sentido de que seja feita a climatização da Escola José Severiano de Carvalho, no Sítio Chicão.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_316.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_316.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_317.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_317.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do reservatório de água da comunidade de Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1661/requerimento_318.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1661/requerimento_318.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a solicitação junto a Celpe para a substituição do Poste de barramento C020281, na Rua da Saudade.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_319.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_319.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça com bancos, canteiro de árvores, brinquedos e iluminação de Led no Povoado de Baraúnas.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1663/requerimento_320.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1663/requerimento_320.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja confeccionada uma placa de “Bem-Vindo ao Povoado de Baraúnas”, na chegada do referido Povoado.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1668/requerimento_321-2024_2.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1668/requerimento_321-2024_2.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a divulgação em ambientes públicos sobre o atendimento prioritário (Idosos acima de 60 anos, idosos acima de 80 anos, gestantes, pessoas com deficiência, lactantes e pessoas com crianças de colo, obesos, pessoas ostomizadas, doadores de sangue e medula óssea, pessoas com visão monocular, portadores de fibromialgia, pessoas com síndrome de Down, autistas, diabéticos, pessoas em tratamento oncológico, pessoas com insuficiencia renal e crônica e transplantados e policiais e agentes em serviço, conforme as Leis Federais e Estaduais vigentes.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/pedido_de_informacao_01.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/pedido_de_informacao_01.2024.pdf</t>
   </si>
   <si>
     <t>Informar a relação dos vetos do Poder Executivo aos Projetos de Lei propostos por este vereador, nos anos de 2021, 2022 e 2023, que ainda não foram apreciados em plenário por esta egrégia Casa Legislativa, bem como a data de recebimento de cada veto pelo Controle Interno da Casa.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/pedido_de_informacao_02.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/pedido_de_informacao_02.2024.pdf</t>
   </si>
   <si>
     <t>Informar sobre a entrega dos fardamentos escolares no ano escolar de 2023</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1563/1712238997_pedido-de-informacao-03.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1563/1712238997_pedido-de-informacao-03.2024.pdf</t>
   </si>
   <si>
     <t>Envio da relação de todas as leis sancionadas de autoria do Vereador que subescreve-o nos anos de 2021, 2022 e 2023, através de Projeto de Lei ou Projeto de Indicação.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/1712239025_pedido-de-informacao-04.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/1712239025_pedido-de-informacao-04.2024.pdf</t>
   </si>
   <si>
     <t>Informar sobre candidatos do concurso público convocados, reprovados e desistentes.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1475/pedido_de_informacao_05.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1475/pedido_de_informacao_05.2024.pdf</t>
   </si>
   <si>
     <t>Referente o valor gasto da Emenda Impositiva do Vereador Jairverton Kaio dos Santos Bezerra no Serviço de Convivência e Fortalecimento de Vínculos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1476/pedido_de_informacao_06.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1476/pedido_de_informacao_06.2024.pdf</t>
   </si>
   <si>
     <t>Referente valor gasto na Festa de São Sebastião 2024 e arrecadação com barraqueiros e patrocínios.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1493/pedido_de_informacao_07.2024.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1493/pedido_de_informacao_07.2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre execução da Emenda Impositiva do Vereador Genival Gomes de Moura para a Escola José Joaquim de Lima e iluminação do Campo do Sítio dois Riachos.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1545/pedidoinformacao_08_2024_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1545/pedidoinformacao_08_2024_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações junto ao Poder Executivo.- Autoria da oposição.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>PDU</t>
   </si>
   <si>
     <t>Pedido de Urgência</t>
   </si>
   <si>
     <t>Pedido de urgência referente ao requerimento 232 de  autoria do vereador Dinho da saúde._x000D_
  _x000D_
 _x000D_
 No sentido de que seja feita a desobstrução da bueira do Riacho e passado a_x000D_
 máquina patrol da casa do sr. Martins, sentido a casa do sr. Zé Ferreira, no Sítio_x000D_
 Bandeira.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
@@ -5280,67 +5280,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1486/ata_2o_sessao_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1487/ata_3o_sessao_05-03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1488/ata_4o_sessao_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1492/ata_5o_sessao_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_da_6o_sessao_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/1712233964_ata7osessaoordinaria02042024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1520/1715084484_ata-8-sessao-09042024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1524/1715084431_ata-9-sessao-16042024-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1528/1715084418_ata-10-sessao-30042024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1532/1715261096_ata-11-sessao-07052024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1537/1716217694_ata-12-sessao-14052024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1543/1716988989_ata-13-sessao-21052024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1546/1717524758_ata-14-sessao-28052024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1555/1717687303_ata-15-sessao-04062024-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1560/1718129155_ata-16-07062024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1567/1718890485_ata17osessao110620241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1569/1718374760_ata-18-sessao-13062024-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1570/1718892040_ata19osessao180620241.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1582/1719409940_ata-20-20062024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1583/1729171407_ata-21-sessao-08082024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1589/1729172141_ata-22-sessao-13.08.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1591/1729173994_ata-23-sessao-20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1592/1729174230_ata-24-sessao-27.08.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1599/1729512327_ata-25-sessao-15.10.2024-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1601/1729868801_ata-26-sessao-22.10.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1602/1729868834_ata-27-sessao-24.10.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1613/1733854683_ata-28-sessao-29102024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1623/1733854713_ata-29-sessao-31102024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1625/1733854747_ata-30-sessao-05112024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1626/1733854783_ata-31-sessao-07112024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1628/1733854819_ata-32-sessao-12112024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1649/1733854856_ata-33-sessao-19112024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1655/1733854890_ata-34-sessao-25112024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1657/1733854929_ata-35-sessao-03122024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1658/1733854987_ata-36-sessao-05.12.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1664/1737165895_ata-37-sessao-10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1665/1737165930_ata-38-sessao-12.12.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1671/1737165978_ata-39-sessao-17.12.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1676/1737166030_ata-40-sessao-19.12.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/projeto_de_lei_executivo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_executivo_02.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_executivo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/projeto_de_lei_executivo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1459/projeto_de_lei_executivo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_executivo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_executivo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_executivo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_executivo_009.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_executivo_010.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_do_executivo_11_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1593/1737163344_lei-1.471.2024--ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_lei_executivo_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_lei_executivo_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1630/projeto_lei_executivo_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1650/projeto_lei_executivo_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1651/projeto_lei_executivo_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1652/projeto_lei_executivo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/projeto_de_lei_legislativo_02.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1460/projeto_de_lei_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_legislativo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_legislativo_05.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1556/1721313095_projeto-de-lei-do-legislativo-007.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_08.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_09.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_010.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1574/projeto_de_lei_011.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1605/1734544311_projeto-de-lei-do-legislativo-0132024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1606/projeto_de_lei_do_legislativo_013_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1465/projeto_de_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1466/projeto_de_resolucao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_resolucao_03.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1536/emenda_ao_projeto_de_lei_executivo_09.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1522/projeto_de_decreto_01.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1575/projeto_de_decreto_02.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_decreto_03.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1656/projeto_de_decreto_04.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_001.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/requerimento_002.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_003.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_004.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1270/requerimento_006.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1271/requerimento_007.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_009.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_012.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_013.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_014.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_015.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_016.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_017.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_018.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_019.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_020.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_021.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_022.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_023.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_024.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_025.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_026.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_027.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1474/requerimento_028.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1283/requerimento_029.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_030.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_031.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_032.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1287/requerimento_033.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_034.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_035.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_036.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_037.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1292/requerimento_038.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_039.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_040.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_041.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_042.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_043.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_044.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_045.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_046.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_048.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1260/requerimento_049.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_051.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_052.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1302/requerimento_053.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_054.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_055.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1305/requerimento_056.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1306/requerimento_057.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1307/requerimento_058.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_059.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_060.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_061.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_062.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1261/requerimento_063.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1262/requerimento_064.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1263/requerimento_065.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_066.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1312/requerimento_067.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_068.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_069.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_070.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_071.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_072.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_073.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_074.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1265/requerimento_075.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1266/requerimento_076.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1267/requerimento_077.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1268/requerimento_078.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1269/requerimento_079.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1320/requerimento_080.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_081.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_082.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1323/requerimento_083.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1324/requerimento_084.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1325/requerimento_085.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1326/requerimento_086.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1327/requerimento_087.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1329/requerimento_089.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1330/requerimento_090.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_091.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_092.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_093.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_094.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_095.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1336/requerimento_096.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_097.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1338/requerimento_098.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1339/requerimento_099.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1340/requerimento_100.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_101.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_102.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_103.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/requerimento_104.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/requerimento_105.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/requerimento_106.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/requerimento_107.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/requerimento_108.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/requerimento_109.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_110.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1351/requerimento_111.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_112.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_113.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1354/requerimento_114.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1355/requerimento_115.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_116.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_117.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_118.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1359/requerimento_119.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_120.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1361/requerimento_121.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1362/requerimento_122.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_123.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_124.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_125.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1366/requerimento_126.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_127.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_128.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_129.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_130.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1371/requerimento_131.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1372/requerimento_132.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1373/requerimento_133.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_134.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_135.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_136.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_137.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_138.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1379/requerimento_139.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1380/requerimento_140.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1381/requerimento_141.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1382/requerimento_142.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_143.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_144.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_145.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_146.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1387/requerimento_147.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1388/requerimento_148.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1389/requerimento_149.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_150.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1391/requerimento_151.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_152.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_153.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1394/requerimento_154.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_155.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_156.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_157.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1398/requerimento_158.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1399/requerimento_159.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1400/requerimento_160.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_161.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_162.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_163.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_164.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_165.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1406/requerimento_166.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_167.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_168.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1409/requerimento_169.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_170.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1411/requerimento_171.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1412/requerimento_172.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1413/requerimento_173.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1414/requerimento_174.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1415/requerimento_175.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1416/requerimento_176.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_177.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1418/requerimento_178.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1419/requerimento_179.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1420/requerimento_180.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1421/requerimento_181.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1422/requerimento_182.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_183.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1424/requerimento_184.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_185.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_186.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_187.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_188.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_189.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_190.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_191.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_192.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_193.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_194.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_195.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_196.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_197.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_198.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_199.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_200.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_201.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1442/requerimento_202.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1443/requerimento_203.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_204.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_205.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1446/requerimento_206.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_207.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_208.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_209.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_210.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_211.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_212.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1453/requerimento_213.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1454/requerimento_214.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1455/requerimento_215.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento_216.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1457/requerimento_217.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_218.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_219.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_220.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1471/requerimento_221.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1478/requerimento_222.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1479/requerimento_223.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1480/requerimento_224.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_225.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_226.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_227.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_228.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_229.2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_230.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_231.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_232.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_233.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_234.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_235.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/requerimento_236.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_237.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_238.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_239.2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_240.2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_241.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_242.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1526/requerimento_243.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_244.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_245.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_246.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_247.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1535/requerimento_248.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1538/requerimento_249.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1539/requerimento_250.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1540/requerimento_251.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_252.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_253.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1547/requerimento_255.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_256.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1549/requerimento_257.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_258.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_259.2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_260.2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1554/requerimento_261.2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1557/requerimento_262.2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1558/requerimento_263.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1559/requerimento_264.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1564/requerimento_265.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1565/requerimento_266.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1566/requerimento_267.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1576/requerimento_268.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1577/requerimento_269.2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1578/requerimento_270.2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1579/requerimento_271.2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1580/requerimento_272.2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1581/requerimento_273.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_274.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_275.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_276.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_277.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_278.2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1590/requerimento_279.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1594/requerimento_280.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1595/requerimento_281.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_282.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1597/requerimento_283.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1600/requerimento_284.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1603/requerimento_285.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1604/requerimento_286.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1610/requerimento_287.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1611/requerimento_288.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1612/requerimento_289.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1617/requerimento_290.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1618/requerimento_291.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_292.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1620/requerimento_293.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1621/requerimento_294.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_295.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_296.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1627/requerimento_297_2024_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1631/requerimento_298.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1632/requerimento_299.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1633/requerimento_300.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1634/requerimento_301.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1635/requerimento_302.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1636/requerimento_303.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1637/requerimento_304.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1638/requerimento_305.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1639/requerimento_306.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1640/requerimento_307.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_308.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_309.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1643/requerimento_310.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1644/requerimento_311.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_312.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1646/requerimento_313.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1647/requerimento_314.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_316.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_317.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1661/requerimento_318.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_319.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1663/requerimento_320.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1668/requerimento_321-2024_2.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/pedido_de_informacao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/pedido_de_informacao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1563/1712238997_pedido-de-informacao-03.2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/1712239025_pedido-de-informacao-04.2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1475/pedido_de_informacao_05.2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1476/pedido_de_informacao_06.2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1493/pedido_de_informacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1545/pedidoinformacao_08_2024_1.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1486/ata_2o_sessao_27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1487/ata_3o_sessao_05-03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1488/ata_4o_sessao_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1492/ata_5o_sessao_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_da_6o_sessao_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/1712233964_ata7osessaoordinaria02042024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1520/1715084484_ata-8-sessao-09042024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1524/1715084431_ata-9-sessao-16042024-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1528/1715084418_ata-10-sessao-30042024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1532/1715261096_ata-11-sessao-07052024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1537/1716217694_ata-12-sessao-14052024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1543/1716988989_ata-13-sessao-21052024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1546/1717524758_ata-14-sessao-28052024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1555/1717687303_ata-15-sessao-04062024-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1560/1718129155_ata-16-07062024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1567/1718890485_ata17osessao110620241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1569/1718374760_ata-18-sessao-13062024-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1570/1718892040_ata19osessao180620241.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1582/1719409940_ata-20-20062024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1583/1729171407_ata-21-sessao-08082024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1589/1729172141_ata-22-sessao-13.08.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1591/1729173994_ata-23-sessao-20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1592/1729174230_ata-24-sessao-27.08.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1599/1729512327_ata-25-sessao-15.10.2024-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1601/1729868801_ata-26-sessao-22.10.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1602/1729868834_ata-27-sessao-24.10.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1613/1733854683_ata-28-sessao-29102024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1623/1733854713_ata-29-sessao-31102024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1625/1733854747_ata-30-sessao-05112024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1626/1733854783_ata-31-sessao-07112024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1628/1733854819_ata-32-sessao-12112024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1649/1733854856_ata-33-sessao-19112024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1655/1733854890_ata-34-sessao-25112024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1657/1733854929_ata-35-sessao-03122024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1658/1733854987_ata-36-sessao-05.12.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1664/1737165895_ata-37-sessao-10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1665/1737165930_ata-38-sessao-12.12.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1671/1737165978_ata-39-sessao-17.12.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1676/1737166030_ata-40-sessao-19.12.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/projeto_de_lei_executivo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_executivo_02.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_executivo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/projeto_de_lei_executivo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1459/projeto_de_lei_executivo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_executivo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei_executivo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei_executivo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1525/projeto_de_lei_executivo_009.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1553/projeto_de_lei_executivo_010.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1571/projeto_de_lei_do_executivo_11_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1593/1737163344_lei-1.471.2024--ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1609/projeto_lei_executivo_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1629/projeto_lei_executivo_014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1630/projeto_lei_executivo_015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1650/projeto_lei_executivo_016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1651/projeto_lei_executivo_017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1652/projeto_lei_executivo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/projeto_de_lei_legislativo_02.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1460/projeto_de_lei_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_legislativo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei_legislativo_05.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1533/projeto_de_lei_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1556/1721313095_projeto-de-lei-do-legislativo-007.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1561/projeto_de_lei_08.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1572/projeto_de_lei_09.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1573/projeto_de_lei_010.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1574/projeto_de_lei_011.2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1605/1734544311_projeto-de-lei-do-legislativo-0132024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1606/projeto_de_lei_do_legislativo_013_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1465/projeto_de_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1466/projeto_de_resolucao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1562/projeto_de_resolucao_03.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1536/emenda_ao_projeto_de_lei_executivo_09.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1522/projeto_de_decreto_01.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1575/projeto_de_decreto_02.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_de_decreto_03.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1656/projeto_de_decreto_04.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/requerimento_001.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/requerimento_002.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/requerimento_003.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_004.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/requerimento_005.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1270/requerimento_006.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1271/requerimento_007.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/requerimento_008.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/requerimento_009.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_010.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_012.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_013.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_014.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/requerimento_015.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/requerimento_016.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1272/requerimento_017.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1273/requerimento_018.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_019.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_020.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_021.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_022.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_023.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_024.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_025.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_026.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_027.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1474/requerimento_028.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1283/requerimento_029.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1284/requerimento_030.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1285/requerimento_031.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_032.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1287/requerimento_033.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_034.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_035.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_036.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_037.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1292/requerimento_038.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_039.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_040.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_041.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1296/requerimento_042.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_043.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_044.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/requerimento_045.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/requerimento_046.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1259/requerimento_048.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1260/requerimento_049.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1300/requerimento_051.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1301/requerimento_052.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1302/requerimento_053.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_054.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1304/requerimento_055.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1305/requerimento_056.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1306/requerimento_057.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1307/requerimento_058.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_059.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_060.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_061.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_062.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1261/requerimento_063.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1262/requerimento_064.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1263/requerimento_065.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_066.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1312/requerimento_067.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_068.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_069.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_070.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_071.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_072.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_073.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1319/requerimento_074.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1265/requerimento_075.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1266/requerimento_076.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1267/requerimento_077.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1268/requerimento_078.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1269/requerimento_079.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1320/requerimento_080.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1321/requerimento_081.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_082.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1323/requerimento_083.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1324/requerimento_084.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1325/requerimento_085.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1326/requerimento_086.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1327/requerimento_087.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1329/requerimento_089.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1330/requerimento_090.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_091.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_092.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_093.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_094.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_095.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1336/requerimento_096.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_097.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1338/requerimento_098.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1339/requerimento_099.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1340/requerimento_100.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_101.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_102.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_103.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/requerimento_104.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/requerimento_105.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/requerimento_106.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/requerimento_107.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/requerimento_108.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/requerimento_109.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_110.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1351/requerimento_111.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_112.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_113.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1354/requerimento_114.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1355/requerimento_115.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/requerimento_116.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1357/requerimento_117.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_118.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1359/requerimento_119.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_120.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1361/requerimento_121.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1362/requerimento_122.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_123.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_124.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_125.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1366/requerimento_126.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_127.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_128.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_129.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_130.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1371/requerimento_131.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1372/requerimento_132.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1373/requerimento_133.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1374/requerimento_134.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_135.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento_136.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_137.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_138.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1379/requerimento_139.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1380/requerimento_140.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1381/requerimento_141.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1382/requerimento_142.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_143.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_144.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_145.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_146.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1387/requerimento_147.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1388/requerimento_148.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1389/requerimento_149.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_150.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1391/requerimento_151.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_152.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_153.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1394/requerimento_154.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_155.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1396/requerimento_156.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_157.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1398/requerimento_158.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1399/requerimento_159.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1400/requerimento_160.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_161.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_162.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_163.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_164.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1405/requerimento_165.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1406/requerimento_166.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1407/requerimento_167.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1408/requerimento_168.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1409/requerimento_169.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_170.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1411/requerimento_171.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1412/requerimento_172.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1413/requerimento_173.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1414/requerimento_174.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1415/requerimento_175.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1416/requerimento_176.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1417/requerimento_177.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1418/requerimento_178.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1419/requerimento_179.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1420/requerimento_180.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1421/requerimento_181.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1422/requerimento_182.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_183.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1424/requerimento_184.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_185.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_186.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_187.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_188.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_189.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_190.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_191.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_192.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_193.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_194.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_195.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_196.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_197.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_198.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_199.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_200.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_201.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1442/requerimento_202.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1443/requerimento_203.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1444/requerimento_204.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_205.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1446/requerimento_206.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_207.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_208.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_209.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_210.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_211.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_212.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1453/requerimento_213.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1454/requerimento_214.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1455/requerimento_215.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento_216.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1457/requerimento_217.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_218.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1462/requerimento_219.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_220.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1471/requerimento_221.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1478/requerimento_222.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1479/requerimento_223.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1480/requerimento_224.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_225.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_226.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_227.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_228.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_229.2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_230.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_231.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_232.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_233.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_234.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_235.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/requerimento_236.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_237.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_238.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_239.2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_240.2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_241.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_242.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1526/requerimento_243.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_244.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_245.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1530/requerimento_246.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_247.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1535/requerimento_248.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1538/requerimento_249.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1539/requerimento_250.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1540/requerimento_251.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_252.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_253.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1547/requerimento_255.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_256.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1549/requerimento_257.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1550/requerimento_258.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1551/requerimento_259.2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_260.2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1554/requerimento_261.2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1557/requerimento_262.2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1558/requerimento_263.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1559/requerimento_264.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1564/requerimento_265.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1565/requerimento_266.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1566/requerimento_267.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1576/requerimento_268.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1577/requerimento_269.2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1578/requerimento_270.2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1579/requerimento_271.2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1580/requerimento_272.2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1581/requerimento_273.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_274.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_275.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_276.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_277.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_278.2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1590/requerimento_279.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1594/requerimento_280.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1595/requerimento_281.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_282.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1597/requerimento_283.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1600/requerimento_284.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1603/requerimento_285.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1604/requerimento_286.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1610/requerimento_287.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1611/requerimento_288.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1612/requerimento_289.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1617/requerimento_290.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1618/requerimento_291.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1619/requerimento_292.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1620/requerimento_293.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1621/requerimento_294.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_295.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1624/requerimento_296.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1627/requerimento_297_2024_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1631/requerimento_298.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1632/requerimento_299.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1633/requerimento_300.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1634/requerimento_301.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1635/requerimento_302.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1636/requerimento_303.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1637/requerimento_304.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1638/requerimento_305.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1639/requerimento_306.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1640/requerimento_307.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1641/requerimento_308.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1642/requerimento_309.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1643/requerimento_310.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1644/requerimento_311.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_312.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1646/requerimento_313.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1647/requerimento_314.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1653/requerimento_316.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1654/requerimento_317.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1661/requerimento_318.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1662/requerimento_319.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1663/requerimento_320.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1668/requerimento_321-2024_2.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/pedido_de_informacao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/pedido_de_informacao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1563/1712238997_pedido-de-informacao-03.2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/1712239025_pedido-de-informacao-04.2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1475/pedido_de_informacao_05.2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1476/pedido_de_informacao_06.2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1493/pedido_de_informacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2024/1545/pedidoinformacao_08_2024_1.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>