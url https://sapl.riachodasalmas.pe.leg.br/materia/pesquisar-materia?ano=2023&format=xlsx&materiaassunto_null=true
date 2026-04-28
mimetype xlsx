--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -54,3716 +54,3716 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/82/001_002_003_004_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/82/001_002_003_004_merged.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Salário Mínimo dos Servidores Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/83/005_006_007_008_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/83/005_006_007_008_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Piso Salarial dos Agentes Comunitários de Saúde-ACS e dos Agentes de Combate às Endemias-ACE e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/84/009_merged_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/84/009_merged_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Novos Cargos de provimento Efetivo no Âmbito do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/85/041_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/85/041_merged.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Riacho das Almas/PE - REFIS MUNICIPAL 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/86/048_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/86/048_merged.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Acordos em Processos Judiciais em que o município for interessado e quando as condições se mostrarem mais benéficas para o patrimônio público, e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/1686848168_projeto-de-lei-06.2023-poder-executivo-fixa-o-valor-do-salario-minimo-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/1686848168_projeto-de-lei-06.2023-poder-executivo-fixa-o-valor-do-salario-minimo-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o artigo que institui a semana do Bebê no município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/1691601220_projeto-de-lei-executivo-08.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/1691601220_projeto-de-lei-executivo-08.2023.pdf</t>
   </si>
   <si>
     <t>Denomina José Severino Caetano da Silva (o moco), a travessa Joaquim Simôa, situada no Alto do Jiquiri, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/1692130235_projeto-de-lei-011.2023-inclui-paragrafo-unico-ao-artigo-4-da-lei-municipal-n-1.0312017-que-cria-o-conselho-municipal-do-idoso-e-da-outras-providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/1692130235_projeto-de-lei-011.2023-inclui-paragrafo-unico-ao-artigo-4-da-lei-municipal-n-1.0312017-que-cria-o-conselho-municipal-do-idoso-e-da-outras-providencias..pdf</t>
   </si>
   <si>
     <t>Inclui parágrafo único ao artigo 4º da Lei Municipal nº 1.031/2017, que cria o conselho municipal do idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/1695308000_projeto-de-lei-executivo---012.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/1695308000_projeto-de-lei-executivo---012.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece, no âmbito municipal, o sistema de garantia de direitos da criança e do adolescente vítima ou testemunha de violência e a escuta especializada, previstos na Lei Federal nº 13.431/2017, regulamentada pelo decreto federal nº 9.603/2018.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/1695308036_projeto-de-lei-executivo---013.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/1695308036_projeto-de-lei-executivo---013.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece, no âmbito do município de Riacho das Almas/PE, o regime jurídico das parcerias celebradas pela administração pública municipal com organizações da sociedade civil, em regime de mútua cooperação, para a consecução de finalidades de interesse público e recíproco, e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/1695307936_projeto-de-lei-executivo----014.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/1695307936_projeto-de-lei-executivo----014.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da união para cumprimento da Assistência Financeira Complementar de que trata a emenda constitucional 127/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/1712758978_projeto-de-lei-executivo--017.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/1712758978_projeto-de-lei-executivo--017.2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o perímetro urbano das localidades pertencentes ao Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/1700837135_008.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/1700837135_008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação de competência dos Secretários Municipais para ordena despesa e fiscalização dos contratos, e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/1700223313_projeto-de-lei-executivo-021.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/1700223313_projeto-de-lei-executivo-021.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza mudança de destinação de área pública urbana e dá outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/1712758795_projeto-de-lei-executivo-022.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/1712758795_projeto-de-lei-executivo-022.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/74/001_002_003_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/74/001_002_003_merged.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Salário Mínimo dos servidores da Câmara Municipal de Riacho das Almas no ano de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/75/005_006_007_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/75/005_006_007_merged.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a Associação de Pais e Amigos dos Excepcionais-APAE de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/76/008_009_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/76/008_009_merged.pdf</t>
   </si>
   <si>
     <t>Inclui no Currículo Escolar do Ensino Fundamental das escolas públicas municipais de Riacho das Almas o estudo de orientações básicas sobre Educação Financeira, Economia Doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/77/010_011_012_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/77/010_011_012_merged.pdf</t>
   </si>
   <si>
     <t>Denomina como Maria Edília da Silva a Unidade Básica de Saúde Vitorino, localizado na Vila do Vitorino, Zona Rural deste município, nesta cidade de Riacho das Almas/PE e dá outras providências</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/78/013_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/78/013_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Novos Cargos de Provimento Efetivo, no âmbito do Poder Legislativo Municipal de Riacho das Almas, e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/79/029_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/79/029_merged.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Maria da Penha Vai a Escola, a ser desenvolvido no âmbito das unidades escolares, no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Junior Miranda</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/80/032_033_034_035_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/80/032_033_034_035_merged.pdf</t>
   </si>
   <si>
     <t>Instutui a Semana de Concientização e Combate ao Femicídio e à Violência Contra a Mulher no município de Riachodas Almas, e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/81/280_merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/81/280_merged.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas do Loteamento Santa Luzia, situado nos Sítios Urubu e Chambá neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_010.2023_-_jovem_poeta.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_010.2023_-_jovem_poeta.pdf</t>
   </si>
   <si>
     <t>Institui a ação cultural "O Jovem Poeta" no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/1684942568_pl33.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/1684942568_pl33.pdf</t>
   </si>
   <si>
     <t>Fixa reajuste do Salário mínimo dos Servidores da Câmara Municipal de Riacho das Almas.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/1684942762_pl34pl35merged.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/1684942762_pl34pl35merged.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Leopoldino Matias dos Santos, a Rua Projetada 04, no Loteamento Libia Ferreira, código 393, município de Riacho das Almas/PE, e da outras providencias.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/1686848542_projeto-de-lei-017.2023-de-autoria-do-vereador-gustavo-lucena-que-denomina-de-rua-severino-caetano-de-deus.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/1686848542_projeto-de-lei-017.2023-de-autoria-do-vereador-gustavo-lucena-que-denomina-de-rua-severino-caetano-de-deus.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severino Caetano de Deus, a Rua Jose Caetano de Deus, por trás do Cemitério Frei Damiao, na Vila Trapiá, município de Riacho das Almas PE.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/1686848653_projeto-de-lei-018.2023-de-autoria-do-vereador-genival-gomes-que-denomina-de-rua-severino-martins.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/1686848653_projeto-de-lei-018.2023-de-autoria-do-vereador-genival-gomes-que-denomina-de-rua-severino-martins.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severino Martins dos Santos (Biu de Leo), a Rua principal do sitio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Kaio Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/1691601094_projeto-de-lei-legislativo-019.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/1691601094_projeto-de-lei-legislativo-019.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de atendimento prioritário nos estabelecimentos públicos as pessoas com fibromialgia no município de Riacho das Almas, e dá outras providencias.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/1693347906_projeto-de-lei-legislativo-020.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/1693347906_projeto-de-lei-legislativo-020.2023.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua da Prosperidade, a rua projetada de código 180, situada as margens do canal da Salina, tendo inicio ao lado do estabelecimento de Gololo e termino por trás do campo da mesma, próximo ao Pátio da Feira, neste município de Riacho das Almas/PE, e da outras providencias.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/1695308081_projeto-de-lei-legislativo-021.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/1695308081_projeto-de-lei-legislativo-021.2023.pdf</t>
   </si>
   <si>
     <t>Cria o ´Festival do Frio´ no âmbito do município de Riacho das Almas, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/1697566753_010_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/1697566753_010_1.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/1695307872_projeto-de-lei-legislativo---024.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/1695307872_projeto-de-lei-legislativo---024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de políticas públicas para a primeira infância no âmbito do município de Riacho das Almas, e dá outras providências.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/1697634552_025.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/1697634552_025.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Santina Maria Alves Pereira, a rua em frente a Academia Pernambuco, antes denominada Avenida João Soares.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/1697634579_026.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/1697634579_026.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Edmilson Sotero dos Santos, a Rua projetada, código 462, no loteamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/1697634607_027.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/1697634607_027.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Maria Cursino da Silva, a Rua projetada, código 465, no loteamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/1697634641_028.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/1697634641_028.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Ralf Laureano Alves da Silva, a Rua projetada, código 463, no loteamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/1697634667_029.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/1697634667_029.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Cursino da Silva, a Rua projetada, código 464, no loteamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/1697634898_030.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/1697634898_030.2023.pdf</t>
   </si>
   <si>
     <t>Denominar como Rua Fernando Lucena a Rua Serra Verde, que liga a PE 95 a Vila Vitorino, localizada na Vila do Vitorino, Zona Rural deste município, nesta cidade de Riacho das Almas/PE e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/1700222749_projeto-de-lei-legislativo-031.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/1700222749_projeto-de-lei-legislativo-031.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Manoel de Lima (Dedé Pedreiro), a Rua Projetada na Quadra F, código 382, no loteamento Alto do Açude, no bairro Jiquiri, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/1700222795_projeto-de-lei-legislativo-032.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/1700222795_projeto-de-lei-legislativo-032.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Maria da Paz Silva a Rua Projetada na Quadra E, código 379, no loteamento Alto do Açude, no bairro Jiquiri, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto parcial a Emenda Modificativa do Vereador Florisvaldo Bezerra Lopes Neto referente os artigos 1º, 4º (§ 6º) e Emenda Aditiva ao artigo 8º do Projeto de Lei.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_01202303.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_01202303.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a reabertura dos correios de todo município.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_01202304.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_01202304.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos da Rua Odilon, localizada na Vila Rangel.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_01202369.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_01202369.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de que seja construída uma escola municipal na Vila Rangel.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_01202368.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_01202368.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita apavimentac5o em paralelepípedos da Rua Jose Bezerra na Vila Rangel.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_01202367.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_01202367.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito o asfalto da PE 121, que liga Riacho a Vila de Trapiá</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_01202366.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_01202366.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos na Rua Aroldo Batista no Bairro Santa Terezinha.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_01202365.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_01202365.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito a reforma da quadra de esportes da Vila Rangel e que sejam instalados equipamentos esportivos ao redor da mesma.</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_01202364.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_01202364.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de que seja finalizado o vestiário do campo do sitio Guaritas (cisterna, caixa d 'agua e 4 postes)</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentac5o em paralelepípedos na Rua Jose Felismino, no bairro Celestino Ferreira, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_01202362.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_01202362.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos na Travessa Joao Soares, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01202361.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01202361.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar implantação e o apoio técnico necessário para a instalac5o de diversos biodigestores para a produção de biogás Hás residências e escolas da zona rural do município.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_01202360.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_01202360.pdf</t>
   </si>
   <si>
     <t>E, no sentido de promover o pirraça mento  em determinados pontos da estrada do sitio chá do Bandeira hás proximidades das residências dos senhores_x000D_
 Evandro, mais conhecido come Guega, e pr6ximo ao senhor. Manoel_x000D_
 de Guilherme e Junior Vilela.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_01202358.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_01202358.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de que seja feito uma lombada em frente a casa do sr. Adriano, proximo ao ponto de apoio do Samu, no bairro Jiquiri.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_01202357.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_01202357.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja criado um local para pratica de ciclismo.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_01202357.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_01202357.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos na Rua Matias Sebastiao Ribeiro, no bairro Santa Terezinha.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_01202355.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_01202355.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de que seja promovido o piçarra mento das ruas que não possuem calçamento na Vila do Rangel.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01202354.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01202354.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita uma parada de ônibus no sitio Areias, próximo a casa do sr. Barão.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01202354.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01202354.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da Rua Nossa Senhora da Conceição, código  279, localizada no bairro cohab.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01202353.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01202353.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da Rua Al]dias Bezerra da Silva, C6digo 286, localizada há Vila Rangel.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_01202352.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_01202352.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da Rua Caetano de Deus, na Vila Trapiá.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_01202351.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_01202351.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito o saneamento da Rua Caetano de Deus, na Vila Trapiá.</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a instalação, de luminárias de iluminação publica no loteamento Nossa Senhora de Fatima.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_01202349.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_01202349.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da Rua Sebastião Monteiro da Silva, no loteamento Enoc.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_01202348.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_01202348.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito o saneamento da casa do Sr. Ziel ate o Posto de saúde da Vila Rangel afim de atender as diversas casas de ambos os lados _x000D_
 da estrada.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_01202347.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_01202347.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de indicar ao poder Executivo que encaminhe para a casa João Soares da Fonseca um projeto de Lei alterando o período de Licença Maternidade com base na Lei Federal 10.770, de 09 de setembro de 2008.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_01202346.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_01202346.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que sejam feitas paradas de ônibus nos acostamentos novos da Pe 95 no perímetro de Riacho das Almas.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_01202345.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_01202345.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito um ponto de ônibus ao lado da Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_01202344.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_01202344.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito um saneamento por trás da Escola Santos Cardoso, na Vila Piões.</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_01202343.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_01202343.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feito um ponto de ônibus na entrada de Mariquinha de Joao Zidoro no sítio Trapiá..</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_01202342.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_01202342.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a substituição da tubulação de 100 por 150 da rede de saneamento das Ruas Olegário coleta e João Quirino na Vila de Trapiá.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_01202341.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_01202341.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja concluída a pavimentac5o em paralelepípedos no Sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_032.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_032.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a reforma nas escolas dos sítios Lagoa de três irmãos , ramada de trapiá e bento.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_033.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_033.2023.pdf</t>
   </si>
   <si>
     <t>PE, no sentido de que seja construída uma creche/escola na vila de Trapiá.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_034.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_034.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita apavjmehtação em paralelepípedos em frente a igreja da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_035.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_035.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que sejam instaladas câmeras de monitoramento na praça do livramento na vila trapiá.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_036.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_036.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos na projetada por trás do cemitério Frei Damião na Vila de Trapiá.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_037.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_037.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja construída uma passagem molhada no sitio Bento, próximo a casa de Kika.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_038.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_038.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio tanquinhos, pr6ximo a casa do sr. Zé Silvestre.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_039.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_039.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja construída uma passagem molhada no sitio dois riachos, próximo a casa do sr. Zé de Cazuza.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>E, no sentido de que seja retomada a feira livre de Trapiá.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_041.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_041.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a reforma dos vestiários e manutenc5o dos refletores do campo da Vila de Trapiá.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_042.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_042.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja instalado 4 refletores em torno da quadra de areia na Vila de Trapiá.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_043.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_043.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentarão em paralelepípedos na entrada do Rangel, sendo do trevo ate a referida vila.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_044.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_044.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja implantada a rede de agua no sitio trapiá, sendo da entrada do referido sítio ate a casa do sr. Manoel Rosendo.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_045.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_045.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja colocado piçarra do antigo lixão ate a Vila do Rangel.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_046.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_046.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da entrada do cemitério Frei Damião ate a igrejinha no interior do mesmo.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_047.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_047.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a readequação do açougue público da Vila de Trapiá para que o mesmo funcione a feira livre.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_048.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_048.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação da rua do desvio que tem inicio na oficina de Zé Malu e termino na casa de povinho, na vila Trapiá.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_049.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_049.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja construída uma passagem molhada no riacho próximo a casa de branco na Vila Pinhões.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_050.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_050.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos na ladeira do sitio barra de Carapotos, contemplando o inicio da ponte ate a entrada da casa do sr. conhecido por velho da bolacha.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_051.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_051.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita melhorias necessárias na ponte do sitio Barra de Caropotos, zona rural deste município.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_052.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_052.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feitas reposições no calcamento da principal da vila de Patos, zona rural deste município.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_053.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_053.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que as lombadas localizadas em frente a escola Manoel Bacelar e Escola José Joaquim de Lima sejam refeitas no estilo de rampa, para se_x000D_
 tornar mais confortáveis para todos que transitam pelos referidos locais.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_054.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_054.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde - UBS no sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_055.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_055.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um chafariz com bomba e caixa no sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_056.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_056.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentarão em frente a igreja Católica, no Sitio Guaritas.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_057.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_057.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Primeira Travessa Manoel Rosendo de Lima, da casa de Fernando ate a padaria de Nata, na Vila Trapá.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_058.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_058.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Primeira Travessa Manoel Rosendo de Lima, da casa de Fernando ate a padaria de Nata, na Vila Trapiá.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_059.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_059.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Severino Elias (Biu Elias), da case de Regis ate a casa de Annalycy, na Vila Trapiá.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_060.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_060.2023.pdf</t>
   </si>
   <si>
     <t>E, no sentido de que seja feita a pavimentação em paralelepípedos da case de Neguinho de loló até a casa do ex-vereador Nezinho.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_061.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_061.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as pavimentações da rua Erica Jeane de Lucena, na Vila Rangel.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_062.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_062.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Antonio Hipolito de Medeiros Neto, ao lado da Choperia de Nelson.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_063.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_063.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Aureliano Eusébio Monteiro, onde fica localizada a oficina de lvan, próximo ao Matadouro.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_064.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_064.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de pavimentar a Rua Jose Lima figueroa, localizada no Bairro Santa Terezinha, que liga a Escola Maria da Mota Limeira a fabrica de Mauro, como é conhecida.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_065.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_065.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça de diversão na Vila Patos, com equipamentos de diversão infantil e equipamentos para socialização e entretenimento da comunidade.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_066.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_066.2023.pdf</t>
   </si>
   <si>
     <t>A Moção de Aplausos ao Padre Elias Joaquim.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_067.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_067.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Padre Josué Torres.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_068.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_068.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua onde mora o sr. Sandro da lavanderia, na Vila Patos.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_069.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_069.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas caixas de agua de 5000L para abastecimento na Vila Patos.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_070.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_070.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Carlos Gomes de Lima, no bairro Cohab.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_071.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_071.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma rede de saneamento na rua onde mora a popular sr. Nilton na Vila Patos.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a reforma na estrutura do ponto de ônibus que fica no sitio Alto dos Mocos, em frente a casa do sr. Abel dos fogos, as margens da PE- 95, neste município.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_073.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_073.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça com bancos, canteiro de arvores, brinquedos e iluminação de LED no Povoado da Atalaia.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_074.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_074.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado trocadores/fraudarios nas Unidades de Saúde e Hospital do nosso munícipio.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais no CVT da Vil do Vitorino.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_076.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_076.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma nova escola municipal na Vila do Vitorino.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_077.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_077.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche na Vila Vitorino.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_078.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_078.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um pórtico na entrada localizado as margens da PE - 95, que da acesso a Vila do Vitorino.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_079.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_079.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos do Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_080.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_080.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de criar gabinetes para os vereadores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_081.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_081.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar junto a Secretaria de Educac5o um cursinho pré-vestibular e preparatório para a exame nacional de ensino médio - ENEM em_x000D_
 nossa rede municipal de ensino.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_082.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_082.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de locar ou adquirir um veiculo para promover o transporte de pessoas com deficiências físicas para fazer a tratamento fisioterápico em nosso município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_083.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_083.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça no loteamento Gold Park.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_084.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_084.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar as obras estruturais e a liberação do loteamento Novo Lar, próximo ao bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua que liga a saída da Vila Trapiá ate a Rua Olegário Coleta.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_086.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_086.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de proteção, a base de estacas de madeira e revestida com arame farpado no entorno do açude estadual da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_087.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_087.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de tijolos com estacas de concrete e arame farpado ao redor do reservat6rio comunitário no sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_088.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_088.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja locada ou adquirida uma casa de apoio para os pacientes que necessitam de hospitais na cidade de Recite.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_089.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_089.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados postes e refletores no campo do sitio dois riachos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_090.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_090.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída duas passagens molhadas no sitio dois riachos, próximo a casa do sr. Oliveira e outra próximo a casa do sr. Zé de Nezinho.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_091.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_091.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Av. Antônio Rosendo de Lima na chegada da vila Trapiá, da entrada do matadouro ate a Escola José Joaquim de Lima.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_092.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_092.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça por trás da igreja de Santa Luzia na Vila Trapiá.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_093.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_093.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de identificação com os nomes de todas as ruas e avenidas da Vila de Trapiá.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_094.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_094.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois pontos de ônibus, um no sitio bento e o outro próximo a casa do sr. Manoel Caboco.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_095.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_095.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma área recreativa no terreno localizado per trás da Escola Municipal Antônio Severino dos Santos, no sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentac5o de paralelepípedos na rua Olegário coleta da casa do sr. Antonio Nestor ate a frente da casa do sr. Maria na Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_097.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_097.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação em paralelepípedos na Travessa José Felismino ate a rua Nivaldo Ferreira da Silva no bairro Celestino.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_098.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_098.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma luminária de Led no poste na entrada da rua Celestino Ferreira próximo a casa do sr. Nailson.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_099.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_099.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da passagem molhada no sitio Bento, próximo a casa da sra. Rita.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_100.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_100.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada na estrada que liga Trapiá a Placas de de Frei Miguelinho, pelo Rio Capibaribe.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_101.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_101.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica das Avenidas Antônio Rosendo de Lima e Artur Rosendo de Lima, Localizadas na Vila Trapiá.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_102.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_102.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um medico vascular para atendimento na cidade.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_103.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_103.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma unidade de saúde da Família - UBS no sitio Bento , zona rural deste município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_104.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_104.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua do curral, per trás do açougue publico da Vila de Trapiá.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>No sentido de que seja feito o sistema de esgoto sanitário na rua do curral, por trás do açougue publico na Vila de Trapiá.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_106.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_106.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solucionado o abastecimento do sitio Ramada de Trapiá e Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_107.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_107.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer mais segurança para a vila de Trapiá, neste município.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_108.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_108.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a rede de saneamento na rua projetada par trás do cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_109.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_109.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas duas lombadas na Rua Gemerias Ferreira de Souza, na Vila Trapiá.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_110.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_110.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos os reparos necessários na estrada que interliga Trapiá, Lagoa de Três Irmãos e dois Riachos.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_111.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_111.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois quebra molas, uma na rua Eloisa Ferreira, ao lado do bar de Carlos, e outro ao lado do mercado do cruzeiro, na Rua da saudade.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_112.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_112.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no riacho que fica perto da case do sr. Biu Marques no sitio Flamada de Trapiá, na estrada que liga Riacho a Trapiá.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_113.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_113.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada de dois riachos ate o povoado do Juá.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_114.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_114.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada de dois riachos, passando pela empresa ate a Palmatoria.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_115.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_115.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório público na Vila Trapiá.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_116.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_116.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da rua Alaíde Ferreira da Silva, no bairro Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_117.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_117.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua José Soares Filho, no bairro Cohab.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_118.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_118.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua lnacio Alves Monteiro Filho, no loteamento Honório.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_119.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_119.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Zenite Ferreira da Silva.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_120.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_120.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar da compesa o abastecimento das escolas do Campo, Ubs e Hospitais da Cidade e Vilas</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_121.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_121.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua Osvaldo Santiago.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_122.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_122.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de piçarra as estradas do Vitorino, sítio Modesto, Cascavel, Cana Brava, Cajueiro e Swain.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_124.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_124.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de agua no sítio Pau Ferro.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_124.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_124.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no sítio Pau Ferro.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_125.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_125.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no sítio Riacho do Uruçu.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_126.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_126.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água na Vila Patos.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_127.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_127.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no sítio Baraúnas.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_128.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_128.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Salgado.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_129.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_129.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Guaritas.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_130.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_130.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de agua no Sítio Modesto.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_131.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_131.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Chambá.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_132.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_132.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a encanação de água no Sítio Cascavel.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_133.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_133.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas luminárias na entrada do Sítio Salobro.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_134.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_134.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um acostamento com piçarro na entrada do Sitio Salobro, sentido quem em vem de Caruaru para Riacho.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_135.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_135.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Pe 95 ate a Vila do Vitorino.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_136.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_136.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Pe 95 até a Vila Atalaia.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_137.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_137.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Erimendes Antônio de Moura, na Vila Rangel.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_138.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_138.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_139.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_139.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o recurso realocado de 300 mil reais conforme a Emenda modificativa a LOA 2023, na implantação do Saneamento da Vila Patos.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_140.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_140.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja aplicado o recurso realocado de 120 mil reais conforme a Emenda modificativa a LOA 2023, na construção de uma passagem_x000D_
 molhada no Sítio Bandeira.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_141.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_141.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita substituição de 04 lâmpadas na Vila Trapiá, sendo duas em frente a praça de Nossa Senhora do Livramento, uma em frente a borracharia de Nego e outra na Rua Olegário Coleta, ao lado da casa do sr. Zé de Zuza.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_142.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_142.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição de 03 lâmpadas na Comunidade da Lagoa de Três irmãos, sendo uma ao lado da Escola, uma em frente a casa da Sra. Adjailma e duas em frente ao bar de Lia de Antônio Joaquim, respectivamente.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_143.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_143.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada que liga Riacho atá a Vila Patos.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_144.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_144.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção das estradas de Trapiá até dois Riachos, de Dois Riachos ate a Vila do Juá, voltando pela empresa, de Dois Riachos ate o sitio Bento, de Ramada de Trapiá até de Três irmãos, de Lagoa de Três irmãos até Barra de Carapotos, passando pela ladeira dos Moura até Pinhões pelo sitio Onça.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>José Welder Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_145.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_145.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar um poste de iluminação pública nas proximidades do canteiro central de fronte a casa Real Recepções, entre a Rua da Saudade e a Rua José Felismino.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_146.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_146.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja recuperada a lombada em frente a casa de Valter do gesso, na rua Flora Alves.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_147.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_147.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza dos canais e riachos no entorno da cidade,</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_148.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_148.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma revitalização nos moldes do Beco de Inácio de Lica, no Beco do sindicato, na Rua Anacleto Braz.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_149.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_149.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma grade de proteção, calcadas laterais e um sistema de iluminação na ponte próximo ao cemitério da cidade.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_150.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_150.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma revitalização na praça Dr. Manoel Borba, localizada no centre da cidade.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_151.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_151.2023.pdf</t>
   </si>
   <si>
     <t>No Sentido de enviar a esta Casa Legislativa, o Projeto de Lei que vise regulamentar e estabelecer o Piso Nacional do Magistério, obedecendo e observando as normas do plano de cargos e Carreiras (PCC), em conformidade com a Ministério da Educação e a Lei Federal rioll.738 de 2008.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_152.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_152.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um canal no bairro João Chico com ligação ao canal da Salina.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_153.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_153.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma passagem molhada no Sitio Caldeirão, próximo a casa do professor Zé Carlos, neste município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_154.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_154.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a solicitação a Celpe de alteração do endereço do Sitio Lagoa dos Pintos, zona rural de Cumaru/PE, para sitio Lagoa dos Pinhões, endereço pertencente a Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_155.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_155.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo do Chicão, localizado no sitio Chicão, neste município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/215/requerimento_156.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/215/requerimento_156.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da denominada rua da creche, localizada no bairro Celestino Ferreira, neste município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_157.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_157.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos na Travessa Agamenon Magalhães, ao lado da casa do sr. Nejaim Correa, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/217/requerimento_158.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/217/requerimento_158.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o desassoreamento no Riacho que corta o terreno do sr. Marluce, por trás da Coronel Joaquim Bezerra.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>No sentido que sejam recuperados os pisos dos currais localizados no Matadouro público da Cidade.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização nos quebra - molas do calçamento novo da ladeira do Vitorino.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_161.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_161.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira por trás da loja de Adalva, na entrada do terreno do sr. Marluce.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_162.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_162.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros públicos (masculino e feminino) na esquina) por trás da Secretaria de Educação.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_163.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_163.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de reivindicar o Requerimento 235.2022, o qual foi solicitado que fossem recuperados os pisos dos currais localizados no Matadouro Público da cidade e acrescentar uma rampa para descarga de suínos.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_164.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_164.2023.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos a radio Riacho FM.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_165.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_165.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no sitio Bandeira, próximo a casa do sr. Luiz de Zé de Chico, neste município.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_166.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_166.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reativado o serviço odontológico no posto de saúde do sitio Bandeira.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_167.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_167.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma do atendimento odontológico no posto de saúde da Atalaia.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_168.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_168.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma ponte ligando o bairro João Lula ao alto do Jiquiri.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_169.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_169.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita o saneamento da rua em que mora o popular lvan da oficina, próximo ao matadouro da cidade.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_170.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_170.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma estrutural da passagem molhada do sitio Bandeira, próxjmo a casa do sr. João Belo.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_171.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_171.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude do sitio cacimba de várzea, neste município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_172.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_172.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no sitio Serra Verde, neste município.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_173.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_173.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um agrônomo para auxiliar os agricultores das localidades dos sítios Bandeira, Lagoa Nova, Chã do Bandeira, Pororoca, Serra Verde, Atalaia e Salobro.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_174.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_174.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratada uma escavadeira PC para auxiliar na limpeza de açudes da região.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_175.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_175.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma guarda municipal na cidade.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/235/requerimento_176.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/235/requerimento_176.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam perfurados poços artesianos nos sítios: pororoca, lagoa nova, torrões, atalaia, alto dos mocos, cacimba de várzea, tambor,_x000D_
 serra verde, salobro, alto do bandeira, chã do bandeira e pepeus.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_177.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_177.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma barragem no sitio Bandeira, neste município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_178.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_178.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua São Judas Tadeu.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_179.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_179.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio pororoca, próximo a casa do sr. Gercino.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_180.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_180.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro de Abel do fogos ate Zé miúdo e de Dona Telinha ate dona Rosa, além de fazer a desassoreamento do riacho de Dona telinha, no sitio Bandeira.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_181.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_181.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja distribuído nas escolas públicas um kit higiênico, composto per absorvente intimo e lenços umedecidos.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>No sentido de que seja locado um muck para auxiliar o setor de iluminação publica do município.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_183.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_183.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma coberta para os carros no pátio do matadouro.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_184.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_184.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma o atendimento odontológico móvel nos sítios pororoca e chã do bandeira, próximo a casa de Zé do canário e Manoel de Guilherme respectivamente.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_185.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_185.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço e instalado um dessanilizador  no sitio Salgado na casa de Dudu, próximo a casa de Biu Teodoro.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_186.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_186.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro nas estradas dos sítios Bandeira, Atalaia, Salobro e Tambor, as margens da PE 95.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_187.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_187.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas mais salas no núcleo da Família, além de uma coberta na entrada do referido local.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/247/requerimento_188.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/247/requerimento_188.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua ao lado de Pedro do Bar, na Cohab.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/248/requerimento_189.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/248/requerimento_189.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação de 100 metros no Alto dos Moços.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_190.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_190.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarra mento da casa do sr. Dede Julião ate a casa de Braz.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_191.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_191.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito uma Quadra Poliesportiva na Escola Enedina na Atalaia.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_192.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_192.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um santuário na praça de Nossa Senhora do Livramento na Vila Trapiá.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_193.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_193.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira na Vila Patos, ao lado do bar de Paulo.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>No sentido de que seja vista a possibilidade de contratação de uma ginecologista.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_195.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_195.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da caixa de saneamento do açude do Alto do Jiquiri.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_196.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_196.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Quadra Poliesportiva com arborização ao redor no bairro do Jiquiri.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_197.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_197.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja agilizado a placa informativa com o nome do referido homenageado (Jonas Ferreira de Andrade) da UBS Animal localizada na Academia das Cidades.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_198.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_198.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de um poço artesiano no Sitio Lagamar, próximo a Vila do Vitorino.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento_199.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento_199.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica da Vila Trapiá até a ponte que liga a Vila Patos (Frei Miguelinho).</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_200.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_200.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja substituído o portão de ferro e melhoramento da cerca do Centro de Convivência e Fortalecimento de Vínculos.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_201.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_201.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a limpeza e desassoreamento em baixo da Ponte que da acesso ao Alto do Jiquiri.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_202.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_202.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a celeridade do recadastramento dos lotes a serem doados do loteamento Nova Lar.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_203.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_203.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de lixeiras em pontos estratégicos no espaço da Academia da Cidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_204.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_204.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita retomado os serviços de carro fumacê (combate as muriçocas) na Cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_205.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_205.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_206.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_206.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na Rua Margarida Pessoa, na Vila Trapiá.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento_207.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento_207.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua José Amâncio Sobrinho(Tito), na Vila Trapiá.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_208.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_208.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a retirada da metralha por trás do Cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_209.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_209.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma terraplanagem na estrada que liga Riacho a Trapiá e Rangel a Couro Dantas.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/269/requerimento_210.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/269/requerimento_210.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas duas lixeiras no Sitio Salgado, uma ao lado da escola do referido Sitio e outra em frente ao senhor Biu Teodoro.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/270/requerimento_211.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/270/requerimento_211.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um  vestiário no campo de pinhões.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_212.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_212.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de promover um curso para árbitros de futebol, tendo em vista que o último curso foi em 2021, no intuito de atualizar as novas regras e preparar novos árbitros no município e fortalecendo o quadro já existente.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_213.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_213.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra molas em frente a casa de Naldo dentista, na Vila Pinhões.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_214.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_214.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a capinagem nas margens da PE - 95, da Cohab ate o Motel, nesta cidade.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_215.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_215.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a saneamento per trás da casa de Dona Inácia, na Rua São Sebastião, na Vila Vitorino.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_216.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_216.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros (Masculino e Feminino) no pátio da feira, em frente a Zé Manoel.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_217.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_217.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado um alambrado na quadra de areia, na praça Manoel Vicente da Fonseca.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_218.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_218.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro da casa do sr. Janduir até o açude da Ramada, no sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/278/requerimento_219.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/278/requerimento_219.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro na ladeira de Luiz de Senhorzinho, no sítio Tanquinhos.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_220.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_220.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro da casa do sr. Olímpio ate a casa de Biu Braz, no sitio Ramada de Trapjá.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_221.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_221.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma lixeira no sitio Baraúna, em frente ao posto de pinto, na PE 95.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_222.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_222.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada que liga Baraúnas a Vila do Juá.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_223.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_223.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma lombada na Travessa São Sebastião, em frente ao prédio de Dida de Zumira.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_224.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_224.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Vila Pinhões.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_225.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_225.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma coberta na canaleta pr6ximo a quadra da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_226.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_226.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a sinalização e pintura em todas as lombadas da cidade.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_227.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_227.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas equipes de segurança nas escolas municipais, estaduais, creches e escolas particulares.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_228.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_228.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as arações de terra em todas as localidades do segundo distrito da Vila de Trapiá.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_229.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_229.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar manutenções em todas as estradas que ligam os perímetros do distrito de Trapiá.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_230.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_230.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar manutenção ou substituição da lixeira do Sitio Bandeira I, em enfrente a chácara 3 irmãos.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_231.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_231.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um quebra molas em frente a residência do sr. Edimario Siivestre, olcalizado na rua Aprígio Ferreira da Sila, no bairro Mãe Rainha.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_232.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_232.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja substituída a lâmpada em frente a casa do sr. Zé Branco, na Rua Jose Felismino.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_233.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_233.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra  e passado a maquina patrol na rua Erica Jeane de Lucena na vila Rangel.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_234.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_234.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a reforma do Posto de Saúde da Vila Vitorino.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_235.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_235.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Josefa Benedita de Lima, próximo a quadra da Vila Vitorino.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_236.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_236.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um espaço adequado para a pratica esportiva de Skate (Pista e Rampa) ao lado da quadra de areia, próximo ao antigo Clube Municipal.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_237.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_237.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de junto a Secretaria de Trabalho, Qualificação e empreendedorismo, criar a 10 Rodada de Negócios de Costura de Riacho das Almas, e/ou instrumentos que visem aumentar a visibilidade do Polo Têxtil em nossa Cidade. Hoje, Riacho das A]mas ocupa entre as 10 cidades com major produção de jeans da região, com produtores e microempresários de grande potencial de comércio e alta qualidade de produção, tanto na cidade quanta na Zona Rural.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_238.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_238.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro na rua ao lado de Deda da oficina no bairro Cohab, além de passar a maquina Patrol de Deda ate o Sitio Lagoa Nova, sentindo ao sr. Cicero Firmino.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_239.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_239.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro na Rua José Soares Filho, no bairro Cohab.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_240.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_240.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro nas ruas do loteamento Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_241.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_241.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro na Rua Sebastião Monteiro Silva, próximo a Everaldo construção.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_242.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_242.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas lixeiras na rua Maria José Gomes da Silva, próximo ao poço artesiano e na esquina da casa do sr. Milson, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_243.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_243.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas lixeiras na rua Jose Caetano de Deus, na Vila Thapia.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_244.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_244.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura envie projeto de lei para que seja feita a implantação do piso salarial de toda classe de enfermagem, incluindo  técnicos_x000D_
 auxiliares e parteiras aprovado pelo congresso nacional.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_245.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_245.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reformada a passagem molhada próximo a casa do sr. Raimundo da coxinha, estrada principal sentido Vila Trapia.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/1686150122_requerimento-246.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/1686150122_requerimento-246.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos 03 quebra-molas na Rua José Amâncio Sobrinho.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/1686150158_requerimento-247.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/1686150158_requerimento-247.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois quebra-molas na estrada que da acesso ao sitio Xique-Xique, próximo a casa de Ozita Maria da Silva.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/1686150407_requerimento-248.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/1686150407_requerimento-248.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo encaminhe pare a Casa Legislativa um projeto de lei ciando uma bolsa de ajuda financeira aos ciclistas do município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/1686150568_requerimento-249.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/1686150568_requerimento-249.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação das duas Travessas de mesmo nome (Joao Ferreira da Silva), no loteamento pai Ferreira, no bairro Celestino_x000D_
 Ferreira.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/1686150601_requerimento-250.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/1686150601_requerimento-250.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da rua Projetada 01, no loteamento pai Ferreira, no bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/1685473846_requerimento-251.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/1685473846_requerimento-251.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita com celeridade a restauração/revitalização da ponte do bairro cruzeiro.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/1686150726_requerimento-252.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/1686150726_requerimento-252.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização/estruturação da ponte na chegada da Vila Rangel.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/1686927691_requerimento-253.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/1686927691_requerimento-253.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de informar a grade de bandas e atrações do São João 2023 neste município.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/1686851836_requerimento-254.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/1686851836_requerimento-254.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja visto a possibilidade de adequação do valor cobrado a titulo de taxa de iluminação pública nos termos dos preceitos legais.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/1686851868_requerimento-255.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/1686851868_requerimento-255.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja vista a possibilidade de adequação do valor cobrado a titulo do imposto sabre a propriedade predial e territorial urbana (IPTU) nos termos dos preceitos legais.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/1686851925_requerimento-256.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/1686851925_requerimento-256.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma carrada de material na estrada que da acesso a Vila Pinhões, próximo ao antigo grupo Escolar dos Mouras.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/1686851970_requerimento-257.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/1686851970_requerimento-257.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma carrada de material no Sitio Carapotos, em frente a casa do sr. Nego Caçula e proxima ao cata vento.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/1686150793_requerimento-258.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/1686150793_requerimento-258.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a saneamento da Rua Alexandre Cesar Bezerra da Silva, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/1686852587_requerimento-259.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/1686852587_requerimento-259.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja atualizado a cadastro no setor de tributos, referente a Rua Dijaime Ferreira da Silva, rua principal do loteamento Pai Ferreira, antes rua projetada 01 com código de logradouro 387 nesta cidade. Conforme o Projeto de Lei do vereador José Welder e que foi sancionado pelo Sr. Prefeito do Município pela Lei Municipal no 1.371/2022 em 17 de junho do decorrente ano.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>Leandro da Saúde, Dr. Neto, Genival da Saúde, José Welder Ferreira, Kaio Bezerra, Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/1686852691_requerimento-260.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/1686852691_requerimento-260.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado para esta casa Legislativa um parecer técnico do engenheiro responsável pela obra da Ponte que liga a centro ao cruzeiro.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/1686852764_requerimento-261.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/1686852764_requerimento-261.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de seja feita a ligação de agua da compensa no Sitio Camurim e sitio Lagoa de Pinhões, até Biu de Cazuza .</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Abenildo da Ramada, Dinho da Saúde, Dr. Neto, Genival da Saúde, José Welder Ferreira, Junior Miranda, Kaio Bezerra, Leandro da Saúde, Nestor do Bordado, Pastor Gustavo Lucena, Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/1687461149_requerimento-262.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/1687461149_requerimento-262.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de destinar o veiculo Chevrolet Classic LS, Placa PEA5G70, RENAVAM no 01065017402, Chassi no 8AGSU1920GR121123, que esta Casa Legislativa está devolvendo ao Município, para que seja direcionado o uso exclusivo a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/1691600594_requerimento-263.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/1691600594_requerimento-263.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois quebra molas na Rua Noé Hipólito de Medeiros, no bairro Mãe Rainha.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/1691600625_requerimento-264.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/1691600625_requerimento-264.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma tela de proteção no cemitério do Vitorino, visto que as bolas estão quebrando as cruzes de mármore dos tumulos.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/1691600670_requerimento-265.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/1691600670_requerimento-265.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da saída de Pinhões até o Cemitério da Vila, sentido a Vila Couro Dantas.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/1691600703_requerimento-266.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/1691600703_requerimento-266.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição da lâmpada do poste de barramento G55298, na Rua Djaime Ferreira, em frente a residência do Vereador José Welder</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/1691600731_requerimento-267.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/1691600731_requerimento-267.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma passagem molhada ligando o Sitio Xiquexique ao Chicão, proximo a propriedade do sr. Milton Ferreira.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/1692130540_requerimento-268.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/1692130540_requerimento-268.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita manutenção nas lâmpadas da PE-95, ate o armazém de Adauto.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/1692130571_requerimento-269.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/1692130571_requerimento-269.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra na Travessa Jose Felismino, visto que o trecho apos o calçamento esta cheio de buracos ate a entrada da Rita Santa Luzia, no bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/1692130609_requerimento-270.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/1692130609_requerimento-270.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra na Rua ao lado do cemitério, até o inicio da Rua Maria José Gomes, próximo a oficina de Dede, no bairro Nova_x000D_
 Esperanca.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/1692130633_requerimento-271.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/1692130633_requerimento-271.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação publica da Vila Trapia.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/1692130662_requerimento-272.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/1692130662_requerimento-272.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção na iluminação publica dos bairros Celestino Ferreira e Nova Esperança.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/1692130698_requerimento-273.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/1692130698_requerimento-273.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de regulamentar no âmbito municipal a Lei 14.624, de 17 de julho de 2023, que altera a LBI e institui o cordão de girassol como identificação de deficiências ocultas.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/1692130742_requerimento-277.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/1692130742_requerimento-277.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar um espaço de praça publica voltado totalmente ao publico infantil (PRAÇA DA CRIANCA) englobando infraestrutura, brinquedos e demais componentes. Esta propositura se dar exatamente no mês em que se celebra a primeira infância.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/1692130781_requerimento-278.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/1692130781_requerimento-278.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço artesiano rio sitio Chicão de Baixo, na propriedade do sr. Gerson.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/1692130822_requerimento-279.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/1692130822_requerimento-279.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção na iluminação pública do sitio Cana Brava.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/1692130848_requerimento-280.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/1692130848_requerimento-280.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção na iluminação pública próximo a casa de Heleno Viera.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/1693942926_282.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/1693942926_282.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Raul Bandeira no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/1693942926_282.2023_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/1693942926_282.2023_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura adquira  4 siladeiras e 4 despolpadeiras para ajudar o homem do campo em tempos de colheita de milho.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/1693942968_283.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/1693942968_283.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja o Posto de Saúde do Rangel passe a ser UBS Vila Rangel.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/1693348509_requerimento-284.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/1693348509_requerimento-284.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da caixa e feito o complemento do saneamento da Rua Pedro Paulo, em frente a casa do sr. Joao Pedreiro, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/1695306688_requerimento-285.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/1695306688_requerimento-285.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a o complemento da pavimentação da Travessa Jose Felismino, próximo a Academia da Saúde.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/1695306734_requerimento-286.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/1695306734_requerimento-286.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito 100 metros de pavimentação em paralelepípedo no sitio Cajueiro, da casa de William até Didi pedreiro.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/1695306768_requerimento-287.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/1695306768_requerimento-287.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a complemento da pavimentação da Ladeira do Gringo, sentido Vila Vitorino.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/1695306799_requerimento-288.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/1695306799_requerimento-288.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita ai ampliação do Cemitério da Vila Pinhões.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/1695306835_requerimento-292.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/1695306835_requerimento-292.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o serviço  de drenagem e conserto no sistema de esgoto da Travessa João Ferreira, no bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/1695306904_requerimento-293.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/1695306904_requerimento-293.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação de Natal de Biu da Ruzia ate a Welder, no sitio Cana Brava.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/1695306947_requerimento-294.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/1695306947_requerimento-294.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado um espaço pare construção de um campo de futebol para ocorrer jogos na Vila Patos.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/1695306986_requerimento-295.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/1695306986_requerimento-295.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a maquina Patrol da Vila Patos ate a Vila Trapia.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/1695307015_requerimento-296.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/1695307015_requerimento-296.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a maquina Patrol da Vila Patos ate Baraúnas.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/1695307038_requerimento-297.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/1695307038_requerimento-297.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a maquina Patrol de Manoel Caboco ate a Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/1695307294_requerimento-298.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/1695307294_requerimento-298.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma pista de motocross/velo Cross, tendo em vista a crescimento da modalidade no munícipio.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/1695307475_requerimento-299.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/1695307475_requerimento-299.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Maria Cursino da Silva, ao lado da academia das cidades, onde mora a senhora Branca de João Bernardo.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/1695307227_requerimento-300.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/1695307227_requerimento-300.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado moção de apoio ao Congresso Nacional em favor do posicionamento contrário à ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo. Desta forma, no uso de atribuições legais, e na forma regimental, requerem à Mesa Diretora o envio de expediente: i. Aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados, para acolher esta moção como manifestação de vontade da maioria absoluta do Povo de Riacho das Almas- PE, mediante deliberação em Plenário de seus representantes legitimamente eleitos, no sentido de apoiar a oposição do Congresso Nacional à procedência da ADPF 442, de forma a defender a vida desde a concepção até o seu ocaso natural e a garantir as prerrogativas do Congresso.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/1696430028_requerimento-301.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/1696430028_requerimento-301.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde – UBS no sítio Cajueiro.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/1695307577_requerimento-302.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/1695307577_requerimento-302.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a máquina Patrol de Amaro Severino até o sítio Chicão.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/1695307613_requerimento-303.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/1695307613_requerimento-303.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a máquina Patrol da fazenda arco-íris, sentido Vila Trapiá, até a barriguda, próximo a fazenda de Fernandes.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/1695307648_requerimento-304.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/1695307648_requerimento-304.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passado a máquina Patrol na via de ligação ao lado da casa de Biu Carranca até a principal sentido Trapiá.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/1697035378_requerimento-305.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/1697035378_requerimento-305.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/1697035517_requerimento-306.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/1697035517_requerimento-306.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a iluminação do Campo Municipal.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/1696431412_requerimento-307.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/1696431412_requerimento-307.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação da água da casa de Cido bocão até a casa de Zoza, no sítio Camurim.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/1696431439_requerimento-308.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/1696431439_requerimento-308.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado um trator para atender as necessidades do município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/1696431462_requerimento-309.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/1696431462_requerimento-309.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a perfuração de 04 poços artesianos nos sítios Chicão, Pororoca, Lagoa Comprida e Ramada.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/1697035614_requerimento-310.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/1697035614_requerimento-310.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento da pavimentação da Rua Jonas Henrique de Morais, no bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Abenildo da Ramada, Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/1697035654_requerimento-312.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/1697035654_requerimento-312.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a ligação de água da compesa nos sítios Alto Vermelho e Lagoa Comprida, entre as vilas Rangel e Pinhões, zona rural desta cidade.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/1697035682_requerimento-313.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/1697035682_requerimento-313.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Maria Ferreira de Medeiros, onde mora o popular Manoel da Cadiza, próximo a granja.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/1697035726_requerimento-315.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/1697035726_requerimento-315.2023.pdf</t>
   </si>
   <si>
     <t>No sentido que seja providenciado serviço de iluminação completa (poste, rede, e todo o conjunto ótico) na Trav. Celestino Ferreira, bairro do mesmo nome, nesta cidade. Ao lado da igreja Batista, próximo a casa onde mora Nego véi.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/1697635046_316.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/1697635046_316.2023.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado toda a cobertura e feitas as devidas melhorias de instalações de banheiros novos, além de construção de quiosques em alvenaria na parte lateral de fundo para o canal, na área denominado pátio da feira e também pátio cultural nesta cidade.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Perfuração de um poço artesiano no Sítio Dois Riachos.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/1697635121_318.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/1697635121_318.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua nossa Senhora Aparecida, por trás do mercadinho de Nóe, no loteamento mãe menininha.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/1700147400_requerimento-321.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/1700147400_requerimento-321.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam fixados 4 postes com refletores na quadra da Vila Rangel.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/1700221399_requerimento-322.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/1700221399_requerimento-322.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção na iluminação do poste que fica na praça da Vila Rangel.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/1700221560_requerimento-323.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/1700221560_requerimento-323.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas novas grades de proteção no entorno da quadra da Vila Rangel.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/1700221594_requerimento-324.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/1700221594_requerimento-324.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros (masculino e feminino) no Cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/1700221725_requerimento-325.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/1700221725_requerimento-325.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita passado a máquina patrol do segundo mata-burro, passando por Cicero de Zé Santos até a Vila Rangel.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/1700221767_requerimento-326.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/1700221767_requerimento-326.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada vicinal do sítio Chambá até o Chicão de cima.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Kaio Bezerra, José Welder Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/1700221802_requerimento-327.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/1700221802_requerimento-327.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja adquirido um carro de apoio com acessibilidade para pacientes cadeirantes.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/1700221900_requerimento-328.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/1700221900_requerimento-328.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do calçamento na entrada da Vila Rangel, próximo ao Totem com o nome da referida da Vila.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/1700571704_requerimento-329.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/1700571704_requerimento-329.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira tipo tonel na Rua Walter Braz, ao lado de Everaldo Peças.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/1700221882_requerimento-330.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/1700221882_requerimento-330.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado um dessalinizador para o poço do Sítio Uruçu, próximo a fazenda de Pipi.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/1700221933_requerimento-331.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/1700221933_requerimento-331.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço no artesiano no sítio Xique Xique, próximo as propriedades dos senhores Milton Ferreira e Djaime Ferreira, neste município.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/1700222602_requerimento-333.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/1700222602_requerimento-333.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de indicar a perfuração de um poço artesiano na Vila de Patos, na propriedade do popular, William da Igreja.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/1700222632_requerimento-334.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/1700222632_requerimento-334.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de pavimentar a Rua João Alexandre Barbosa, no bairro João Chico, neste município.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/1700222656_requerimento-335.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/1700222656_requerimento-335.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma ponte de madeira com corrimão para pedestres da calçada do Palace Club até o outro lado da ponte do cemitério.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/1700222698_requerimento-341.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/1700222698_requerimento-341.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que a compesa faça a religação da água do Sítio Esmera.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/1701208731_requerimento-342.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/1701208731_requerimento-342.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma proteção com sinalização na ponte próximo a chegada da Vila Pinhões, neste município.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/1701207735_requerimento-343.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/1701207735_requerimento-343.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciada a pintura horizontal da sinalização de trânsito localizada em frente ao Fórum desta cidade.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/1700837689_requerimento-344.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/1700837689_requerimento-344.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação da água bruta da compesa no Alto dos Moços.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/1701207766_requerimento-345.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/1701207766_requerimento-345.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação nas laterais da ponte da Atalaia.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/1701207803_requerimento-346.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/1701207803_requerimento-346.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento e a pavimentação na Rua Projetada onde mora o sr. Ivanildo, na Vila Patos.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/1701873973_requerimento-347.2023.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/1701873973_requerimento-347.2023.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na rua Cônego Antônio Faustino, ao lado da praça, um em frente a LiderCar e outro em frente a casa do senhor Mizael.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4070,67 +4070,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/82/001_002_003_004_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/83/005_006_007_008_merged.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/84/009_merged_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/85/041_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/86/048_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/1686848168_projeto-de-lei-06.2023-poder-executivo-fixa-o-valor-do-salario-minimo-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/1691601220_projeto-de-lei-executivo-08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/1692130235_projeto-de-lei-011.2023-inclui-paragrafo-unico-ao-artigo-4-da-lei-municipal-n-1.0312017-que-cria-o-conselho-municipal-do-idoso-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/1695308000_projeto-de-lei-executivo---012.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/1695308036_projeto-de-lei-executivo---013.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/1695307936_projeto-de-lei-executivo----014.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/1712758978_projeto-de-lei-executivo--017.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/1700837135_008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/1700223313_projeto-de-lei-executivo-021.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/1712758795_projeto-de-lei-executivo-022.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/74/001_002_003_merged.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/75/005_006_007_merged.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/76/008_009_merged.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/77/010_011_012_merged.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/78/013_merged.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/79/029_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/80/032_033_034_035_merged.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/81/280_merged.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_010.2023_-_jovem_poeta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/1684942568_pl33.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/1684942762_pl34pl35merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/1686848542_projeto-de-lei-017.2023-de-autoria-do-vereador-gustavo-lucena-que-denomina-de-rua-severino-caetano-de-deus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/1686848653_projeto-de-lei-018.2023-de-autoria-do-vereador-genival-gomes-que-denomina-de-rua-severino-martins.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/1691601094_projeto-de-lei-legislativo-019.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/1693347906_projeto-de-lei-legislativo-020.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/1695308081_projeto-de-lei-legislativo-021.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/1697566753_010_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/1695307872_projeto-de-lei-legislativo---024.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/1697634552_025.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/1697634579_026.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/1697634607_027.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/1697634641_028.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/1697634667_029.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/1697634898_030.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/1700222749_projeto-de-lei-legislativo-031.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/1700222795_projeto-de-lei-legislativo-032.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_01202303.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_01202304.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_01202369.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_01202368.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_01202367.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_01202366.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_01202365.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_01202364.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_01202362.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01202361.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_01202360.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_01202358.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_01202357.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_01202357.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_01202355.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01202354.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01202354.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01202353.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_01202352.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_01202351.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_01202349.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_01202348.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_01202347.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_01202346.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_01202345.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_01202344.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_01202343.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_01202342.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_01202341.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_032.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_033.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_035.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_036.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_037.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_038.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_039.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_061.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_062.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_073.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_074.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_076.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_079.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_080.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_087.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_091.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_092.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_093.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_094.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_095.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_097.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_098.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_099.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_100.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_101.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_102.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_103.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_104.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_106.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_107.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_108.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_109.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_110.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_111.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_125.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_126.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_127.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_128.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_129.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_130.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_131.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_132.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_133.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_134.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_135.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_136.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_137.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_138.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_139.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_140.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_141.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_142.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_143.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_144.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_145.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_146.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_147.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_148.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_149.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_150.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_151.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_152.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_153.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_154.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_155.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/215/requerimento_156.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_157.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/217/requerimento_158.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_161.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_162.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_163.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_164.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_165.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_166.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_167.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_168.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_169.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_170.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_171.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_172.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_173.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_174.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_175.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/235/requerimento_176.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_177.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_178.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_179.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_180.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_181.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_183.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_184.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_185.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_186.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_187.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/247/requerimento_188.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/248/requerimento_189.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_190.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_191.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_192.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_193.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_195.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_196.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_197.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_198.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento_199.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_200.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_201.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_202.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_203.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_204.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_205.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_206.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento_207.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_208.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_209.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/269/requerimento_210.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/270/requerimento_211.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_212.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_213.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_214.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_215.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_216.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_217.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_218.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/278/requerimento_219.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_220.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_221.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_222.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_223.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_224.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_225.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_226.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_227.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_228.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_229.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_230.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_231.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_232.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_233.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_234.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_235.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_236.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_237.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_238.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_239.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_240.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_241.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_242.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_243.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_244.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_245.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/1686150122_requerimento-246.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/1686150158_requerimento-247.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/1686150407_requerimento-248.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/1686150568_requerimento-249.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/1686150601_requerimento-250.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/1685473846_requerimento-251.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/1686150726_requerimento-252.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/1686927691_requerimento-253.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/1686851836_requerimento-254.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/1686851868_requerimento-255.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/1686851925_requerimento-256.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/1686851970_requerimento-257.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/1686150793_requerimento-258.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/1686852587_requerimento-259.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/1686852691_requerimento-260.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/1686852764_requerimento-261.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/1687461149_requerimento-262.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/1691600594_requerimento-263.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/1691600625_requerimento-264.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/1691600670_requerimento-265.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/1691600703_requerimento-266.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/1691600731_requerimento-267.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/1692130540_requerimento-268.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/1692130571_requerimento-269.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/1692130609_requerimento-270.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/1692130633_requerimento-271.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/1692130662_requerimento-272.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/1692130698_requerimento-273.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/1692130742_requerimento-277.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/1692130781_requerimento-278.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/1692130822_requerimento-279.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/1692130848_requerimento-280.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/1693942926_282.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/1693942926_282.2023_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/1693942968_283.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/1693348509_requerimento-284.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/1695306688_requerimento-285.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/1695306734_requerimento-286.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/1695306768_requerimento-287.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/1695306799_requerimento-288.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/1695306835_requerimento-292.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/1695306904_requerimento-293.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/1695306947_requerimento-294.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/1695306986_requerimento-295.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/1695307015_requerimento-296.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/1695307038_requerimento-297.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/1695307294_requerimento-298.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/1695307475_requerimento-299.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/1695307227_requerimento-300.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/1696430028_requerimento-301.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/1695307577_requerimento-302.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/1695307613_requerimento-303.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/1695307648_requerimento-304.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/1697035378_requerimento-305.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/1697035517_requerimento-306.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/1696431412_requerimento-307.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/1696431439_requerimento-308.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/1696431462_requerimento-309.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/1697035614_requerimento-310.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/1697035654_requerimento-312.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/1697035682_requerimento-313.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/1697035726_requerimento-315.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/1697635046_316.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/1697635121_318.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/1700147400_requerimento-321.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/1700221399_requerimento-322.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/1700221560_requerimento-323.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/1700221594_requerimento-324.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/1700221725_requerimento-325.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/1700221767_requerimento-326.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/1700221802_requerimento-327.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/1700221900_requerimento-328.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/1700571704_requerimento-329.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/1700221882_requerimento-330.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/1700221933_requerimento-331.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/1700222602_requerimento-333.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/1700222632_requerimento-334.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/1700222656_requerimento-335.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/1700222698_requerimento-341.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/1701208731_requerimento-342.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/1701207735_requerimento-343.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/1700837689_requerimento-344.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/1701207766_requerimento-345.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/1701207803_requerimento-346.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/1701873973_requerimento-347.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/82/001_002_003_004_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/83/005_006_007_008_merged.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/84/009_merged_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/85/041_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/86/048_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/1686848168_projeto-de-lei-06.2023-poder-executivo-fixa-o-valor-do-salario-minimo-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/1691601220_projeto-de-lei-executivo-08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/1692130235_projeto-de-lei-011.2023-inclui-paragrafo-unico-ao-artigo-4-da-lei-municipal-n-1.0312017-que-cria-o-conselho-municipal-do-idoso-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/1695308000_projeto-de-lei-executivo---012.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/1695308036_projeto-de-lei-executivo---013.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/1695307936_projeto-de-lei-executivo----014.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/1712758978_projeto-de-lei-executivo--017.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/1700837135_008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/1700223313_projeto-de-lei-executivo-021.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/1712758795_projeto-de-lei-executivo-022.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/74/001_002_003_merged.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/75/005_006_007_merged.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/76/008_009_merged.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/77/010_011_012_merged.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/78/013_merged.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/79/029_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/80/032_033_034_035_merged.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/81/280_merged.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_010.2023_-_jovem_poeta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/1684942568_pl33.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/1684942762_pl34pl35merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/1686848542_projeto-de-lei-017.2023-de-autoria-do-vereador-gustavo-lucena-que-denomina-de-rua-severino-caetano-de-deus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/1686848653_projeto-de-lei-018.2023-de-autoria-do-vereador-genival-gomes-que-denomina-de-rua-severino-martins.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/1691601094_projeto-de-lei-legislativo-019.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/1693347906_projeto-de-lei-legislativo-020.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/1695308081_projeto-de-lei-legislativo-021.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/1697566753_010_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/1695307872_projeto-de-lei-legislativo---024.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/1697634552_025.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/1697634579_026.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/1697634607_027.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/1697634641_028.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/1697634667_029.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/1697634898_030.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/1700222749_projeto-de-lei-legislativo-031.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/1700222795_projeto-de-lei-legislativo-032.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_01202303.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_01202304.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_01202369.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_01202368.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_01202367.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_01202366.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_01202365.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_01202364.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_01202362.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01202361.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_01202360.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_01202358.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_01202357.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_01202357.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_01202355.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01202354.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01202354.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01202353.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_01202352.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_01202351.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_01202349.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_01202348.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_01202347.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_01202346.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_01202345.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_01202344.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_01202343.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_01202342.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_01202341.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_032.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_033.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_035.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_036.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_037.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_038.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_039.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_061.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_062.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_073.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_074.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_076.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_079.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_080.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/103/requerimento_087.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/104/requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/105/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/106/requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_091.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_092.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_093.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_094.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/111/requerimento_095.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_097.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/114/requerimento_098.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_099.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_100.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_101.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_102.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/119/requerimento_103.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/120/requerimento_104.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/122/requerimento_106.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/123/requerimento_107.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/124/requerimento_108.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/125/requerimento_109.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/126/requerimento_110.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_111.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/142/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/177/requerimento_125.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/178/requerimento_126.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_127.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_128.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_129.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_130.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_131.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_132.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/192/requerimento_133.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_134.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_135.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_136.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_137.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_138.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_139.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_140.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_141.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_142.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/202/requerimento_143.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_144.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_145.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_146.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_147.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_148.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_149.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_150.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_151.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/211/requerimento_152.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_153.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/213/requerimento_154.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/214/requerimento_155.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/215/requerimento_156.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_157.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/217/requerimento_158.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/220/requerimento_161.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_162.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_163.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/223/requerimento_164.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_165.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_166.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_167.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_168.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_169.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_170.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_171.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_172.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_173.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_174.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_175.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/235/requerimento_176.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/236/requerimento_177.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_178.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_179.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_180.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_181.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_183.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_184.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_185.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_186.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/246/requerimento_187.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/247/requerimento_188.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/248/requerimento_189.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_190.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/250/requerimento_191.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/251/requerimento_192.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/252/requerimento_193.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/254/requerimento_195.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/255/requerimento_196.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/256/requerimento_197.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_198.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/258/requerimento_199.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/259/requerimento_200.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_201.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_202.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_203.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_204.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/264/requerimento_205.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_206.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento_207.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_208.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_209.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/269/requerimento_210.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/270/requerimento_211.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_212.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_213.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_214.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_215.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/275/requerimento_216.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/276/requerimento_217.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/277/requerimento_218.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/278/requerimento_219.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/279/requerimento_220.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_221.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_222.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_223.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_224.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_225.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_226.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/286/requerimento_227.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/287/requerimento_228.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/288/requerimento_229.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_230.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_231.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_232.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_233.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_234.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_235.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_236.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_237.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_238.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_239.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_240.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_241.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_242.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_243.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_244.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_245.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/1686150122_requerimento-246.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/1686150158_requerimento-247.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/1686150407_requerimento-248.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/1686150568_requerimento-249.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/1686150601_requerimento-250.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/1685473846_requerimento-251.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/1686150726_requerimento-252.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/1686927691_requerimento-253.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/1686851836_requerimento-254.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/1686851868_requerimento-255.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/1686851925_requerimento-256.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/1686851970_requerimento-257.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/1686150793_requerimento-258.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/1686852587_requerimento-259.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/1686852691_requerimento-260.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/1686852764_requerimento-261.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/1687461149_requerimento-262.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/1691600594_requerimento-263.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/1691600625_requerimento-264.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/1691600670_requerimento-265.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/1691600703_requerimento-266.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/1691600731_requerimento-267.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/1692130540_requerimento-268.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/1692130571_requerimento-269.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/1692130609_requerimento-270.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/1692130633_requerimento-271.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/1692130662_requerimento-272.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/1692130698_requerimento-273.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/1692130742_requerimento-277.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/1692130781_requerimento-278.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/1692130822_requerimento-279.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/1692130848_requerimento-280.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/1693942926_282.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/1693942926_282.2023_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/1693942968_283.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/1693348509_requerimento-284.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/1695306688_requerimento-285.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/1695306734_requerimento-286.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/1695306768_requerimento-287.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/1695306799_requerimento-288.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/1695306835_requerimento-292.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/1695306904_requerimento-293.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/1695306947_requerimento-294.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/1695306986_requerimento-295.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/1695307015_requerimento-296.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/1695307038_requerimento-297.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/1695307294_requerimento-298.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/1695307475_requerimento-299.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/1695307227_requerimento-300.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/1696430028_requerimento-301.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/1695307577_requerimento-302.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/1695307613_requerimento-303.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/1695307648_requerimento-304.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/1697035378_requerimento-305.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/1697035517_requerimento-306.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/1696431412_requerimento-307.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/1696431439_requerimento-308.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/1696431462_requerimento-309.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/1697035614_requerimento-310.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/1697035654_requerimento-312.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/1697035682_requerimento-313.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/1697035726_requerimento-315.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/1697635046_316.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/1697635121_318.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/1700147400_requerimento-321.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/1700221399_requerimento-322.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/1700221560_requerimento-323.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/1700221594_requerimento-324.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/1700221725_requerimento-325.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/1700221767_requerimento-326.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/1700221802_requerimento-327.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/1700221900_requerimento-328.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/1700571704_requerimento-329.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/1700221882_requerimento-330.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/1700221933_requerimento-331.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/1700222602_requerimento-333.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/1700222632_requerimento-334.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/1700222656_requerimento-335.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/1700222698_requerimento-341.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/1701208731_requerimento-342.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/1701207735_requerimento-343.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/1700837689_requerimento-344.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/1701207766_requerimento-345.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/1701207803_requerimento-346.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/1701873973_requerimento-347.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="231.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>