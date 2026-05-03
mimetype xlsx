--- v0 (2025-12-07)
+++ v1 (2026-05-03)
@@ -54,4352 +54,4352 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_01.2022_de_autoria_do_poder_executivo_que_fixa_o_valor_do_salario_minimo_dos_servidores_municipais_do_ano_de_2022..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_01.2022_de_autoria_do_poder_executivo_que_fixa_o_valor_do_salario_minimo_dos_servidores_municipais_do_ano_de_2022..pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Salário Mínimo dos servidores municipais no ano de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 4º da lei nº 894/2000, e dá outras providências (Altera a remuneração mensal dos Conselheiros Tutelares do município de Riacho_x000D_
 das Almas/PE).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_03.2022_executivo_-_dispoe_sobre_a_criacao_do_arquivo_publico_municipal_define_diretrizes_da_politica_municipal_de_arquivos_publicos_e_privados_de_interesse_publico.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_03.2022_executivo_-_dispoe_sobre_a_criacao_do_arquivo_publico_municipal_define_diretrizes_da_politica_municipal_de_arquivos_publicos_e_privados_de_interesse_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Arquivo Público Municipal, define diretrizes da política municipal de arquivos públicos e privados e cria o Sistema Municipal de_x000D_
 arquivos - SISMARQ.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_04.2022_executivo_que_istitui_o_regime_de_prvidencia_complemnetar_no_ambito_do_municipio_de_riacho_das_almas_pe_fixa_o_limite_maximo_para_a_coce.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_04.2022_executivo_que_istitui_o_regime_de_prvidencia_complemnetar_no_ambito_do_municipio_de_riacho_das_almas_pe_fixa_o_limite_maximo_para_a_coce.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar do município de Riacho das Almas/PE; Fixa o limite máximo para a concessão de aposentadorias e_x000D_
 pensões pelo regime de previdência de que trata o Art. 40 da Constituição Federal; Autoriza a adesão a plano de benefício de previdência complementar;_x000D_
 Adequa a taxa de administração do RPPS à Portaria SEPRT/ME nº 19.451/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_05.2022_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_transito_municipal__dtm_da_junta_administrativa_de_recursos_de_infracao__jari_e.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_05.2022_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_transito_municipal__dtm_da_junta_administrativa_de_recursos_de_infracao__jari_e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Departamento de Trânsito Municipal - DTM, da junta administrativa de recursos de infração - JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_06.2022_-_executivo_-_institui_o_programa_de_recuperacao_fiscal_de_riacho_das_almas_-_refis_municipal_2022_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_06.2022_-_executivo_-_institui_o_programa_de_recuperacao_fiscal_de_riacho_das_almas_-_refis_municipal_2022_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Riacho das Almas - REFIS Municipal 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_07.2022_-_executivo_-_altera_a_nomenclatura_da_secretaria_de_ciencia_e_tecnologia..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_07.2022_-_executivo_-_altera_a_nomenclatura_da_secretaria_de_ciencia_e_tecnologia..pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura da Secretaria de Ciência e Tecnologia, a qual passa a denominar-se Secretaria Executiva do Trabalho, Qualificação e Empreendedorismo, e dá outras providências -</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_08.2022__executivo_-_alteracao_da_lei_1.184_de_2015_cria_a_coordenadoria_da_mulher_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_08.2022__executivo_-_alteracao_da_lei_1.184_de_2015_cria_a_coordenadoria_da_mulher_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.184/2015 que "Cria a Coordenadoria da Mulher, no âmbito da Secretaria Municipal de Assistência Social; Cria o cargo de_x000D_
 Coordenador(a) da Mulher", e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_010.2022_de_autoria_do_poder_executivo_que_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_010.2022_de_autoria_do_poder_executivo_que_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_012.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_preservacao_do_patrimonio_historico_cultural_e_natural_do_municipio_de_riacho_das_almaspe..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_012.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_preservacao_do_patrimonio_historico_cultural_e_natural_do_municipio_de_riacho_das_almaspe..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Preservação do Patrimônio Histórico, Cultural e Natural do município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_013.2022_de_autoria_do_poder_executivo_que_institui_o_piso_salarial_dos_profissionais_do_magisterio_publico_da_eduacao_basica.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_013.2022_de_autoria_do_poder_executivo_que_institui_o_piso_salarial_dos_profissionais_do_magisterio_publico_da_eduacao_basica.pdf</t>
   </si>
   <si>
     <t>Institui o PISO SALARIAL dos Profissionais do Magistério Público da educação básica no município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_014.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_programa_jovens_atletas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_014.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_programa_jovens_atletas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a CRIAÇÃO DO PROGRAMA JOVENS ATLETAS, no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_015.2022_de_autoria_do_poder_executivo_que_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_015.2022_de_autoria_do_poder_executivo_que_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Define as Alíquotas de Contribuição Previdenciária do município para o RIACHO PREVIDÊNCIA SOCIAL e demais providências na forma da Lei.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_016.2022_de_autoria_do_poder_executivo_que_define_as_aliquotas_de_contribuicao_previdenciaria_do_municipio_para_riacho_previdencia_social_e_deais_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_016.2022_de_autoria_do_poder_executivo_que_define_as_aliquotas_de_contribuicao_previdenciaria_do_municipio_para_riacho_previdencia_social_e_deais_providencias..pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_017.2022_de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_017.2022_de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos Lei Municipal nº 1.072, de 30 de dezembro de 2009.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_018.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_018.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_019.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_019.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_020.2022_de_autoria_do_poder_executivo_que_denomina_de_rua_oracio_lucio_ferreira_a_popular_ladeira_de_patos_na_vila_patos..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_020.2022_de_autoria_do_poder_executivo_que_denomina_de_rua_oracio_lucio_ferreira_a_popular_ladeira_de_patos_na_vila_patos..pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Orácio Lúcio Ferreira, a popular "Ladeira de Patos", situada na Vila Patos, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_021.2022_de_autoria_do_poder_executivo_que_dispoe_sobre__plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_19.451.2020..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_021.2022_de_autoria_do_poder_executivo_que_dispoe_sobre__plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_19.451.2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de custeio da nova Taxa de Administração do Riachoprev, nos termos da Portaria SEPRT/ME nº 19.451/2000, acrescentando o art. 20-A à Lei Municipal nº 1.344/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_022.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_criacao_e_projetos_na_estrutura_da_secretaria_de_planejamento_e_d._economico.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_022.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_criacao_e_projetos_na_estrutura_da_secretaria_de_planejamento_e_d._economico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento de Criação e Projetos, na estrutura da secretaria de planejamento e desenvolvimento econômico, extingue 3 cargos de Assistente Técnico Administrativo, da secretaria de Finanças, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_023.2022_de_autoria_do_poder_executivo_que_regulamenta_o_servico_de_transporte_escolar_da_rede_publica_de_ensino_no_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_023.2022_de_autoria_do_poder_executivo_que_regulamenta_o_servico_de_transporte_escolar_da_rede_publica_de_ensino_no_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Transporte Escolar da Rede Pública de ensino no município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_024.2022_de_autoria_do_poder_executivo_que_dispoe_acerca_do_piso_salarial_dos_agentes_comunitarios_de_saude_-acs_e_dos_agentes_de_combate_as_endemias_-_ace.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_024.2022_de_autoria_do_poder_executivo_que_dispoe_acerca_do_piso_salarial_dos_agentes_comunitarios_de_saude_-acs_e_dos_agentes_de_combate_as_endemias_-_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Piso Salarial dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE, e dá outras providências,</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_025.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_025.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_026.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria_de_2023_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_026.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria_de_2023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>LDO - Lei de Diretrizes Orçamentárias - 2023.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_028.2022_de_autoria_do_poder_executivo_que_estabelece_normas_gerais_para_a_realizacao_do_concurso_publico_da_administracao_direta_e_indireta_do_municipio..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_028.2022_de_autoria_do_poder_executivo_que_estabelece_normas_gerais_para_a_realizacao_do_concurso_publico_da_administracao_direta_e_indireta_do_municipio..pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais para a realização de Concurso Público da administração direta e indireta do município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_029.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_comel_e_da_outras_providencias_correlatas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_029.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_comel_e_da_outras_providencias_correlatas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer - COMEL, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_030.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_o_plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_1467.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_030.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_o_plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_1467.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de custeio da Nova Taxa de Administração do RiachoPrev, nos termos da portaria SEPRT/ME nº 1.467/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_031.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_da_banda_marcial_governador_eduardo_campos_no_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_031.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_da_banda_marcial_governador_eduardo_campos_no_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Banda Marcial Governador Eduardo Campos, no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_032.2022_de_autoria_do_poder_executivo_que_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_032.2022_de_autoria_do_poder_executivo_que_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional..pdf</t>
   </si>
   <si>
     <t>Cria os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do_x000D_
 Plano Municipal de Segurançao Alimentar e Nutricional, e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_033.2022_de_autoria_do_poder_executivo_que_institui_a_revisao_da_parcela_do_plano_plurianual_do_municipio_para_o_periodo_de_2023..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_033.2022_de_autoria_do_poder_executivo_que_institui_a_revisao_da_parcela_do_plano_plurianual_do_municipio_para_o_periodo_de_2023..pdf</t>
   </si>
   <si>
     <t>PPA - Revisão do Plano Plurianual - 2023.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_035.2022_de_autoria_do_poder_executivo_que_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_servidores_publicos_e_colaboradores_eventuais..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_035.2022_de_autoria_do_poder_executivo_que_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_servidores_publicos_e_colaboradores_eventuais..pdf</t>
   </si>
   <si>
     <t>Fixa valores e Regulamenta a Concessão de Diárias aos Agentes Políticos, servidores públicos e colaboradores eventuais no município de Riacho das_x000D_
 Almas/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_036.2022_de_autoria_do_poder_executivo_que_altera_a_nomenclatura_da_secretaria_de_meio_ambiente_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_036.2022_de_autoria_do_poder_executivo_que_altera_a_nomenclatura_da_secretaria_de_meio_ambiente_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura da Secretaria Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_037.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_037.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_038.2022_de_autoria_do_poder_executivo_que_regulamenta_no_ambito_do_municipio_de_riacho_das_almas.pe_os_capitulos_iiiiv_e_vi_da_lei_13.460_de_26_de_junho_de_2017.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_038.2022_de_autoria_do_poder_executivo_que_regulamenta_no_ambito_do_municipio_de_riacho_das_almas.pe_os_capitulos_iiiiv_e_vi_da_lei_13.460_de_26_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no Âmbito do Município de Riacho das Almas/PE, os capítulos III, IV, e VI da Lei nº 13.460, de 26 de junho de 2017, que dispõe sobre Participação, Proteção e Defesa dos Direitos do Usuário de serviços públicos da administração pública, de que trata o § 3º do Art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_do_legislativo_-_001.2022_-_fixa_o_valor_do_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas_no_ano_de_2022_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_do_legislativo_-_001.2022_-_fixa_o_valor_do_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas_no_ano_de_2022_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores da Câmara Municipal de Riacho das Almas para o ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_do_legislativo_-_003.2022_-_denomina_de_rua_severino_elias_de_olanda__biu_elias_a_rua_que_fica_na_chegada_da_vila_trapia.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_do_legislativo_-_003.2022_-_denomina_de_rua_severino_elias_de_olanda__biu_elias_a_rua_que_fica_na_chegada_da_vila_trapia.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severino Elias de Olanda ( Biu Elias), a Rua que fica na chegada da Vila Trapiá.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_do_legislativo_-_004.2022_-_denomina_de_rua_jose_amancio_sobrinho_tito_a_rua_projetada_no_01_que_vai_da_oficina_de_ze_malo_ate_a_casa_de_neto_de_povinho_na_vila_trapia..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_do_legislativo_-_004.2022_-_denomina_de_rua_jose_amancio_sobrinho_tito_a_rua_projetada_no_01_que_vai_da_oficina_de_ze_malo_ate_a_casa_de_neto_de_povinho_na_vila_trapia..pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Amâncio Sobrinho (Tito), a Rua Projetada nº 01 que vai da oficina de Zé Malô até a casa de Neto de Povinho na Vila Trapiá.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_do_legislativo_-_005.2022_-_denomina_de_praca_vereador_manoel_vicente_da_fonseca_sobrinho__nezinho_de_trapia_a_praca_localizada_na_avenida_antonio_rosendo_de_lima..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_do_legislativo_-_005.2022_-_denomina_de_praca_vereador_manoel_vicente_da_fonseca_sobrinho__nezinho_de_trapia_a_praca_localizada_na_avenida_antonio_rosendo_de_lima..pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Vereador Manoel Vicente da Fonseca Sobrinho ( Nezinho de Trapiá), a praça localizada na Avenida Antônio Rosendo de Lima.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_do_legislativo_-_006.2022_-_institui_o_ensino_de_musica_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_do_legislativo_-_006.2022_-_institui_o_ensino_de_musica_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o ensino de música na Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_do_legislativo_-_007.2022_-_que_institui_o_programa_extraordinario_de_reforco_escolar_para_alunos_matriculados_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_do_legislativo_-_007.2022_-_que_institui_o_programa_extraordinario_de_reforco_escolar_para_alunos_matriculados_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Que institui o Programa Extraordinário de Reforço Escolar para alunos matriculados na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_do_legislativo_-_008.2022_-_que_dispoe_sobre_o_direito_ao_transporte_gratuito_para_estudantes_de_cursos_profissionalizantes_o_curso_superior_do_municipio_de_riacho_das_al.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_do_legislativo_-_008.2022_-_que_dispoe_sobre_o_direito_ao_transporte_gratuito_para_estudantes_de_cursos_profissionalizantes_o_curso_superior_do_municipio_de_riacho_das_al.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre o direito ao transporte gratuito para estudantes de cursos profissionalizantes o curso superior do Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_do_legislativo_-_009.2022_-que_denomina_nome_do_ginasio_poliesportivo_da_escola_mario_da_mota_limeira_como_jose_hipolito_de_medeiros_irmao_ze_hipolito_no_municipio_d.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_do_legislativo_-_009.2022_-que_denomina_nome_do_ginasio_poliesportivo_da_escola_mario_da_mota_limeira_como_jose_hipolito_de_medeiros_irmao_ze_hipolito_no_municipio_d.pdf</t>
   </si>
   <si>
     <t>Que denomina nome do Ginásio Poliesportivo da Escola Mário da Mota Limeira como José Hipólito de Medeiros Irmão (Zé Hipólito), no Município de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_do_legislativo_-_010.2022_-que_dispoe_sobre_o_servico_de_transporte_escolar_publico_do_municipio_de_riacho_das_almas__pe_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_do_legislativo_-_010.2022_-que_dispoe_sobre_o_servico_de_transporte_escolar_publico_do_municipio_de_riacho_das_almas__pe_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre o Serviço de Transporte Escolar Público do Município de Riacho das Almas – PE, e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Kaio Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_do_legislativo_-_011.2022_-_que_demomina_como_josefa_benedita_de_lima_a_1o_travessa_juvencio_quaresma_conhecida_como__rua_do_cvt_na_vila_do_vitorino_neste_muncipio_d.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_do_legislativo_-_011.2022_-_que_demomina_como_josefa_benedita_de_lima_a_1o_travessa_juvencio_quaresma_conhecida_como__rua_do_cvt_na_vila_do_vitorino_neste_muncipio_d.pdf</t>
   </si>
   <si>
     <t>Denomina como Josefa Benedita de Lima a 1ª Travessa Juvêncio Quaresma, conhecida Rua do CVT, na Vila do Vitorino, neste município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>José Welder Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_do_legislativo_-_012.2022_-_que_institui_o_mes_da_cultura_e_da_arte_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_do_legislativo_-_012.2022_-_que_institui_o_mes_da_cultura_e_da_arte_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Mês da Cultura e da Arte, no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_do_legislativo_-_013.2022-_que_institui_a_semana_das_artes_marciais_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_do_legislativo_-_013.2022-_que_institui_a_semana_das_artes_marciais_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui a Semana das Artes Marciais no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_do_legislativo_-_014.2022_-__de_autoria_do_vereador_leonardo_henrique_que_institui_o_programa_merenda_nas_ferias_e_fixa_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_do_legislativo_-_014.2022_-__de_autoria_do_vereador_leonardo_henrique_que_institui_o_programa_merenda_nas_ferias_e_fixa_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa Merenda nas Férias, e fixa outras providências</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_do_legislativo_-_015.2022_de_autoria_do_vereador_dr._neto_que_autoriza_a_criacao_no_ambito_municipal_do_programa_bolsa_atleta_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_do_legislativo_-_015.2022_de_autoria_do_vereador_dr._neto_que_autoriza_a_criacao_no_ambito_municipal_do_programa_bolsa_atleta_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação, no Âmbito Municipal, do Programa Bolsa Atleta, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_do_legislativo_-_016.2022_-_que_autoriza_a_criacao_no_ambito_municipal_do_programa_mulher_independente_destinado_ao_apoio_na_geracao_de_emprego_e_renda.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_do_legislativo_-_016.2022_-_que_autoriza_a_criacao_no_ambito_municipal_do_programa_mulher_independente_destinado_ao_apoio_na_geracao_de_emprego_e_renda.pdf</t>
   </si>
   <si>
     <t>Ementa: Autoriza a criação, no Âmbito Municipal, do Programa Mulher Independente, destinado ao apoio na geração de emprego e renda às mulheres em situação de violência doméstica e familiar, e dá outras providências</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_do_legislativo_-_017.2022_-_que_declara_de_utilidade_publica_a_associacao_filantropica_e_assistencia_social__recanto_fenix..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_do_legislativo_-_017.2022_-_que_declara_de_utilidade_publica_a_associacao_filantropica_e_assistencia_social__recanto_fenix..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Filantrópica e Assistência Social - RECANTO FÊNIX.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_do_legislativo_-_018.2022_-_denominar_como_jasmelina_francisca_da_silva_conhecida_por_dona_jasmelina_a_cozinha_comunitaria_do_programa_ta_na_mesa_pernambuco..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_do_legislativo_-_018.2022_-_denominar_como_jasmelina_francisca_da_silva_conhecida_por_dona_jasmelina_a_cozinha_comunitaria_do_programa_ta_na_mesa_pernambuco..pdf</t>
   </si>
   <si>
     <t>Denominar como Jasmelina Francisca da Silva, conhecida por "Dona Jasmelina" a Cozinha Comunitária do Programa Tá na Mesa Pernambuco, que irá funcionar no anexo do CCI na sede do município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_do_legislativo_-_019.2022_-_estabelece_a_estrutura_administrativa_do_poder_legislativo_do_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_do_legislativo_-_019.2022_-_estabelece_a_estrutura_administrativa_do_poder_legislativo_do_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura Administrativa do poder Legislativo do município e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_do_legislativo_-_020.2022_-_denomina_de_rua_nossa_senhora_da_conceicao_a_rua_06__codigo_de_logradouro_279_localizada_no_bairro_cohab_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_do_legislativo_-_020.2022_-_denomina_de_rua_nossa_senhora_da_conceicao_a_rua_06__codigo_de_logradouro_279_localizada_no_bairro_cohab_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Nossa Senhora da Conceição, a Rua 06 (código de logradouro 279), localizada no bairro Cohab, município de Riacho das Almas/PE, e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_do_legislativo_-_022.2022_-_denomina_de_rua_abdias_bezerra_da_silva_a_travessa_albiegio_jose_da_silva_codigo_de_logradouro_286_proximo_a_associacao_casa_rural.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_do_legislativo_-_022.2022_-_denomina_de_rua_abdias_bezerra_da_silva_a_travessa_albiegio_jose_da_silva_codigo_de_logradouro_286_proximo_a_associacao_casa_rural.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Abdias Bezerra da Silva, a travessa Albiégio José da Silva (código de logradouro 286), próximo à Associação Casa das Famílias Rurais, na Vila Rangel, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_do_legislativo_-_023.2022_-_denomina_de_rua_jose_caetano_de_deus_a_rua_projetada_por_tras_do_cemiterio_frei_damiao_na_vila_trapia_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_do_legislativo_-_023.2022_-_denomina_de_rua_jose_caetano_de_deus_a_rua_projetada_por_tras_do_cemiterio_frei_damiao_na_vila_trapia_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Caitano de Deus, a rua projetada por trás do Cemitério Frei Damião, na Vila Trapiá, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_do_legislativo_-_024.2022_-_regulamenta_a_colocacao_de_placas_informativas_em_todas_as_oras_publicas_realizadas_no_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_do_legislativo_-_024.2022_-_regulamenta_a_colocacao_de_placas_informativas_em_todas_as_oras_publicas_realizadas_no_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Regulamenta a Colocação de placas informativas em todas as obras públicas realizadas no município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_do_legislativo_-_025.2022-_denomina_de_rua_dijaime_ferreira_da_silva_a_rua_principal_do_loteamento_pai_ferreira_localizada_no_loteamento_pai_ferreira_em_riacho..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_do_legislativo_-_025.2022-_denomina_de_rua_dijaime_ferreira_da_silva_a_rua_principal_do_loteamento_pai_ferreira_localizada_no_loteamento_pai_ferreira_em_riacho..pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Dijaime Ferreira da Silva, a rua principal do Loteamento Pai Ferreira, localizado no Loteamento Pai Ferreira, nesta cidade de Riacho das_x000D_
 Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_do_legislativo_-_026.2022-_denomina_de_quadra_jose_edmilson_de_lucena_missaram_a_quadra_localizada_na_praca_do_rangel_na_vila_rangel_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_do_legislativo_-_026.2022-_denomina_de_quadra_jose_edmilson_de_lucena_missaram_a_quadra_localizada_na_praca_do_rangel_na_vila_rangel_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra José Edmilson de Lucena (Missaraam), a quadra localizada na Praça do Rangel, neste município de Riacho das Almas/PE, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_do_legislativo_-_027.2022_-_dispoe_acerca_da_instituicao_dos_jogos_escolares_anuais_na_rede_municipal_de_ensino_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_do_legislativo_-_027.2022_-_dispoe_acerca_da_instituicao_dos_jogos_escolares_anuais_na_rede_municipal_de_ensino_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da instituição dos Jogos Escolares anuais na rede municipal de ensino de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_do_legislativo_-_028.2022_-denomina_de_rua_severino_jorge_da_silva_a_rua_projetada_05_do_loteamento_ze_manoel_localizada_no_bairro_cohab..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_do_legislativo_-_028.2022_-denomina_de_rua_severino_jorge_da_silva_a_rua_projetada_05_do_loteamento_ze_manoel_localizada_no_bairro_cohab..pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severino Jorge da Silva, a rua projetada 05 do Loteamento Zé Manoel, localizada no bairro Cohab, nesta cidade de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_do_legislativo_-_029.2022_-denomina_de_cras_higgo_cesar_silva_santos_o_centro_de_referencia_de_assistencia_a_saude_localizado_na_rua_justo_fernandes_da_mota..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_do_legislativo_-_029.2022_-denomina_de_cras_higgo_cesar_silva_santos_o_centro_de_referencia_de_assistencia_a_saude_localizado_na_rua_justo_fernandes_da_mota..pdf</t>
   </si>
   <si>
     <t>Denomina de CRAS Higgo César Silva Santos, o Centro de Referência de Assistência a Saúde, localizado na Rua Justo Fernandes da Mota, nesta cidade de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_do_legislativo_-_030.2022_-_denomina_de_ubs_jonas_ferreira_de_andrade_a_unidade_basica_de_saude_animal_localizada_na_academia_das_cidades..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_do_legislativo_-_030.2022_-_denomina_de_ubs_jonas_ferreira_de_andrade_a_unidade_basica_de_saude_animal_localizada_na_academia_das_cidades..pdf</t>
   </si>
   <si>
     <t>Denomina UBS Jonas Ferreira de Andrade, a Unidade Básica de Saúde Animal, localizada na Academia das Cidades, nesta cidade de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_do_legislativo_-_031.2022_-_dispoe_sobre_a_obrigatoriedade_de_atendimento_prioritario_nos_estabelecimentos_publicos_e_privados_as_pessoas_com_fibramiologia..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_do_legislativo_-_031.2022_-_dispoe_sobre_a_obrigatoriedade_de_atendimento_prioritario_nos_estabelecimentos_publicos_e_privados_as_pessoas_com_fibramiologia..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de Atendimento Prioritário nos estabelecimentos públicos e privados, as pessoas com fibromialgia no município de Riacho das Almas, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_do_legislativo_-_032.2022_-_denominar_o_creas__centro_de_referencia_especializado_da_assistencia_social_municipal_como_creas_municipal_giselma_vasconcelos_mendonca..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_do_legislativo_-_032.2022_-_denominar_o_creas__centro_de_referencia_especializado_da_assistencia_social_municipal_como_creas_municipal_giselma_vasconcelos_mendonca..pdf</t>
   </si>
   <si>
     <t>Denomina o CREAS ( Centro de Referência Especializado da Assistência Social) Municipal como CREAS Municipal Giselma Vasconcelos Mendonça, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_do_legislativo_-_033.2022_-_que_institui_a_lei_lucas_que_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_cursos_de_primeiros_socorros_por_professores_e_funcionarios.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_do_legislativo_-_033.2022_-_que_institui_a_lei_lucas_que_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_cursos_de_primeiros_socorros_por_professores_e_funcionarios.pdf</t>
   </si>
   <si>
     <t>Institui a "lei lucas" que dispõe sobre a obrigatoriedade da realização de cursos de primeiros socorros por professores e funcionários que tenham contato direto com os alunos nas creches e escolas instaladas no município de poá da rede pública municipal e particulares, e institui o selo "lucas begalli zamora de souza", de capacitação em primeiros socorros.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_do_legislativo_-_034.2022_-_que_denomina_de_rua_joao_amancio_sobrinho_joao_de_lo_a_rua_do_curral_por_tras_do_mercado_de_farinha_na_vila_trapia.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_do_legislativo_-_034.2022_-_que_denomina_de_rua_joao_amancio_sobrinho_joao_de_lo_a_rua_do_curral_por_tras_do_mercado_de_farinha_na_vila_trapia.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Amâncio de Moura( João de Ló), a Rua do Curral por trás do mercado de farinha, na Vila Trapiá, município de Riacho das Almas/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Marques dos Santos, a Travessa Antônio Rosendo de Lima, na Vila Trapiá, município de Riacho das Almas/PE, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_do_legislativo_-_036.2022_-__institui_o_programa_bom_pagador_do_iptu_no_municipio_de_riacho_das_almas_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_do_legislativo_-_036.2022_-__institui_o_programa_bom_pagador_do_iptu_no_municipio_de_riacho_das_almas_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa Bom Pagador no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_do_legislativo_-_037.2022_-_declara_utilidade_publica_a_associacao_de_pessoas_com_deficiencia_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_do_legislativo_-_037.2022_-_declara_utilidade_publica_a_associacao_de_pessoas_com_deficiencia_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública, a "Associação de Pessoas com Deficiência de Riacho das Almas.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_do_legislativo_-_038.2022_-_disciplina_a_transferencia_de_recursos_financeiros_a_titulo_de_contribuicoes_auxilios_ou_subvencoes_sociais_as_instituicoesou_entidades..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_do_legislativo_-_038.2022_-_disciplina_a_transferencia_de_recursos_financeiros_a_titulo_de_contribuicoes_auxilios_ou_subvencoes_sociais_as_instituicoesou_entidades..pdf</t>
   </si>
   <si>
     <t>Disciplina à transferência de recursos financeiros a título de contribuições, auxílios ou subvenções sociais às Instituições e/ou Entidades, de caráter_x000D_
 público ou privado, sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_001.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_001.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um ponto de ônibus na entrada de Mariquinha de Joao Zidoro no sitio Trapiá.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_002.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_002.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reabertura dos correios de todo munícipio.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_003.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_003.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude de Pinhões.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_004.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_004.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição da tubulação de 100 por 150 da rede de saneamento nas Ruas Olegário Coleta e João Quirino na Vila de Trapiá.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_005.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_005.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a pavimentação em paralelepípedos no Sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_006.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_006.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma nas escolas dos sítios Lagoa de três irmãos , ramada de trapiá e bento.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_007.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_007.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche/escola na vila de Trapiá.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_008.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_008.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em frente a igreja da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_009.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_009.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas câmeras de monitoramento na praça do livramento na vila trapiá.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_010.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_010.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua projetada per trás do cemitério Frei Damião na Vila de Trapjá.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_011.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_011.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída  uma passagem molhada no sitio bento, próximo a casa de Kika.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_012.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_012.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio tanquinhos, próximo a casa do sr. Zé Silvestre.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_013.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_013.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio dais riachos, próximo a casa do sr. Zé de Cazuza.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_014.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_014.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja retomada a feira livre de Trapiá.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_015.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_015.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio carapotos, próximo a fazenda de lequinho de João de Ló.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_016.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_016.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma dos vestiários e manutenção dos refletores do campo da Vila de Trapiá.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/332/requerimento_017.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/332/requerimento_017.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado 4 refletores em torno da quadra de areia na Vila de Trapiá.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_018.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_018.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na entrada do Rangel, sendo do trevo até a referida vila.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_019.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_019.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada a rede de água no sitio Trapiá, sendo da entrada do referido sitio ate a casa do sr. Manoel Rosendo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_020.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_020.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra do antigo lixão ate a Vila do Rangel.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/336/requerimento_021.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/336/requerimento_021.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da entrada do cemitério Frei Damião até a igrejinha no interior do mesmo.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_022.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_022.2022.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita a readequação do açougue público da Vila de Trapiá para que o mesmo funcione a feira livre.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_023.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_023.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da rua do desvio que tem inicio na oficina de zé Malu e termino na casa de povinho, na vila Trapiá.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_024.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_024.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no riacho próximo a casa de brancão na Vila Pinhões.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_025.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_025.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentarão em paralelepípedos na ladeira do sitio barra de Carapotos, contemplando o inicio da ponte ate a entrada da casa do sr. conhecido par velho da bolacha.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_026.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_026.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita melhorias necessárias na ponte do sitio Barra de Caropotos, zona rural deste município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_027.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_027.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feitas reposições no calcamento da principal da vila de Patos, zona rural deste município.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_028.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_028.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que as lombadas localizadas em frente a escola Manoel Bacelar e Escola José Joaquim de Lima sejam refeitas no estilo de rampa, para se_x000D_
 tornar mais confortáveis para todos que transitam pelos referidos locais.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_029.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_029.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde - UBS no sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_030.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_030.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um chafariz com bomba e caixa no sitio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_031.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_031.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua Odilon, localizada na Vila Rangel.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_032.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_032.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma escola municipal na Vila Rangel.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_033.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_033.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Manoel Ferreira, localizada na Vila Rangel, próximo a casa do sr. chieba até a UBS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_034.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_034.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Rua José Bezerra na Vila Rangel.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/350/requerimento_035.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/350/requerimento_035.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o asfalto da PE 121, que liga Riacho a Vila de Trapiá.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_036.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_036.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Aroldo Batista no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_037.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_037.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado a bolsa atleta.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_038.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_038.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no sitio Salgado.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_039.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_039.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a reforma da quadra de esportes da Vila Rangel e que sejam instalados equipamentos esportivos ao redor da mesma.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_040.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_040.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma dos vestiários do campo municipal da Vila Rangel.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_041.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_041.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentarão em paralelepípedos da Rua Severino Latino Pontes, próximo onde se localizava o samu, nesta cidade.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_042.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_042.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja religada a água na Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_043.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_043.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de água da compesa no loteamento João Cabral, na Vila Rangel.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_044.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_044.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que na Travessa Walter Braz seja sentido único para automoveis.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_045.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_045.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Felismino, no bairro Celestino Ferreira, nesta cidade.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_046.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_046.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Travessa João Soares, nesta cidade.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/362/requerimento_047.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/362/requerimento_047.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a implantação e a apoio técnico necessário para a instalação de diversos biodigestores para a produção de biogás nas residências_x000D_
 e escolas da zona rural do município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_048.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_048.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de promover o piçarramento em determinados pontos da estrada do sitio chã do Bandeira nas proximidades das residências dos senhores_x000D_
 Evandro, mais conhecido come Guega, e próximo ao sr. Manoel de Guilherme e Júnior Vilela.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_049.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_049.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma lombada com sinalização próximo a chácara de Janaina, na chegada da Vila Rangel.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_050.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_050.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a divulgação sobre a Endometriose; doença que tem afetado muitas mulheres e tem no mês de março maior intensificação e_x000D_
 cuidados, além de que seja feita uma educação preventiva nas escolas e conferencias de saúde, visando o suporte e conhecimento para a população.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_051.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_051.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito uma lombada em frente a casa do sr. Adriano, próximo ao ponto de apoio do samu, no bairro Jiquiri.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_052.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_052.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um local para prática de ciclismo.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_053.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_053.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja intensificado a combate com exames e que sejam tomadas as medidas cabíveis necessárias contra a Leishmania Visceral_x000D_
 Canina, popularmente conhecida como Calaza em cachorros, tendo em vista o grande aumento da doença na cidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_054.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_054.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua Matias Sebastião Ribeiro, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_055.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_055.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja avaliada a possibilidade de inclusão de um curso no Espaço Oportunidade para manutenção de maquinas de costura, devido a grande demanda no município.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_056.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_056.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja promovido o piçarramento nas ruas que não possuem calcamento na Vila do Rangel.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Junior Miranda</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_057.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_057.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no sitio Bandeira, próximo a casa do sr. Luiz de Zé de Chico, neste município.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_058.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_058.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reativado o serviço odontológico no posto de saúde do sitio Bandeira.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_059.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_059.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a iluminação do campo de Luiz Zé de Chico, no sitio Bandeira.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_060.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_060.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma do atendimento odontológico no posto de saúde da Atalaia.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_061.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_061.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma ponte ligando o bairro João Lula ao alto do Jiquiri.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_062.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_062.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos e saneamento da rua em que mora o popular lvan da oficina, na Avenida João Soares.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_063.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_063.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma estrutural da passagem molhada do sitio Bandeira, próximo a casa do sr. João Belo.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_064.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_064.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma da escola Professor Pedro Xavier, no sitio cacimba de várzea, neste município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_065.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_065.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude do sitio cacimba de várzea, neste município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_066.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_066.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no sitio Chã do Bandeira, neste município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_067.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_067.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um agrônomo parai auxiliar os agricultores das loca[idades dos sítios Bandeira, Lagoa Nova, Chã do Bandeira, Pororoca, Serra Verde, Atalaia e Salobro.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_068.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_068.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratada uma escavadeira PC para auxiliar na limpeza de açudes da região.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_069.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_069.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma guarda municipal na cidade.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_070.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_070.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam perfurados poços artesianos nos sítios: pororoca, lagoa nova, torrões, atalaia, alto dos moços, cacimba de várzea, tambor,_x000D_
 serra verde, salobro, alto do bandeira, chã do bandeira e pepeus.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_071.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_071.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construída uma barragem no sitio Bandeira, neste município.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_172.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_172.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o abastecimento da cisterna próximo ao grupo escolar Antônio Antão da Silva no sitio Bandeira.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_073.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_073.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duais lombadas na Rua São Judas Tadeu.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_074.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_074.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada no sitio pororoca, próximo a casa do sr. Gercino.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_075.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_075.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarro de Abel do fogos até Zé miuldo e de Dona Telinha até dona Rosa, além de fazer a desassoreamento do riacho de Dona telihha, no sitio Bandeira.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_076.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_076.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja distribuído nas escolas publicas um kit higiênico, composto per absorvente intimo e lenços umedecidos.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_077.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_077.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja locado um muck para auxiliar o setor de iluminação publica do município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_078.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_078.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja avaliada a inclusão de mais um profissional de saúde no quadro de médicos plantonistas na Unidade Mista Joao Soares da Fonseca.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_079.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_079.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma da Escola Joaquim Ferreira de Lima, no sitio Tambor, próximo a Alzira.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_080.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_080.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma coberta para os carros no pátio do matadouro.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_081.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_081.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reativado o atendimento domiciliar de agentes de saúde, médicos e enfermeiros para aquelas pessoas acamadas, com deficiência ou gestantes.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_082.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_082.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja locado caminhões pipa para abastecimento da zona rural.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_083.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_083.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma a atendimento odontológico móvel nos sítios pororoca e chã do bandeira, próximo a casa de Zé do canário e Manoel de Guilherme respectivamente.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_084.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_084.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço e instalado um dessalinizador no sitio Salgado na casa de Dudu, próximo a casa de Biu Teodoro.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_085.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_085.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua projetada por trás da casa do sr. Hermes, na Vila Trapiá.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_086.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_086.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua que liga a saída da Vila Trapiá até a Rua Olegário Coleta.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_087.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_087.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de proteção, a base de estacas de madeira e revestida com arame farpado no entorno do açude estadual da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_088.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_088.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma cerca de tijolos com estacas de concreto e arame farpado ao redor do reservatório comunitário no sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_089.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_089.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja locada ou adquirida uma casa de apoio para os pacientes que necessitam de hospitais na cidade de Recife.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_090.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_090.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados postes e refletores no campo do sitio dois riachos.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_091.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_091.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída duas passagens molhadas no sitio dois riachos, próximo a casa do sr. 0liveira e outra próximo a casa do sr. Zé de Nezinho.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_092.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_092.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da Av. Antônio Rosendo de Lima na chegada da Vila Trapiá, da entrada do matadouro até a Escola José Joaquim de Lima.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_093.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_093.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça por trás da igreja de Santa Luzia na Vila Trapiá.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_094.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_094.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de identificação com os nomes de todas as ruas e avenidas da Vila de Trapiá.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_095.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_095.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma do grupo escolar Antônio Gávilla, no sítio Dois Riachos.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_096.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_096.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois pontos de ônibus, um no sítio bento e o outro próximo a casa do sr. Manoel Caboco.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_097.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_097.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar a aração de terra para os sítios lagoa de três irmãos, carapotos, bento, bentinho, ramada, lagoa do Felipe, cachoeira da onça e na vila Trapiá.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_098.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_098.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da passarela que liga a cidade a PE 95, sentido o bairro do Jiquiri.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_099.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_099.2022.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja construída uma área recreativa no terreno localizado per trás da Escola Municipal Antônio Severino dos Santos, no sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_100.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_100.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação de paralelepípedos na Rua Olegário coleta da casa do sr, Antônio Nestor até a frente da casa do sr. Mario na Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_101.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_101.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da pavimentação em paralelepípedos na Travessa José Felismino até a Rua Nivaldo Ferreira da Silva no bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_102.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_102.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma luminária de Led no paste na entrada da rua Celestino Ferreira próximo a casa do sr. Nailson.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_103.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_103.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da passagem molhada no sitio Bento, próximo a casa da sra. Rita.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_104.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_104.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada na estrada que liga Trapiá a Placas de de Frei Miguelinho, pelo Rio Capibaribe.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_105.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_105.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica das Avenidas Antônio Rosendo de Lima e Artur Rosendo de Lima, localizadas na Vila Trapiá.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_106.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_106.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um médico vascular para atendimento na cidade.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_107.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_107.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratada uma técnica de enfermagem para a vila de Trapiá.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_108.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_108.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma parada de ônibus próximo a casa do sr. Arlindo da laranja, no Sitio Alto dos Moços, nesta cidade</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_109.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_109.2022.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja construída uma unidade de Saúde da Família - UBS no sitio Bento , zona rural deste município.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_110.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_110.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua do curral, por trás do açougue pulico da Vila de Trapiá.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_111.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_111.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o sistema de esgoto sanitário na rua do curral, per trás do açougue público na Vila de Trapiá.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_112.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_112.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solucionado o abastecimento do sitio Ramada de Trapiá e lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_113.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_113.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer mais segurança para a Vila de Trapiá, neste município.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_114.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_114.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma na UBS da Vila do Vitorino.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_115.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_115.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma na Escola Municipal Luiz Francisco da Silva na Vila Vitorino.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_116.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_116.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais no C\/T da Vila do Vitorino.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_117.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_117.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma nova escola municipal na Vila do Vitorino.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_118.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_118.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche na Vila do Vitorino.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_119.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_119.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um pórtico na entrada localizado as margens da PE - 95, que da acesso a Vila do Vitorino.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_120.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_120.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos do Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_121.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_121.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a conclusão da pavimentação em paralelepipedos na Vila Atalaia.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_122.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_122.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam reformados os pontos de ônibus já existentes as margens da PE -95.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_123.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_123.2022.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja instalada uma antena de Telefonia movel na Vila Palmatoria.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_124.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_124.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS na Vila Patos.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_125.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_125.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma nova escola municipal na Vila Patos.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_126.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_126.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado uma antena de Telefonia Móvel na Vila Patos.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_127.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_127.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja reformada a UBS da Vila Rangel.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_128.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_128.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de uma ambulância para a Vila Rangel.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_129.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_129.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em frente a igreja católica do Sitio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_130.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_130.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no sitio Lagoa de Três lrmãos.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_131.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_131.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça pública no sitio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_132.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_132.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de criar gabinetes para os vereadores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_133.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_133.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma estrutural na UBS da Vila Pinhões.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_134.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_134.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja uma reforma estrutural na UBS da Couro Dantas.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_135.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_135.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma estrutural no Balneário da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_136.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_136.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma estrutural na Academia das Cidades, nesta cidade.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_137.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_137.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma estrutural no açougue público municipal, nesta cidade.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_138.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_138.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos dois pórticos nas entradas de acesso a cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_139.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_139.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma e limpeza no canal da Salina, nesta cidade.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_140.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_140.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam contratados profissionais da área de psicologia e serviço social para compor o quadro da Secretaria de Educação.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_141.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_141.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar as obras estruturais e a liberação do loteamento Novo Lar, próximo ao bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_142.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_142.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados postes e luminárias no perímetro urbano que liga as ruas João Quirino a Olegário Coleta, na Vila Trapiá.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_144.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_144.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar junto a Secretaria de Educação um cursinho pré-vestibular e preparatório para a exame nacional de ensino médio - ENEM em_x000D_
 nossa rede municipal de ensino.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_145.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_145.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de disponibilizar a troca das cruzetas do modelo ``T" para o modelo ``L" nos postes a seguir enumerados, Localizados na Vila de Trapiá, zona rural do município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_146.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_146.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de locar ou adquirir um veiculo para promover o transporte de pessoas com deficiências físicas para fazer o tratamento fisioterapico em_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_147.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_147.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome " Sítio Cajueiro" na entrada do referido sitio, neste município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_148.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_148.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de  área escolar e que seja feita uma faixa de pedestres em frente a Escola Luiz Francisco da_x000D_
 Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_149.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_149.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica nas ruas Agamenon Magalhães, Conego Antônio Faustino e José Felismino, nesta cidade.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_150.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_150.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar um poste de iluminação pública nas proximidades do canteiro central de fronte a Casa Real Recepções, entre a Rua da Saudade e a Rua José Felismiho.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_151.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_151.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja recuperada a lombada em frente a casa de Valter do gesso, na rua Floro Alves.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_152.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_152.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza dos canais e riachos no entorno da cidade.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_153.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_153.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reposição de calçamento na Rua José Felismino.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_154.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_154.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas telas ou redes de proteção por trás das barras na quadra da Academia das Cidades, nesta cidade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_155.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_155.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma e pintura no espaço Kids na Academia das Cidades, nesta cidade.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_156.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_156.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de feita uma reforma e pintura do espaço Fitness na Academia das Cidades, nesta cidade.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_157.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_157.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma revitalização nos moldes do Beco de lnacio de Lica, no Beco do sindicato, na Rua Anacleto Braz.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/473/requerimento_158.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/473/requerimento_158.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma grade de proteção, calçadas laterais e um sistema de iluminação na ponte próximo ao cemitério da cidade.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_159.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_159.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que os serviços de castração sejam prioritários para animais de rua.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/475/requerimento_160.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/475/requerimento_160.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um abrigo para acolhimento dos animais de rua.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_161.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_161.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas manutenções nas luminárias e substituições de lâmpadas queimadas na cidade.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_162.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_162.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma revitalização na praça Dr. Manoel Borba, localizada no centre da cidade.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_163.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_163.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam doados fardamentos (bonés, botinas e jalecos) para uso dos marchantes do açougue público em nossa cidade.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_164.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_164.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um canteiro central as margens da PE - 95, entre a pista de rolamento e a via de acesso local a Cohab.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_165.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_165.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar a manutenção de uma lombada em frente a casa do sr. Bega e implantação de outra ao lado da casa da sra. Lulu , na Agamenon Magalhães, nesta cidade.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_166.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_166.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado a Casa Legislativa João Soares o mais breve possível o Projeto de Lei que reajusta o piso salarial dos professores do município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_167.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_167.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos reparos nas grades de ferro na quadra da Escola Santos Cardoso, na Vila Pihhões.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_168.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_168.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma lixeira grande em frente ao cemitério.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_169.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_169.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito 0 saneamento da Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_170.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_170.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na via principal da Vila de Pinhões e requalificação do canteiro central da referida Vila.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_171.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_171.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma mureta de proteção na ponte sobre o riacho próximo a Vila Rangel.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_172.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_172.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação da rede de saneamento na Vila Patos.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_173.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_173.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais na Escola Municipal Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_174.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_174.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais no PAM, situado na Jani Mota.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_175.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_175.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais no Açougue Público Municipal da Vila Pinhões.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_176.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_176.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas caixas de água de 5000L para abastecimento na Vila Patos.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_177.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_177.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na Rua José Carlos Gomes de Lima, no bairro Cohab.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_178.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_178.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua onde mora o sr. Sandro da lavanderia, na Vila Patos.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_179.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_179.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma rede de saneamento na rua onde mora o popular sr. Nilton na Vila Patos.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_180.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_180.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimetação da Rua Maria Estelita da Mota, no Bairro Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_181.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_181.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a reforma na estrutura do ponto de ônibus que fica no sitio Alto dos Moços, em frente a casa do sr. Abel dos fogos, as margens da PE- 95, neste município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_182.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_182.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma UBS no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_183.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_183.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça com bancos, canteiro de arvores, brinquedos e Iluminação de LED No Povoado da Atalaia.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_184.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_184.2022.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita uma praça com bancos, canteiro de arvores, brinquedos e iluminação de LED na área verde localizada no bairro Mãe Rainha, de fronte ao Clube Pallace.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_185.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_185.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um cetro de Fisioterapia e Reabilitação na Vila Trapiá, afim de otimizar os resultados e prognosticos dos pacientes que_x000D_
 necessitam desse tratamento.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_186.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_186.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de ampliar os profissionais do Centro de Reabilitação de Riacho das Almas, a exemplo de Terapeutas Ocupacionais e Fonoaudiólogos, afim de_x000D_
 otimizar os resultados e prognósticos dos pacientes que necessitam dessa terceira fase do processo saúde-doença.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_187.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_187.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça de diversão na Vila Patos, com equipamentos de diversão infantil e equipamentos para socialização e entretenimento da comunidade.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_188.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_188.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça no Bairro Jiquiri, no terreno localizado as margens da PE 95, com equipamentos de diversão infantil e equipamentos para socialização e entretenimento da comunidade.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_189.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_189.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de pavimentar a estrada que liga a Vila Juá a Vila Patos, numa logística de otimização da malha viária local.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_190.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_190.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de otimizar a estrutura de toda rede municipal de ensino afim de receber as demandas de berçário.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_191.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_191.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído a ovo "in natura" no cardápio da merenda escolar da rede municipal de ensino.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_192.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_192.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar o Programa Remédio em Case, que visa beneficial em especial, os idosos e pacientes acamados de Riacho das Almas, que façam use de medicação especial controlada que esteja disponível no RENAME (Relação Nacional de Medicamentos Essenciais) e estejam devidamente cadastradas no Programa Saúde da Família.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_193.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_193.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma Quadra Poliesportiva na Vila Patos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_194.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_194.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de requalificar a Escola Municipal Januário Ferreira, da Comunidade da Pendência.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_195.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_195.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de requalificar a Terminal Rodoviário deste município, afim de atender as necessidades urbanísticas e condições de transporte em Riacho_x000D_
 das Almas.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_196.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_196.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de firmar uma parceria com a Associação de Pais e Amigos dos Excepcionais (APAE), afim de atender as necessidades terapêuticas e pedagógicas para as crianças, jovens e adultos especiais de Riacho das Almas.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_197.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_197.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar e requalificar o velório municipal de Riacho das Almas.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_198.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_198.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar uma piscina com acessibilidade e aquecida no Centro de Convivência de idosos (CCI) afim de otimizar as atividades lúdicas e terapêuticas para nossos idosos.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_199.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_199.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma o atendimento odontológico móvel no sitio Cajueiro.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_200.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_200.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja finalizado o vestiário do campo do Sitio Guaritas ( cisterna, caixa de agua e 4 postes).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_201.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_201.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma nova sala de lazer no Grupo Escolar do Sitio Guaritas.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_202.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_202.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de instalar uma mureta de proteção na passagem molhada do sitio Atalaia.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_203.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_203.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de empiçarrar   a estrada que liga a saída de Riacho das Almas até o Sitio Gavião.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_204.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_204.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de melhorar a sinalização da PE-95.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_205.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_205.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um canal no bairro João Chico com ligação ao canal da Salina.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_206.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_206.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma passagem molhada no Sitio Caldeirão, próximo a casa do professor Zé Carlos, neste município.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_207.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_207.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma passagem molhada na grota do bigodão, próximo a casa de Severino de Antônio Passinho, no sitio Cachoeira da Onça, divisa com a sitio logradouro.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_208.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_208.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado ventiladores nos quartos da Unidade Mista João Soares da Fonseca, neste município.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/524/requerimento_209.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/524/requerimento_209.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma e substituição de caixa d' água do poço artesiano, próximo a casa de Miro no sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_210.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_210.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a solicitação a Celpe de alteração do endereço do Sitio Lagoa dos Pinhões, zona rural de Cumaru/PE, para sitio Lagoa dos Pinhões, endereço pertencente a Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_211.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_211.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja finalizada a reforma da Quadra da Vila Vitorino.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados refletores na quadra descoberta da Vila Vitorino.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_213.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_213.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um vestiário no campo do Chicão, localizada no sitio Chicão, neste município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_214.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_214.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a pavimentação em paralelepípedos da denominada rua da creche, localizada no bairro Celestino Ferreira, neste município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_215.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_215.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos na Travessa Agamenon Magalhães, ao lado da casa do sr. Nejaim Corrêa, neste município.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_216.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_216.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude comunitário no Sitio Bento, próximo ao Grupo Escolar.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_217.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_217.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a rede de saneamento na rua projetada por trás do cemitério Frei Damião, na Vila Trapiá.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_218.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_218.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídas duas lombadas na Rua Geremias Ferreira de Souza, na Vila Trapiá.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_219.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_219.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o desassoreamento no riacho que corta o terreno do sr. Marluce, por trás da Coronel Joaquim Bezerra.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_220.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_220.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma e instalação de novos equipamentos de lazer na praça Joao Bernardo de Melo, de fronte a Cadeia Pública do munícipio, no bairro Brasília Teimosa, nesta cidade.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_221.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_221.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma parada de ônibus no sitio Areias, próximo a casa do sr. Barão.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_222.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_222.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma canaleta na Rua José Francisco, de fronte a Adeildo do Corte.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_223.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_223.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado piçarra nas entradas dos sítios Bandeira, Atalaia, Salobro e Tambor, as margens da PE 95.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_224.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_224.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas mais salas no Núcleo da Família, além de uma coberta na entrada do referido local.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_225.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_225.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica na Rua Jose Felismino, nesta cidade.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_226.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_226.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos na rua Pe. Edson, ao lado da compesa, nesta cidade.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_227.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_227.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um espaço adequado para ai pratica esportiva de Skate (Pista e Rampa) ao lado da quadra de areia, próximo ao antigo Clube Municipal.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_228.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_228.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma adaptação com remarcação e pintura na quadra da Academia das Cidades para a pratica Basquete e Handebol, nesta cidade.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_229.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_229.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas lixeiras em frente a casa da sra. Rosa e outra em frente a Zé Boi, no sítio Bento.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_230.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_230.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de disponibilizar tratores para aração de terra no Vitorino, cajueiro e sítios vizinhos.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_231.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_231.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de empiçarrar a estrada do Cajueiro.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_232.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_232.2022.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a requalificação da Praça da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_233.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_233.2022.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados refletores no Campo da Vila Couro Dantas, por trás do bar de Heleno.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_234.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_234.2022.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam fixadas telas de proteção no Campo da Vila Couro Dantas, por trás do bar de Helena.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_235.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_235.2022.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam recuperados os pisos dos currais localizados no Matadouro Público da Cidade.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_236.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_236.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação da Escola Municipal Manoel Soares da Costa com a construção de 3 novas salas de aula. 1 banheiro. 1 cozinha. ampliação da secretaria e sala dos Professores e demais espaços, localizada no sítio Guarita. Zorra Rural, neste município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_237.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_237.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua ao lado de Pedro do Bar, na Cohab.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_238.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_238.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído dois quebra-molas na Rua Barnabé  Luís da Silva, Localizada no Bairro Nova Esperança, Zona Urbana, neste município.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_239.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_239.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado na rede de ensino municipal a oferta de cursos e oficinas com Interprete de Libras.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_240.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_240.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação do calçamento de fronte ao estabelecimento do senhor Erondir, situado a Rua José Felismino, Zona Urbana, neste município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_241.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_241.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o desentupimento das bueiras da ponte próximo a casa do sr. Manoel cabloco, Localizada no Sitio Ramada de Trapiá, Zona_x000D_
 rural, neste munícipio.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_243.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_243.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado trocadores/fraldários nas Unidades de Saúde e Hospital do nosso município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_244.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_244.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento ou na impossibilidade deste, o piçarra mento das ladeiras que dão acesso a passagem molhada do Sitio Carapotos que, com as fortes chuvas, inviabiliza o tráfego daquela região.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_245.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_245.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a entrega dos fardamentos aos alunos das escolas públicas municipal.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_246.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_246.2022.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_247.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_247.2022.pdf</t>
   </si>
   <si>
     <t>No sentido solicitar da prefeitura uma campanha de vacinação para cães e gatos na Vila do Vitorino e Cajueiro e sítios vizinhos.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_248.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_248.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocadas placas de sinalização refletidas no desvio do calçamento do Vitorino.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_249.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_249.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um reparo na caixa de agua próximo ao Cemitério que abastece a Vila do Vitorino, pois quando chega água a caixa_x000D_
 transborda.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_250.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_250.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de firmar uma parceria ou convenio entre o nosso município e a FAV ( Fundação Altino Ventura) , para através do atendimento móvel (com o ônibus), realizar consultas para diagnostico de saúde dos olhos, come também exames, tratamento e cirurgia de catarata e carnosidade nos olhos das_x000D_
 pessoas do nosso município que precisem desse atendimento.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_251.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_251.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma quadra poliesportiva na Escola Enedina-Vila Atalaia, afim de estimular a pratica de esportes e otimizar a convivência dos alunos e comunidade da Atalaia.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_252.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_252.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de reestruturar a ponte que da acesso a Vila Atalaia, fim de proporcionar mais segurança as pessoas e o trafego local.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_253.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_253.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de empiçarrar a estrada que liga a vila do Vitorino até o sitio Guaritas, afim de proporcionar mais segurança as pessoas e o tráfego_x000D_
 local.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_254.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_254.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar cursos de requalificação profissional gratuita, direcionados a desempregados de baixa renda com mais de 45 anos de idade.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_255.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_255.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de criar um centro de Referencia Especializado ao Atendimento das Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_256.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_256.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Nossa Senhora da Conceição, Código 279, localizada no bairro Cohab.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_257.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_257.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Abdias Bezerra da Silva, Código 286, Localizada na Vila Rangel.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_258.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_258.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviado para a Casa João Soares da Fonseca um projeto de Lei que trate do reajuste salarial dos agentes de saúde e endemias.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_259.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_259.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação de 100 metros no Alto dos Moços.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_260.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_260.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja  feita a sinalização nos quebra - molas do calçamento  novo da ladeira do Vitorino.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_261.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_261.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição da grade de ferro da galeria no calçamento novo da ladeira do Vitorino.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_262.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_262.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição das lâmpadas queimadas na praça da Vila Couro Dantas.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_263.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_263.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em frente a igreja Católica, no Sitio Guaritas.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_264.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_264.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarramento da Pe-95 ate a Vila do Vitorino, além dos Sítios Cajueiro e Modesto.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_265.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_265.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos da rua Vitorino, Localizada na Vila Vitorino.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_266.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_266.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação em paralelepípedos da PE 95 até a Vila Atalaia.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_267.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_267.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira por trás da loja de Adalva na entrada do terreno do sr. Marluce.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_268.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_268.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos dois banheiros públicos (masculino e feminino) na esquina por trás da Secretaria de Educação.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_269.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_269.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a substituição das lâmpadas queimadas na Rua José Felismino.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_270.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_270.2022.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja colocado material de pigarro ou pó de brita, em regiões bastantes criticas na Estrada de Trapiá e Vitorino, vista o período chuvoso e intrafegabilidade das determinadas áreas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_271.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_271.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja remodulado as normas do Conselho Nacional de Trânsito (CONTRAN) as lombadas do calcamento novo da Vila do Vitorino.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_272.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_272.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Caetano de Deus, na Vila Trapiá.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_273.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_273.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Caetano de Deus, na Vila Trapiá.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_274.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_274.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma passagem molhada no riacho que fica perto da casa do sr. Biu Marques no Sitio Ramada de Trapiá, na estrada que liga Riacho a Trapiá.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_275.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_275.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos os reparos necessários na ponte conhecida por Zé Pojuca, antes da entrada da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_276.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_276.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o piçarramento da casa do sr. Dede Julião até a casa de Braz.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_277.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_277.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um auditório na Escola Enedina na Atalaia.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_278.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_278.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja adquirido um novo ônibus TFD.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_279.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_279.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de luminárias de iluminação Pública no Loteamento Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_280.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_280.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos os reparos no saneamento e calçamento na rua Floro Alves.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_281.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_281.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Sebastião Monteiro da Silva, no loteamento Enoc.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_282.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_282.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da casa do Sr. Ziel até a Posto de saúde da Vila Rangel afim de atender as diversas casas de ambos os lados da estrada.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_283.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_283.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitos quebra-molas com placas indicativas no Sitio Guaritas, em frente a Zé de Zuzinha, em frente a escola e próximo ao mercado de Douglas.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_284.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_284.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Projetada 05, no Loteamento Zé Manoel, bairro Cohab.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_285.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_285.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de reivindicar o Requerimento 235.2022, o qual foi solicitado que fossem recuperados os pisos dos currais localizados no Matadouro_x000D_
 Público da Cidade e acrescentar uma rampa para descarga de suínos.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_286.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_286.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um abrigo de acolhimento especial para mulheres em situação de violência.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_287.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_287.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de indicar ao poder executivo que encaminhe para a Casa João Soares da Fonseca um Projeto de Lei alterando o período de Licença Maternidade com base na Lei Federal 10.770, de 09 de setembro de 2008.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_288.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_288.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a coberta da imagem de Nossa Senhora do Livramento na Vila Trapiá.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_289.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_289.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira na Vila Patos, ao lado do bar de Paulo.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_290.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_290.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada que tem inicio após a escola Enedina na Atalaia, passando em frente a casa do popular Sivão e Pedro de Zé Pedro no sitio Salobro ate a PE 95.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_291.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_291.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a saneamento da Primeira Travessa Manoel Rosendo de Lima, da casa de Fernando até a padaria de Nata, na Vila Trapiá.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_292.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_292.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Primeira Travessa Manoel Rosendo de Lima, da casa de Frernando até a padaria de Nata, na Vila Trapiá.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_293.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_293.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Severino Elias (Biu Elias), da casa de Regis até a casa de Annalycy, na Vila Trapiá.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_294.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_294.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas paradas de ônibus nos acostamentos novos da Pe 95 no perímetro de Riacho das Almas.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_295.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_295.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma bueira com corrimão na chegada da Atalaia.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_296.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_296.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma coberta na Santa da praça do Santa Terezinha.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_297.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_297.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja vista a possibilidade de contratação de uma ginecologista.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_298.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_298.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada de dois riachos até o povoado do Juá.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_299.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_299.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada de dois riachos, passando peta empresa até a Palmatoria.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_300.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_300.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada que tem inicio próximo ao grupo do sitio Bento até a Lagoa Comprida.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_301.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_301.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da rua Severino Timotio da Silva.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_302.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_302.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas duas lombadas na saída da Pe 95, sentido a Vila Vitorino, uma depois do mercado de Nico e outra depois da quitanda de Biu, próximo a curva.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_303.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_303.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça no loteamento Gold Park.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_304.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_304.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado um carro de apoio a saúde para os moradores dos sítios Lagoa Comprida, Alto Vermelho e Uruçú.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_306.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_306.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma do carro fumacê o bairro Celestino Ferreira.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_307.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_307.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada uma lixeira em frente ao bar de piaca.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_308.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_308.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um coreto na praça da Matriz, nesta cidade.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_309.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_309.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o conserto do saneamento na Travessa João Ferreira da Silva, no loteamento Pai Ferreira, próximo a Daniel da tapioca.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_310.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_310.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as pavimentações das ruas Erica Jeane de Lucena e Erimendes Antônio de Moura.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_311.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_311.2022.pdf</t>
   </si>
   <si>
     <t>No  sentido de que sejam colocadas lixeiras em todos pontos de ônibus do município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_312.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_312.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório público na Vila Vitorino.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_312.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_312.2022.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_313.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_313.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos da casa de Neguinho de loló até a casa do ex-vereador Nezinho.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_314.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_314.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam oferecidos cursos de reciclagem aos servidores que atendam diretamente a população de nosso município.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_315.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_315.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada limpeza anual das caixas d'agua, cisternas e demais reservatórios das escolas do município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_316.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_316.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório público na Vila Trapiá.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_317.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_317.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam reiniciados os cursos profissionalizantes do CVT.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_318.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_318.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas as recuperações das estradas dos Sítios: Bandeira, Alto Bandeira, Chã do Bandeira, Cacimba de Várzea e Salobro.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_319.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_319.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado material e passado a máquina na rua ao lado da oficina de Deda, no bairro Cohab.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_320.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_320.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da passagem molhada no Sitio Pau Ferro, próximo ao Poço Artesiano, sentido Vila Couro Dantas.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_321.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_321.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Sebastião Monteiro da Silva, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_322.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_322.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma mureta de proteção na Ponte de Carapotós.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_323.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_323.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a desobstrução das manilhas que fazem a escoamento da agua da chuva que se acumula em frente a Carlos do Som, próximo a placa "Eu Amo Riacho" na chegada da cidade.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_324.2022.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_324.2022.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a retirada de pedras que dificultam a passagem de carros na estrada que tem inicio ao lado do grupo escolar do Sitio Bento,_x000D_
 sentido ao bar do sr. Luiz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4707,51 +4707,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_01.2022_de_autoria_do_poder_executivo_que_fixa_o_valor_do_salario_minimo_dos_servidores_municipais_do_ano_de_2022..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_03.2022_executivo_-_dispoe_sobre_a_criacao_do_arquivo_publico_municipal_define_diretrizes_da_politica_municipal_de_arquivos_publicos_e_privados_de_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_04.2022_executivo_que_istitui_o_regime_de_prvidencia_complemnetar_no_ambito_do_municipio_de_riacho_das_almas_pe_fixa_o_limite_maximo_para_a_coce.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_05.2022_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_transito_municipal__dtm_da_junta_administrativa_de_recursos_de_infracao__jari_e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_06.2022_-_executivo_-_institui_o_programa_de_recuperacao_fiscal_de_riacho_das_almas_-_refis_municipal_2022_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_07.2022_-_executivo_-_altera_a_nomenclatura_da_secretaria_de_ciencia_e_tecnologia..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_08.2022__executivo_-_alteracao_da_lei_1.184_de_2015_cria_a_coordenadoria_da_mulher_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_010.2022_de_autoria_do_poder_executivo_que_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_012.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_preservacao_do_patrimonio_historico_cultural_e_natural_do_municipio_de_riacho_das_almaspe..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_013.2022_de_autoria_do_poder_executivo_que_institui_o_piso_salarial_dos_profissionais_do_magisterio_publico_da_eduacao_basica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_014.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_programa_jovens_atletas..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_015.2022_de_autoria_do_poder_executivo_que_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_016.2022_de_autoria_do_poder_executivo_que_define_as_aliquotas_de_contribuicao_previdenciaria_do_municipio_para_riacho_previdencia_social_e_deais_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_017.2022_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_018.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_019.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_020.2022_de_autoria_do_poder_executivo_que_denomina_de_rua_oracio_lucio_ferreira_a_popular_ladeira_de_patos_na_vila_patos..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_021.2022_de_autoria_do_poder_executivo_que_dispoe_sobre__plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_19.451.2020..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_022.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_criacao_e_projetos_na_estrutura_da_secretaria_de_planejamento_e_d._economico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_023.2022_de_autoria_do_poder_executivo_que_regulamenta_o_servico_de_transporte_escolar_da_rede_publica_de_ensino_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_024.2022_de_autoria_do_poder_executivo_que_dispoe_acerca_do_piso_salarial_dos_agentes_comunitarios_de_saude_-acs_e_dos_agentes_de_combate_as_endemias_-_ace.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_025.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_026.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_028.2022_de_autoria_do_poder_executivo_que_estabelece_normas_gerais_para_a_realizacao_do_concurso_publico_da_administracao_direta_e_indireta_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_029.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_comel_e_da_outras_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_030.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_o_plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_1467.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_031.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_da_banda_marcial_governador_eduardo_campos_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_032.2022_de_autoria_do_poder_executivo_que_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_033.2022_de_autoria_do_poder_executivo_que_institui_a_revisao_da_parcela_do_plano_plurianual_do_municipio_para_o_periodo_de_2023..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_035.2022_de_autoria_do_poder_executivo_que_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_servidores_publicos_e_colaboradores_eventuais..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_036.2022_de_autoria_do_poder_executivo_que_altera_a_nomenclatura_da_secretaria_de_meio_ambiente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_037.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_038.2022_de_autoria_do_poder_executivo_que_regulamenta_no_ambito_do_municipio_de_riacho_das_almas.pe_os_capitulos_iiiiv_e_vi_da_lei_13.460_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_do_legislativo_-_001.2022_-_fixa_o_valor_do_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas_no_ano_de_2022_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_do_legislativo_-_003.2022_-_denomina_de_rua_severino_elias_de_olanda__biu_elias_a_rua_que_fica_na_chegada_da_vila_trapia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_do_legislativo_-_004.2022_-_denomina_de_rua_jose_amancio_sobrinho_tito_a_rua_projetada_no_01_que_vai_da_oficina_de_ze_malo_ate_a_casa_de_neto_de_povinho_na_vila_trapia..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_do_legislativo_-_005.2022_-_denomina_de_praca_vereador_manoel_vicente_da_fonseca_sobrinho__nezinho_de_trapia_a_praca_localizada_na_avenida_antonio_rosendo_de_lima..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_do_legislativo_-_006.2022_-_institui_o_ensino_de_musica_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_do_legislativo_-_007.2022_-_que_institui_o_programa_extraordinario_de_reforco_escolar_para_alunos_matriculados_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_do_legislativo_-_008.2022_-_que_dispoe_sobre_o_direito_ao_transporte_gratuito_para_estudantes_de_cursos_profissionalizantes_o_curso_superior_do_municipio_de_riacho_das_al.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_do_legislativo_-_009.2022_-que_denomina_nome_do_ginasio_poliesportivo_da_escola_mario_da_mota_limeira_como_jose_hipolito_de_medeiros_irmao_ze_hipolito_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_do_legislativo_-_010.2022_-que_dispoe_sobre_o_servico_de_transporte_escolar_publico_do_municipio_de_riacho_das_almas__pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_do_legislativo_-_011.2022_-_que_demomina_como_josefa_benedita_de_lima_a_1o_travessa_juvencio_quaresma_conhecida_como__rua_do_cvt_na_vila_do_vitorino_neste_muncipio_d.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_do_legislativo_-_012.2022_-_que_institui_o_mes_da_cultura_e_da_arte_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_do_legislativo_-_013.2022-_que_institui_a_semana_das_artes_marciais_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_do_legislativo_-_014.2022_-__de_autoria_do_vereador_leonardo_henrique_que_institui_o_programa_merenda_nas_ferias_e_fixa_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_do_legislativo_-_015.2022_de_autoria_do_vereador_dr._neto_que_autoriza_a_criacao_no_ambito_municipal_do_programa_bolsa_atleta_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_do_legislativo_-_016.2022_-_que_autoriza_a_criacao_no_ambito_municipal_do_programa_mulher_independente_destinado_ao_apoio_na_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_do_legislativo_-_017.2022_-_que_declara_de_utilidade_publica_a_associacao_filantropica_e_assistencia_social__recanto_fenix..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_do_legislativo_-_018.2022_-_denominar_como_jasmelina_francisca_da_silva_conhecida_por_dona_jasmelina_a_cozinha_comunitaria_do_programa_ta_na_mesa_pernambuco..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_do_legislativo_-_019.2022_-_estabelece_a_estrutura_administrativa_do_poder_legislativo_do_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_do_legislativo_-_020.2022_-_denomina_de_rua_nossa_senhora_da_conceicao_a_rua_06__codigo_de_logradouro_279_localizada_no_bairro_cohab_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_do_legislativo_-_022.2022_-_denomina_de_rua_abdias_bezerra_da_silva_a_travessa_albiegio_jose_da_silva_codigo_de_logradouro_286_proximo_a_associacao_casa_rural.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_do_legislativo_-_023.2022_-_denomina_de_rua_jose_caetano_de_deus_a_rua_projetada_por_tras_do_cemiterio_frei_damiao_na_vila_trapia_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_do_legislativo_-_024.2022_-_regulamenta_a_colocacao_de_placas_informativas_em_todas_as_oras_publicas_realizadas_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_do_legislativo_-_025.2022-_denomina_de_rua_dijaime_ferreira_da_silva_a_rua_principal_do_loteamento_pai_ferreira_localizada_no_loteamento_pai_ferreira_em_riacho..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_do_legislativo_-_026.2022-_denomina_de_quadra_jose_edmilson_de_lucena_missaram_a_quadra_localizada_na_praca_do_rangel_na_vila_rangel_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_do_legislativo_-_027.2022_-_dispoe_acerca_da_instituicao_dos_jogos_escolares_anuais_na_rede_municipal_de_ensino_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_do_legislativo_-_028.2022_-denomina_de_rua_severino_jorge_da_silva_a_rua_projetada_05_do_loteamento_ze_manoel_localizada_no_bairro_cohab..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_do_legislativo_-_029.2022_-denomina_de_cras_higgo_cesar_silva_santos_o_centro_de_referencia_de_assistencia_a_saude_localizado_na_rua_justo_fernandes_da_mota..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_do_legislativo_-_030.2022_-_denomina_de_ubs_jonas_ferreira_de_andrade_a_unidade_basica_de_saude_animal_localizada_na_academia_das_cidades..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_do_legislativo_-_031.2022_-_dispoe_sobre_a_obrigatoriedade_de_atendimento_prioritario_nos_estabelecimentos_publicos_e_privados_as_pessoas_com_fibramiologia..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_do_legislativo_-_032.2022_-_denominar_o_creas__centro_de_referencia_especializado_da_assistencia_social_municipal_como_creas_municipal_giselma_vasconcelos_mendonca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_do_legislativo_-_033.2022_-_que_institui_a_lei_lucas_que_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_cursos_de_primeiros_socorros_por_professores_e_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_do_legislativo_-_034.2022_-_que_denomina_de_rua_joao_amancio_sobrinho_joao_de_lo_a_rua_do_curral_por_tras_do_mercado_de_farinha_na_vila_trapia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_do_legislativo_-_036.2022_-__institui_o_programa_bom_pagador_do_iptu_no_municipio_de_riacho_das_almas_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_do_legislativo_-_037.2022_-_declara_utilidade_publica_a_associacao_de_pessoas_com_deficiencia_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_do_legislativo_-_038.2022_-_disciplina_a_transferencia_de_recursos_financeiros_a_titulo_de_contribuicoes_auxilios_ou_subvencoes_sociais_as_instituicoesou_entidades..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_001.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_002.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_003.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_004.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_005.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_006.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_007.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_008.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_009.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_010.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_011.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_012.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_013.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_014.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_015.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_016.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/332/requerimento_017.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_018.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_019.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_020.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/336/requerimento_021.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_022.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_023.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_024.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_025.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_026.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_027.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_028.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_029.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_030.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_031.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_032.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_033.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_034.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/350/requerimento_035.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_036.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_037.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_038.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_039.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_040.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_041.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_042.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_043.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_044.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_045.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_046.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/362/requerimento_047.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_048.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_049.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_050.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_051.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_052.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_053.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_054.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_055.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_056.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_057.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_058.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_059.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_060.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_061.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_062.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_063.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_064.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_065.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_066.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_067.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_068.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_069.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_070.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_071.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_172.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_073.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_074.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_075.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_076.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_077.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_078.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_079.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_080.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_081.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_082.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_083.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_084.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_085.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_086.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_087.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_088.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_089.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_090.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_091.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_092.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_093.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_094.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_095.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_096.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_097.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_098.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_099.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_100.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_101.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_102.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_103.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_104.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_105.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_106.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_107.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_108.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_109.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_110.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_111.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_112.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_113.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_114.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_115.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_116.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_117.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_118.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_119.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_120.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_121.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_122.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_123.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_124.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_125.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_126.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_127.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_128.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_129.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_130.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_131.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_132.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_133.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_134.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_135.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_136.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_137.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_138.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_139.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_140.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_141.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_142.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_144.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_145.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_146.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_147.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_148.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_149.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_150.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_151.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_152.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_153.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_154.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_155.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_156.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_157.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/473/requerimento_158.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_159.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/475/requerimento_160.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_161.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_162.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_163.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_164.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_165.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_166.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_167.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_168.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_169.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_170.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_171.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_172.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_173.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_174.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_175.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_176.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_177.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_178.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_179.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_180.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_181.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_182.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_183.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_184.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_185.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_186.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_187.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_188.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_189.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_190.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_191.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_192.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_193.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_194.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_195.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_196.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_197.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_198.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_199.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_200.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_201.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_202.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_203.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_204.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_205.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_206.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_207.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_208.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/524/requerimento_209.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_210.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_211.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_213.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_214.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_215.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_216.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_217.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_218.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_219.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_220.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_221.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_222.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_223.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_224.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_225.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_226.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_227.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_228.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_229.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_230.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_231.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_232.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_233.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_234.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_235.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_236.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_237.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_238.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_239.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_240.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_241.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_243.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_244.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_245.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_246.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_247.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_248.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_249.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_250.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_251.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_252.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_253.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_254.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_255.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_256.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_257.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_258.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_259.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_260.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_261.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_262.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_263.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_264.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_265.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_266.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_267.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_268.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_269.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_270.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_271.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_272.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_273.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_274.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_275.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_276.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_277.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_278.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_279.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_280.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_281.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_282.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_283.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_284.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_285.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_286.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_287.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_288.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_289.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_290.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_291.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_292.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_293.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_294.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_295.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_296.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_297.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_298.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_299.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_300.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_301.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_302.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_303.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_304.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_306.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_307.2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_308.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_309.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_310.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_311.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_312.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_312.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_313.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_314.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_315.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_316.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_317.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_318.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_319.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_320.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_321.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_322.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_323.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_324.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_01.2022_de_autoria_do_poder_executivo_que_fixa_o_valor_do_salario_minimo_dos_servidores_municipais_do_ano_de_2022..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_03.2022_executivo_-_dispoe_sobre_a_criacao_do_arquivo_publico_municipal_define_diretrizes_da_politica_municipal_de_arquivos_publicos_e_privados_de_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_04.2022_executivo_que_istitui_o_regime_de_prvidencia_complemnetar_no_ambito_do_municipio_de_riacho_das_almas_pe_fixa_o_limite_maximo_para_a_coce.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_05.2022_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_transito_municipal__dtm_da_junta_administrativa_de_recursos_de_infracao__jari_e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_06.2022_-_executivo_-_institui_o_programa_de_recuperacao_fiscal_de_riacho_das_almas_-_refis_municipal_2022_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_07.2022_-_executivo_-_altera_a_nomenclatura_da_secretaria_de_ciencia_e_tecnologia..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/289/projeto_de_lei_08.2022__executivo_-_alteracao_da_lei_1.184_de_2015_cria_a_coordenadoria_da_mulher_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/290/projeto_de_lei_010.2022_de_autoria_do_poder_executivo_que_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/291/projeto_de_lei_012.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_preservacao_do_patrimonio_historico_cultural_e_natural_do_municipio_de_riacho_das_almaspe..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/292/projeto_de_lei_013.2022_de_autoria_do_poder_executivo_que_institui_o_piso_salarial_dos_profissionais_do_magisterio_publico_da_eduacao_basica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/293/projeto_de_lei_014.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_programa_jovens_atletas..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/294/projeto_de_lei_015.2022_de_autoria_do_poder_executivo_que_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/295/projeto_de_lei_016.2022_de_autoria_do_poder_executivo_que_define_as_aliquotas_de_contribuicao_previdenciaria_do_municipio_para_riacho_previdencia_social_e_deais_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_017.2022_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/296/projeto_de_lei_018.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/297/projeto_de_lei_019.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/298/projeto_de_lei_020.2022_de_autoria_do_poder_executivo_que_denomina_de_rua_oracio_lucio_ferreira_a_popular_ladeira_de_patos_na_vila_patos..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/299/projeto_de_lei_021.2022_de_autoria_do_poder_executivo_que_dispoe_sobre__plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_19.451.2020..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/300/projeto_de_lei_022.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_departamento_de_criacao_e_projetos_na_estrutura_da_secretaria_de_planejamento_e_d._economico.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/301/projeto_de_lei_023.2022_de_autoria_do_poder_executivo_que_regulamenta_o_servico_de_transporte_escolar_da_rede_publica_de_ensino_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/302/projeto_de_lei_024.2022_de_autoria_do_poder_executivo_que_dispoe_acerca_do_piso_salarial_dos_agentes_comunitarios_de_saude_-acs_e_dos_agentes_de_combate_as_endemias_-_ace.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/303/projeto_de_lei_025.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/304/projeto_de_lei_026.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria_de_2023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/305/projeto_de_lei_028.2022_de_autoria_do_poder_executivo_que_estabelece_normas_gerais_para_a_realizacao_do_concurso_publico_da_administracao_direta_e_indireta_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/306/projeto_de_lei_029.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_comel_e_da_outras_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_lei_030.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_o_plano_de_custeio_da_nova_taxa_de_administracao_do_riachoprev_nos_termos_da_portaria_seprt.me_no_1467.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/308/projeto_de_lei_031.2022_de_autoria_do_poder_executivo_que_dispoe_sobre_a_criacao_da_banda_marcial_governador_eduardo_campos_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_032.2022_de_autoria_do_poder_executivo_que_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_033.2022_de_autoria_do_poder_executivo_que_institui_a_revisao_da_parcela_do_plano_plurianual_do_municipio_para_o_periodo_de_2023..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/311/projeto_de_lei_035.2022_de_autoria_do_poder_executivo_que_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_servidores_publicos_e_colaboradores_eventuais..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_lei_036.2022_de_autoria_do_poder_executivo_que_altera_a_nomenclatura_da_secretaria_de_meio_ambiente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/313/projeto_de_lei_037.2022_de_autoria_do_poder_executivo_que_autoriza_a_abertura_de_credito_suplementar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_038.2022_de_autoria_do_poder_executivo_que_regulamenta_no_ambito_do_municipio_de_riacho_das_almas.pe_os_capitulos_iiiiv_e_vi_da_lei_13.460_de_26_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_do_legislativo_-_001.2022_-_fixa_o_valor_do_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas_no_ano_de_2022_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_do_legislativo_-_003.2022_-_denomina_de_rua_severino_elias_de_olanda__biu_elias_a_rua_que_fica_na_chegada_da_vila_trapia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_lei_do_legislativo_-_004.2022_-_denomina_de_rua_jose_amancio_sobrinho_tito_a_rua_projetada_no_01_que_vai_da_oficina_de_ze_malo_ate_a_casa_de_neto_de_povinho_na_vila_trapia..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_do_legislativo_-_005.2022_-_denomina_de_praca_vereador_manoel_vicente_da_fonseca_sobrinho__nezinho_de_trapia_a_praca_localizada_na_avenida_antonio_rosendo_de_lima..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_do_legislativo_-_006.2022_-_institui_o_ensino_de_musica_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_de_lei_do_legislativo_-_007.2022_-_que_institui_o_programa_extraordinario_de_reforco_escolar_para_alunos_matriculados_na_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/134/projeto_de_lei_do_legislativo_-_008.2022_-_que_dispoe_sobre_o_direito_ao_transporte_gratuito_para_estudantes_de_cursos_profissionalizantes_o_curso_superior_do_municipio_de_riacho_das_al.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_do_legislativo_-_009.2022_-que_denomina_nome_do_ginasio_poliesportivo_da_escola_mario_da_mota_limeira_como_jose_hipolito_de_medeiros_irmao_ze_hipolito_no_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_do_legislativo_-_010.2022_-que_dispoe_sobre_o_servico_de_transporte_escolar_publico_do_municipio_de_riacho_das_almas__pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_do_legislativo_-_011.2022_-_que_demomina_como_josefa_benedita_de_lima_a_1o_travessa_juvencio_quaresma_conhecida_como__rua_do_cvt_na_vila_do_vitorino_neste_muncipio_d.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_do_legislativo_-_012.2022_-_que_institui_o_mes_da_cultura_e_da_arte_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_do_legislativo_-_013.2022-_que_institui_a_semana_das_artes_marciais_no_municipio_de_riacho_das_almaspe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_do_legislativo_-_014.2022_-__de_autoria_do_vereador_leonardo_henrique_que_institui_o_programa_merenda_nas_ferias_e_fixa_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_do_legislativo_-_015.2022_de_autoria_do_vereador_dr._neto_que_autoriza_a_criacao_no_ambito_municipal_do_programa_bolsa_atleta_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_do_legislativo_-_016.2022_-_que_autoriza_a_criacao_no_ambito_municipal_do_programa_mulher_independente_destinado_ao_apoio_na_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_do_legislativo_-_017.2022_-_que_declara_de_utilidade_publica_a_associacao_filantropica_e_assistencia_social__recanto_fenix..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_do_legislativo_-_018.2022_-_denominar_como_jasmelina_francisca_da_silva_conhecida_por_dona_jasmelina_a_cozinha_comunitaria_do_programa_ta_na_mesa_pernambuco..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_do_legislativo_-_019.2022_-_estabelece_a_estrutura_administrativa_do_poder_legislativo_do_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_do_legislativo_-_020.2022_-_denomina_de_rua_nossa_senhora_da_conceicao_a_rua_06__codigo_de_logradouro_279_localizada_no_bairro_cohab_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_do_legislativo_-_022.2022_-_denomina_de_rua_abdias_bezerra_da_silva_a_travessa_albiegio_jose_da_silva_codigo_de_logradouro_286_proximo_a_associacao_casa_rural.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_do_legislativo_-_023.2022_-_denomina_de_rua_jose_caetano_de_deus_a_rua_projetada_por_tras_do_cemiterio_frei_damiao_na_vila_trapia_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_do_legislativo_-_024.2022_-_regulamenta_a_colocacao_de_placas_informativas_em_todas_as_oras_publicas_realizadas_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_do_legislativo_-_025.2022-_denomina_de_rua_dijaime_ferreira_da_silva_a_rua_principal_do_loteamento_pai_ferreira_localizada_no_loteamento_pai_ferreira_em_riacho..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_do_legislativo_-_026.2022-_denomina_de_quadra_jose_edmilson_de_lucena_missaram_a_quadra_localizada_na_praca_do_rangel_na_vila_rangel_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_do_legislativo_-_027.2022_-_dispoe_acerca_da_instituicao_dos_jogos_escolares_anuais_na_rede_municipal_de_ensino_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_do_legislativo_-_028.2022_-denomina_de_rua_severino_jorge_da_silva_a_rua_projetada_05_do_loteamento_ze_manoel_localizada_no_bairro_cohab..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_do_legislativo_-_029.2022_-denomina_de_cras_higgo_cesar_silva_santos_o_centro_de_referencia_de_assistencia_a_saude_localizado_na_rua_justo_fernandes_da_mota..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_do_legislativo_-_030.2022_-_denomina_de_ubs_jonas_ferreira_de_andrade_a_unidade_basica_de_saude_animal_localizada_na_academia_das_cidades..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_do_legislativo_-_031.2022_-_dispoe_sobre_a_obrigatoriedade_de_atendimento_prioritario_nos_estabelecimentos_publicos_e_privados_as_pessoas_com_fibramiologia..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_do_legislativo_-_032.2022_-_denominar_o_creas__centro_de_referencia_especializado_da_assistencia_social_municipal_como_creas_municipal_giselma_vasconcelos_mendonca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_do_legislativo_-_033.2022_-_que_institui_a_lei_lucas_que_dispoe_sobre_a_obrigatoriedade_da_realizacao_de_cursos_de_primeiros_socorros_por_professores_e_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_do_legislativo_-_034.2022_-_que_denomina_de_rua_joao_amancio_sobrinho_joao_de_lo_a_rua_do_curral_por_tras_do_mercado_de_farinha_na_vila_trapia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_do_legislativo_-_036.2022_-__institui_o_programa_bom_pagador_do_iptu_no_municipio_de_riacho_das_almas_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_do_legislativo_-_037.2022_-_declara_utilidade_publica_a_associacao_de_pessoas_com_deficiencia_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_do_legislativo_-_038.2022_-_disciplina_a_transferencia_de_recursos_financeiros_a_titulo_de_contribuicoes_auxilios_ou_subvencoes_sociais_as_instituicoesou_entidades..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_001.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_002.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_003.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_004.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_005.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_006.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_007.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_008.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_009.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_010.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_011.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_012.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_013.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_014.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_015.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_016.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/332/requerimento_017.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_018.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_019.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_020.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/336/requerimento_021.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_022.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_023.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_024.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_025.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_026.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_027.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_028.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_029.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_030.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_031.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_032.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_033.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_034.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/350/requerimento_035.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_036.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_037.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_038.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_039.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_040.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_041.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_042.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_043.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_044.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_045.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_046.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/362/requerimento_047.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_048.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/364/requerimento_049.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/365/requerimento_050.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_051.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_052.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/368/requerimento_053.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/369/requerimento_054.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_055.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_056.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_057.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_058.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/374/requerimento_059.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_060.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_061.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_062.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_063.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_064.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_065.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_066.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_067.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_068.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_069.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_070.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_071.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/387/requerimento_172.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_073.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/389/requerimento_074.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/390/requerimento_075.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/391/requerimento_076.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_077.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_078.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_079.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_080.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_081.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/397/requerimento_082.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/398/requerimento_083.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/399/requerimento_084.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_085.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_086.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/402/requerimento_087.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/403/requerimento_088.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/404/requerimento_089.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_090.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/406/requerimento_091.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/407/requerimento_092.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_093.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_094.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_095.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_096.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_097.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/413/requerimento_098.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/414/requerimento_099.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/415/requerimento_100.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/416/requerimento_101.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_102.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_103.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_104.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_105.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_106.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_107.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_108.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_109.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_110.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_111.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_112.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_113.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_114.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_115.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_116.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_117.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_118.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_119.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_120.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_121.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_122.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_123.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_124.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_125.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_126.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_127.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_128.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_129.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_130.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_131.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_132.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_133.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_134.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_135.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_136.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_137.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_138.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_139.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_140.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_141.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_142.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_144.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_145.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_146.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_147.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_148.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_149.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_150.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_151.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_152.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_153.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_154.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_155.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_156.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_157.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/473/requerimento_158.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_159.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/475/requerimento_160.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_161.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_162.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_163.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_164.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_165.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_166.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_167.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_168.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_169.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_170.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_171.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_172.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_173.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_174.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_175.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_176.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_177.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_178.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_179.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_180.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_181.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_182.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_183.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_184.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_185.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_186.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_187.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_188.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_189.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_190.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_191.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_192.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_193.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_194.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_195.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_196.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_197.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_198.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_199.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_200.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_201.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_202.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/518/requerimento_203.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/519/requerimento_204.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_205.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_206.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_207.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/523/requerimento_208.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/524/requerimento_209.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/525/requerimento_210.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/526/requerimento_211.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/528/requerimento_213.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_214.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_215.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_216.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_217.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_218.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_219.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_220.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_221.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_222.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_223.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_224.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_225.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_226.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_227.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_228.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_229.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_230.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_231.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_232.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_233.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_234.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_235.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_236.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_237.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_238.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_239.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_240.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_241.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_243.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_244.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_245.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_246.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_247.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_248.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_249.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_250.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_251.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_252.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_253.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_254.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_255.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_256.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_257.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_258.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_259.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_260.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_261.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_262.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_263.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_264.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_265.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_266.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_267.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_268.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_269.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_270.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_271.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_272.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_273.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_274.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_275.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_276.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_277.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_278.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_279.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_280.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_281.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_282.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_283.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_284.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_285.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_286.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_287.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_288.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_289.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_290.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_291.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_292.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_293.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_294.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_295.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_296.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_297.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_298.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_299.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_300.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_301.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_302.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_303.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_304.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_306.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_307.2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_308.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_309.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_310.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_311.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_312.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_312.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_313.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_314.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_315.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_316.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_317.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_318.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_319.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_320.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_321.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_322.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_323.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_324.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H393"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>