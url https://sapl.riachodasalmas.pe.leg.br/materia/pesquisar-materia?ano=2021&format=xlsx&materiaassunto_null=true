--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -54,5354 +54,5354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dioclécio Rosendo de Lima Filho</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_01.2021._salario_minimo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_01.2021._salario_minimo.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores municipais no ano de 2021.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1093/projeto_de_lei_02.2021.gratifiacoes_cci.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1093/projeto_de_lei_02.2021.gratifiacoes_cci.pdf</t>
   </si>
   <si>
     <t>Gratifcações CCI.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_03.2021._ajuda_de_custo_pocos_artesianos.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_03.2021._ajuda_de_custo_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>Ajuda de Custo Poços Artesianos.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_04.2021.concessao_dos_beneficios_eventuais_da_politica_da_assistencia.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_04.2021.concessao_dos_beneficios_eventuais_da_politica_da_assistencia.pdf</t>
   </si>
   <si>
     <t>Restringe a circulação de veículos pesados nas vias urbanas da cidade.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_05.2021-_restringe_a_circulacao_de_veiculos_pesados_nas_vias_urbanas_da_cidade..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_05.2021-_restringe_a_circulacao_de_veiculos_pesados_nas_vias_urbanas_da_cidade..pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_06.2021-_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas_revoga_a_lei_municipal_no_831.1997_e_da_outras_providencias_correlativas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_06.2021-_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas_revoga_a_lei_municipal_no_831.1997_e_da_outras_providencias_correlativas..pdf</t>
   </si>
   <si>
     <t>Institui o Programa Auxílio Educação no Município de Riacho das Almas, Revoga a Lei Municipal nº 831.1997 e dá outras providências correlativas.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_07.2021._conselho_municipal_antidrogas_-_comad.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_07.2021._conselho_municipal_antidrogas_-_comad.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal Antidrogas - COMAD.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_08.2021._criacao_de_conselho_municipal_dos_direitos_da_mulher_-_comdim.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_08.2021._criacao_de_conselho_municipal_dos_direitos_da_mulher_-_comdim.pdf</t>
   </si>
   <si>
     <t>Criação de Conselho Municipal dos Direitos da Mulher - COMDIM.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_09.2021._dispoe_sobre_a_criacao_do_departamento_de_transito_municipal_-_dtm_da_junta_administrativa_de_recursos_de_infracao_-_jari.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_09.2021._dispoe_sobre_a_criacao_do_departamento_de_transito_municipal_-_dtm_da_junta_administrativa_de_recursos_de_infracao_-_jari.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação do Departamento de Trânsito Municipal - DTM, Da Junta Administrativa de Recursos de Infração - JARI.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_010.2021_-_altera_a_lei_municipal_no1.081_de_30d_julho_de_2010_adequando-a_ao_decreto_federal_no_10.178_de_18_de_dezembro_de_2019_a_lei_complementar_155..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_010.2021_-_altera_a_lei_municipal_no1.081_de_30d_julho_de_2010_adequando-a_ao_decreto_federal_no_10.178_de_18_de_dezembro_de_2019_a_lei_complementar_155..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.081 de 30 de julho de 2010 adequando-a ao Decreto Federal nº 10.178 de 18 de dezembro de 2019 à Lei Complementar 155, de 27 de Outubro de 2016.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_011.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_o_poder_executivo_a_criar_a_assistencia_judiciaria_gratuita_no_.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_011.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_o_poder_executivo_a_criar_a_assistencia_judiciaria_gratuita_no_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar a Assistência Judiciária Gratuita no município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_012.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_cria_o_fundo_municipal_do_meio_ambiente_-_fmma_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_012.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_cria_o_fundo_municipal_do_meio_ambiente_-_fmma_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Meio Ambiente - FMMA, e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1104/projeto_de_lei_013.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentar.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1104/projeto_de_lei_013.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da lei orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1105/projeto_de_lei_014.2021_-_cria_o_fundo_municipal_de_direitos_do_idoso_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1105/projeto_de_lei_014.2021_-_cria_o_fundo_municipal_de_direitos_do_idoso_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>“Cria o Fundo Municipal de Direitos do Idoso e dá outras providências”.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1106/projeto_de_lei_015.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_a_unidade_fiscal_municipal__ufm_como_valor_referencia_para_efe.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1106/projeto_de_lei_015.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_a_unidade_fiscal_municipal__ufm_como_valor_referencia_para_efe.pdf</t>
   </si>
   <si>
     <t>Institui a Unidade Fiscal Municipal – UFM como valor referência para efeito de cálculo de atualização monetária e de conversão de valores pertencentes à fazenda pública municipal.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1107/projeto_de_lei_016.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1107/projeto_de_lei_016.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1108/projeto_de_lei_017.2021_de_iniciativa_do_excelentissimo_chefe_do_poder_executivo_municipal_o_sr._dioclecio_rosendo_de_lima_filho_altera_a_lei_municipal_no653_de_10_de_novembro_de.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1108/projeto_de_lei_017.2021_de_iniciativa_do_excelentissimo_chefe_do_poder_executivo_municipal_o_sr._dioclecio_rosendo_de_lima_filho_altera_a_lei_municipal_no653_de_10_de_novembro_de.pdf</t>
   </si>
   <si>
     <t>Altera a Lei municipal nº653 de 10 de novembro de 1989.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1109/projeto_de_lei_018a.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_data-base_para_fins_de_revisao_geral_anual_da_remuneracao.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1109/projeto_de_lei_018a.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_data-base_para_fins_de_revisao_geral_anual_da_remuneracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a data-base para fins de revisão geral anual da remuneração.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_de_lei_019.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especia_1.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_de_lei_019.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especia_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1111/projeto_de_lei_020.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_altera_a_lei_municipal_no_1.263_de_10_de_marco_de_2021..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1111/projeto_de_lei_020.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_altera_a_lei_municipal_no_1.263_de_10_de_marco_de_2021..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.263 de 10 de março de 2021.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_021.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_r.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_021.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_r.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_022.2021_de_autoria_do_chefe_do_executivo_que__estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_financeiro_de_2022..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_022.2021_de_autoria_do_chefe_do_executivo_que__estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_financeiro_de_2022..pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_023.2021_de_autoria_do_prefeito_do_municipio_que_institui_o_plano_plurianual_do_municipio_para_o_periodo_de_2022_a_2025..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_023.2021_de_autoria_do_prefeito_do_municipio_que_institui_o_plano_plurianual_do_municipio_para_o_periodo_de_2022_a_2025..pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1115/projeto_de_lei_024.2021_de_autoria_do_prefeito_municipal_que_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_de_natureza_tributaria_objetivando_a_cobranca_d.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1115/projeto_de_lei_024.2021_de_autoria_do_prefeito_municipal_que_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_de_natureza_tributaria_objetivando_a_cobranca_d.pdf</t>
   </si>
   <si>
     <t>Fixa o valor mínimo para ajuizamento de ação de execução fiscal de natureza tributária objetivando a cobrança de dívida fiscal de natureza tributária da Fazenda Pública Municipal.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_025.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_que_torna_obrigatorio_para_os_servidores_efetivos_comissionados_e_temporarios_agentes_publicos_e_.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_025.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_que_torna_obrigatorio_para_os_servidores_efetivos_comissionados_e_temporarios_agentes_publicos_e_.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório para os servidores efetivos, comissionados e temporários, agentes públicos e prestadores de serviços contratados pelos órgãos e poderes do Município de Riacho das Almas/PE a imunização contra a COVID-19.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_026.2021_de_autoria_do_excelentissimo_prefeito_dioclecio_rosendo_de_lima_filho_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_026.2021_de_autoria_do_excelentissimo_prefeito_dioclecio_rosendo_de_lima_filho_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_lei_027.2021_de_autoria_do_poder_executivo_que_autoriza_a_declarar_patimonio_municipal_e_imunes_de_corte_as_arvores_consideradas_de_preservaco_necessaria....pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_lei_027.2021_de_autoria_do_poder_executivo_que_autoriza_a_declarar_patimonio_municipal_e_imunes_de_corte_as_arvores_consideradas_de_preservaco_necessaria....pdf</t>
   </si>
   <si>
     <t>Autoriza a declarar patrimônio municipal e imunes de Corte as árvores consideradas de preservação necessária por sua localização, raridade, beleza ou condição de porta sementes, e suas infrações.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1043/projeto_de_lei_001.2021-_fixa_o_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1043/projeto_de_lei_001.2021-_fixa_o_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores da Câmara Municipal de Riacho das Almas e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Kaio Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1044/projeto_de_lei_002.2021-_denominar_como_jose_ronildo_da_silva_deinha_de_inacio_braz_a_rua_nova_por_tras_da_escola_jose_joaquim_de_lima..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1044/projeto_de_lei_002.2021-_denominar_como_jose_ronildo_da_silva_deinha_de_inacio_braz_a_rua_nova_por_tras_da_escola_jose_joaquim_de_lima..pdf</t>
   </si>
   <si>
     <t>Denominar como José Ronildo da Silva (Deinha de Inácio Braz) a Rua Nova por trás da Escola José Joaquim de Lima.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_003.2021-_incluir_as_praticas_de_educacao_fisica_como_essenciais_durante_a_pandemia..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_003.2021-_incluir_as_praticas_de_educacao_fisica_como_essenciais_durante_a_pandemia..pdf</t>
   </si>
   <si>
     <t>Incluir as práticas de Educação Física como essenciais durante a pandemia.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>Dinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_004.2021-_dispoe_sobre_a_disponibilizacao_de_cadeiras_de_rodas_em_todas_reparticoes_publicas_no_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_004.2021-_dispoe_sobre_a_disponibilizacao_de_cadeiras_de_rodas_em_todas_reparticoes_publicas_no_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de cadeiras de rodas em todas repartições públicas no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Genival da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_005.2021-_dispoe_sobre_a_denominacao_da_quadra_poliesportiva_da_escola_jose_joaquim_de_lima..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_005.2021-_dispoe_sobre_a_denominacao_da_quadra_poliesportiva_da_escola_jose_joaquim_de_lima..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação da quadra Poliesportiva da Escola José Joaquim de Lima.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_006.2021-_incluir_as_atividades_religiosas_cultos_igrejas_e_templos_como_atividades_essenciais_no_ambito_municipal_em_situacoes_de_calamidade_publica..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_006.2021-_incluir_as_atividades_religiosas_cultos_igrejas_e_templos_como_atividades_essenciais_no_ambito_municipal_em_situacoes_de_calamidade_publica..pdf</t>
   </si>
   <si>
     <t>Incluir as atividades religiosas, cultos, igrejas e templos como atividades essenciais no âmbito municipal em situações de calamidade pública.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_007.2021-_institui_o_programa_de_prevencao_e_controle_de_diabetes_mellitus_na_rede_publica_municipal_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_007.2021-_institui_o_programa_de_prevencao_e_controle_de_diabetes_mellitus_na_rede_publica_municipal_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Institui o programa de prevenção e controle de diabetes mellitus na rede pública municipal de Riacho das Almas.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1050/projeto_de_lei_008.2021-_dispoe_sobre_a_contratacao_de_mao_de_obra_do_municipio_de_riacho_das_almas_pelas_empresas_que_irao_prestar_servico..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1050/projeto_de_lei_008.2021-_dispoe_sobre_a_contratacao_de_mao_de_obra_do_municipio_de_riacho_das_almas_pelas_empresas_que_irao_prestar_servico..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de mão de obra do município de Riacho das Almas pelas empresas que irão prestar serviço.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_009.2021-_dispoe_sobre_a_divulgacao_no_site_oficial_da_prefeitura_de_riacho_das_almas_sobre_todos_medicamentos_disponiveis_na_rede_de_saude..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_009.2021-_dispoe_sobre_a_divulgacao_no_site_oficial_da_prefeitura_de_riacho_das_almas_sobre_todos_medicamentos_disponiveis_na_rede_de_saude..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no site oficial da Prefeitura de Riacho das Almas sobre todos medicamentos disponíveis na rede de saúde.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1052/pll_010_2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1052/pll_010_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista - CIPTEA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>José Welder Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_011.2021_-_institurar_a_politica_municipal_de_protecao_aos_direitos_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_011.2021_-_institurar_a_politica_municipal_de_protecao_aos_direitos_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Instituir a Política Municipal de Proteção aos Direitos das Pessoas com Transtorno do Espectro Autista e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_012.2021-_cria_um_centro_de_assistencia_ao_animal_de_rua-_espaco_publico_para_acolhimento_de_caes_e_gatos..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_012.2021-_cria_um_centro_de_assistencia_ao_animal_de_rua-_espaco_publico_para_acolhimento_de_caes_e_gatos..pdf</t>
   </si>
   <si>
     <t>Cria um centro de assistência ao animal de rua- Espaço Público para acolhimento de Cães e Gatos.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_013.2021_-_denomina_nome_de_rua_vereador_valdemiro_correia_de_lima_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_013.2021_-_denomina_nome_de_rua_vereador_valdemiro_correia_de_lima_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Vereador Valdemiro Correia de Lima no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_014.2021_-_denomina_nome_de_avenida_vereador_jose_hipolito_de_medeiros_irmao.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_014.2021_-_denomina_nome_de_avenida_vereador_jose_hipolito_de_medeiros_irmao.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Avenida Vereador José Hipólito de Medeiros Irmão.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_015.2021_-_denomina_nome_de_rua_professora_alcione_maria_sales_da_costa_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_015.2021_-_denomina_nome_de_rua_professora_alcione_maria_sales_da_costa_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Professora Alcione Maria Sales da Costa no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_016.2021-_denomina_nome_de_rua_elpidio_jose_cardoso_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_016.2021-_denomina_nome_de_rua_elpidio_jose_cardoso_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Elpidio José Cardoso no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_017.2021-_denomina_nome_de_avenida_jose_ferreira_neto_ze_branco_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_017.2021-_denomina_nome_de_avenida_jose_ferreira_neto_ze_branco_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Avenida José Ferreira Neto (Zé Branco) no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1060/projeto_de_lei_018.2021_-_denomina_nome_de_avenida_vereador_manoel_joao_de_melo_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1060/projeto_de_lei_018.2021_-_denomina_nome_de_avenida_vereador_manoel_joao_de_melo_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Avenida Vereador Manoel João de Melo no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_019.2021_-_denomina_nome_de_avenida_severino_basio_do_nascimento_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_019.2021_-_denomina_nome_de_avenida_severino_basio_do_nascimento_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Avenida Severino Basio do Nascimento no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1062/projeto_de_lei_020.2021_-_denomina_nome_de_rua_isac_francisco_da_silva_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1062/projeto_de_lei_020.2021_-_denomina_nome_de_rua_isac_francisco_da_silva_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Isac Francisco da Silva no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_021.2021_-__denomina_nome_de_rua_jose_soares_filho_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_021.2021_-__denomina_nome_de_rua_jose_soares_filho_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua José Soares Filho no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_022.2021-_denomina_nome_de_rua_jose_carlos_gomes_de_lima_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_022.2021-_denomina_nome_de_rua_jose_carlos_gomes_de_lima_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua JOSÉ CARLOS GOMES DE LIMA no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_023.2021-dispoe_sobre_a__inclusao_de_pessoas_com_fissura_labio_palatina_e_ou_anomalias_cranio_faciais_como_pessoa_com_deficiencia_no_municipio_de_riacho_das_almas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_023.2021-dispoe_sobre_a__inclusao_de_pessoas_com_fissura_labio_palatina_e_ou_anomalias_cranio_faciais_como_pessoa_com_deficiencia_no_municipio_de_riacho_das_almas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de pessoas com fissura lábio palatina e ou anomalias crânio faciais, como pessoa com deficiência no Município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_024.2021_do_legislativo_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_de_rua_alaide_ferreira_da_silva_no_municipio_de_riacho_das_almas..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_024.2021_do_legislativo_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_de_rua_alaide_ferreira_da_silva_no_municipio_de_riacho_das_almas..pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Alaíde Ferreira da Silva no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_025.2021_-_de_autoria_do_vereador_dr._neto_combate_ao_machismo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_025.2021_-_de_autoria_do_vereador_dr._neto_combate_ao_machismo.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Combate ao Machismo e Valorização das Mulheres nas escolas públicas do município de Riacho das Almas-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1068/projeto_de_lei_026.2021_do_legislativo_de_autoria_do_vereador_gustavo_lucena_que_dispoe_sobre_a_criacao_do_ambiente_exclusivo_ao_tratamento_da_saudemental.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1068/projeto_de_lei_026.2021_do_legislativo_de_autoria_do_vereador_gustavo_lucena_que_dispoe_sobre_a_criacao_do_ambiente_exclusivo_ao_tratamento_da_saudemental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do ambiente exclusivo ao tratamento da Saúde Mental.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei_027.2021_do_legislativo_de_autoria_do_vereador_nestor_de_lira_que_denomina_nome_de_rua_vereador_jose_bezerra_da_silva_na_vila_rangel.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei_027.2021_do_legislativo_de_autoria_do_vereador_nestor_de_lira_que_denomina_nome_de_rua_vereador_jose_bezerra_da_silva_na_vila_rangel.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Vereador José Bezerra da Silva na Vila Rangel, zona rural do Município de Riacho das Almas/PE, e das outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei_028.2021_de_autoria_do_vereador_gustavo_andre_de_lucena_sousa_que_denomina_nome_de_rua_severina_maria_de_arruda_na_vila_rangel.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei_028.2021_de_autoria_do_vereador_gustavo_andre_de_lucena_sousa_que_denomina_nome_de_rua_severina_maria_de_arruda_na_vila_rangel.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua SEVERINA MARIA DE ARRUDA, na Vila Rangel, município de Riacho das Almas/PE, e da outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei_029.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_a_prevencao_e_punicao_dos_atos_de_vandalismo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei_029.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_a_prevencao_e_punicao_dos_atos_de_vandalismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e punição de atos de vandalismo ao patrimônio público no âmbito do Município de Riacho das Almas/PE, e da outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_lei_030.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_jose_manoel_dossantos.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_lei_030.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_jose_manoel_dossantos.pdf</t>
   </si>
   <si>
     <t>Denomina nome da Unidade Básica de Saúde - UBS José Manoel dos Santos no Município de Riacho das Almas/PE, e da outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_lei_031.2021_de_iniciativa_do_excelentissimo_vereador_florisvaldo_bezerra_lopes_neto_que_institui_o_programa_de_internet_segura_e_acessivel.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_lei_031.2021_de_iniciativa_do_excelentissimo_vereador_florisvaldo_bezerra_lopes_neto_que_institui_o_programa_de_internet_segura_e_acessivel.pdf</t>
   </si>
   <si>
     <t>Institui a Programa de Internet Segura e Acessível no município de Riacho das Almas-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_032.2021_vereador_gustavo_andre_de_lucena_sousa_que_institui_a_doacao_gratuita_de_absorventes_a_jovens_alunas_da_rede_municipal_de_ensino..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_032.2021_vereador_gustavo_andre_de_lucena_sousa_que_institui_a_doacao_gratuita_de_absorventes_a_jovens_alunas_da_rede_municipal_de_ensino..pdf</t>
   </si>
   <si>
     <t>Institui a doação gratuita de absorventes a jovens alunas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_033.2021_de_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_manoel_vicente_da_fonseca_sobrinho.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_033.2021_de_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_manoel_vicente_da_fonseca_sobrinho.pdf</t>
   </si>
   <si>
     <t>Denomina nome da Unidade Básica de Saúde - UBS Manoel Vicente da Fonsêca Sobrinho no Município de Riacho das Almas/PE, e da outras providências.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_034.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_denomina_nome_da_unidade_basica_de_saude__ubs-_antonio_ferreira_de_azevedo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_034.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_denomina_nome_da_unidade_basica_de_saude__ubs-_antonio_ferreira_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Denomina nome da Unidade Básica de Saúde - UBS Antônio Ferreira de Azevedo no Município de Riacho das Almas/PE, e da outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Dr. Neto, Abenildo da Ramada, Dinho da Saúde, Genival da Saúde, José Welder Ferreira, Junior Miranda, Kaio Bezerra, Leandro da Saúde, Nestor do Bordado, Pastor Gustavo Lucena, Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_035.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_035.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.186/ 2015 de 17 de julho de 2015 que dispõe sobre a Atualização do Plano Municipal do Conselho Tutelar de Riacho das Almas-PЕ e dá outras providências.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_036.2021_de_autoria_de_todos_os__vereadores.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_036.2021_de_autoria_de_todos_os__vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água no município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1079/projeto_de_lei_037.2021_de_autoria_do_vereador_leonardo_henrique_que_veda_a_nomeacao_para_cargos_em_comissao_de_pessoas.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1079/projeto_de_lei_037.2021_de_autoria_do_vereador_leonardo_henrique_que_veda_a_nomeacao_para_cargos_em_comissao_de_pessoas.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão de pessoas que tenham sido condenadas pela Lei Federal 11.3402006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atendimento a crianças e adolescentes dependentes de drogas e entorpecentes e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_039.2021_de_autoria_do_vereador_leonardo_henrique_que_revoga_a_lei_1.309_de_27_de_setembro_de_2021_que_denomina_nome_da_unidade_basica_de_saude.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_039.2021_de_autoria_do_vereador_leonardo_henrique_que_revoga_a_lei_1.309_de_27_de_setembro_de_2021_que_denomina_nome_da_unidade_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 1.309 de 27 de setembro de 2021 que denomina nome da Unidade Básica de Saúde – UBS Antônio Ferreira de Azevedo ( Buaca) e nomeia a mesma como Gercino Barbosa de Lima, localizada na Vila Pinhões.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1082/projeto_de_lei_040.2021_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_da_quadra_poliesportiva_da_escola_santos_cardoso_como_antonio_ferreira_de_azevedo_buaca.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1082/projeto_de_lei_040.2021_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_da_quadra_poliesportiva_da_escola_santos_cardoso_como_antonio_ferreira_de_azevedo_buaca.pdf</t>
   </si>
   <si>
     <t>Denomina nome da Quadra Poliesportiva da Escola Santos Cardoso como Antônio Ferreira de Azevedo (Buaca), na Vila Pinhões, município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_041.2021_de_autoria_do_vereador_leonardo_henrique_que_institui_a_exigencia_de_ficha_limpa_para_nomeacao_nos_cargos_comissionados.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_041.2021_de_autoria_do_vereador_leonardo_henrique_que_institui_a_exigencia_de_ficha_limpa_para_nomeacao_nos_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Institui a exigência de ficha limpa para nomeação nos cargos comissionados existentes nos órgãos dos poderes executivo e legislativo municipal.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1084/projeto_de_lei_042.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_denomina_como_margarida_pessoa_gomes_de_moura_a_rua_profo_manoelzinho.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1084/projeto_de_lei_042.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_denomina_como_margarida_pessoa_gomes_de_moura_a_rua_profo_manoelzinho.pdf</t>
   </si>
   <si>
     <t>Denomina como Margarida Pessoa Gomes de Moura a Rua Prof. Manoelzinho conhecida “Rua da Lama” na Vila Trapiá.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_043.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_dispoe_sobre_a_obrigatoriedade_de_implantacao_do_processo_de_coleta_seletiva.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_043.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_dispoe_sobre_a_obrigatoriedade_de_implantacao_do_processo_de_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação do processo de coleta seletiva de materiais recicláveis nos prédios públicos do Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_044.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_imoveis_com_obras_paralisadas_ha_mais_de_45_quarenta_e_cinco_dias.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_044.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_imoveis_com_obras_paralisadas_ha_mais_de_45_quarenta_e_cinco_dias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre imóveis com obras paralisadas há mais de 45 (quarenta e cinco dias) no Município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_045.2021_de_autoria_do_vereador_gustavo_lucena_que_institui_no_ambito_municipal_a_camapanha_dezembro_verde.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_045.2021_de_autoria_do_vereador_gustavo_lucena_que_institui_no_ambito_municipal_a_camapanha_dezembro_verde.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal a “campanha dezembro verde” dedicada a ações de conscientização contra o abandono de animais no município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dr. Neto, Genival da Saúde, José Welder Ferreira, Leandro da Saúde, Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_046.2021_de_autoria_do_vereador_neto_que_dispoe_sobre_o_rateio_do_fundo_de_manutencao_e_desenvolvimento_da_educacao_basica.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_046.2021_de_autoria_do_vereador_neto_que_dispoe_sobre_o_rateio_do_fundo_de_manutencao_e_desenvolvimento_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB com os servidores em efetivo exercício no Magistério da Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_047.2021_de_autoria_do_vereador_jairverton_kaio_que_institui_o_programa_de_adocao_de_pracas_publicas_parques_areas_publicas_de_carater_esportivo.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_047.2021_de_autoria_do_vereador_jairverton_kaio_que_institui_o_programa_de_adocao_de_pracas_publicas_parques_areas_publicas_de_carater_esportivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Adoção de Praças Públicas Parques Áreas Públicas de caráter esportivo ou recreativo e áreas verdes do município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Junior Miranda</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1090/projeto_de_lei_048.2021_de_autoria_do_vereador_junior_miranda_que_denomina_a_unidade_basica_de_saude_-_ubs_jose_severino_de_miranda_localizada_no_sitio_bandeira..pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1090/projeto_de_lei_048.2021_de_autoria_do_vereador_junior_miranda_que_denomina_a_unidade_basica_de_saude_-_ubs_jose_severino_de_miranda_localizada_no_sitio_bandeira..pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde - UBS José Severino de Miranda localizada no sitio Bandeira.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_049.2021_de_autoria_do_vereador_jairverton_kaio_dos_santos_bezerra_que_denomina_como_edvaldo_jose_da_silva_tavares_o_campo_municipal...pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_049.2021_de_autoria_do_vereador_jairverton_kaio_dos_santos_bezerra_que_denomina_como_edvaldo_jose_da_silva_tavares_o_campo_municipal...pdf</t>
   </si>
   <si>
     <t>Denominar como Edvaldo Jose da Silva (Tavares) o campo municipal, conhecido como campo da salina......</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_001._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_001._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas na UBS da Vila do Vitorino.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/642/requerimento_002._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/642/requerimento_002._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar Reformas na Escola Municipal Luiz Francisco da Silva da Vila do Vitorino.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/643/requerimento_003._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/643/requerimento_003._2021.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita Reformas estruturais no CVT da Vila do Vitorino.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/644/requerimento_004._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/644/requerimento_004._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir  uma nova escola municipal na Vila do Vitorino, zona rural deste município.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_005._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_005._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar iluminação pública de LED na Vila do Vitorino.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_006._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_006._2021.pdf</t>
   </si>
   <si>
     <t>No  sentido de fazer a pavimentação da estrada vicinal que liga a PE-95 até a Vila do Vitorino.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/647/requerimento_007._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/647/requerimento_007._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer aquisição de ambulância para a Vila do Vitorino.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/648/requerimento_008._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/648/requerimento_008._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma Creche na Vila do Vitorino, na zona rural deste município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_009._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_009._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover  uma reforma estrutural na praça pública da Vila do Vitorino.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/650/requerimento_010._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/650/requerimento_010._2021.pdf</t>
   </si>
   <si>
     <t>No  sentido de construir um pórtico na entrada localizado as margens da PE- 95, acesso a Vila do Vitorino, na zona rural deste município.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/651/requerimento_011._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/651/requerimento_011._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos do Povoado do Cajueiro.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>No sentido de que seja feita a conclusão da pavimentação em paralelepípedos na Vila Atalaia.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/653/requerimento_013._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/653/requerimento_013._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um ponto de ônibus as margens da PE,95 na entrada do sítio salobro(Entrada do senhor Israel) zona rural deste município, bem como seja promovida reformas nos   pontos de ônibus já existentes as margens da PE-95.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/654/requerimento_014._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/654/requerimento_014._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reforma estrutural na UBS do Posto do povoado de Baraúnas, zona rural deste município.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/655/requerimento_015._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/655/requerimento_015._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar  reforma estrutural na Escola Municipal Tertuliano Ferreira no Povoado de Baraúnas, zona rural deste município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/656/requerimento_016._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/656/requerimento_016._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de Implanta iluminação pública de LED no Povoado de Baraúnas, zona rural deste município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/657/requerimento_017._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/657/requerimento_017._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de Implanta  iluminação pública de LED na Vila de Palmatórias.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/658/requerimento_018._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/658/requerimento_018._2021.pdf</t>
   </si>
   <si>
     <t>No sentindo de Instalar uma Antena de Telefonia Móvel na Vila de Palmatórias.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_019._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_019._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a Construção de uma UBS na Vila de Patos, zona rural deste município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_020._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_020._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a Construção de uma nova Escola Municipal na Vila de Patos.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_021._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_021._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar Iluminação Pública de LED na Vila de Patos.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_022._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_022._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de Instalar uma Antena de Telefonia Móvel na Vila de Patos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_023._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_023._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma estrutural na UBS da Vila de Trapiá.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_024._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_024._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer uma reforma estrutural na Escola Municipal José Joaquim de Lima na Vila de Trapiá.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_025._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_025._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a Implantação de iluminação de LED na Vila de Trapiá.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_026._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_026._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação asfáltica que liga a Cidade de Riacho das Almas até a Vila de Patos, passando por Rangel e Trapiá.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_027._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_027._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer uma reforma estrutural na UBS da Vila do Rangel.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_028._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_028._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma estrutural na Escola Municipal Manoel Tavares na Vila do Rangel.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_029._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_029._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de Implanta  iluminação pública de LED na Vila do Rangel.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_030._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_030._2021.pdf</t>
   </si>
   <si>
     <t>No sentido  de fazer aquisição de ambulância para a Vila do Rangel.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/671/requerimento_031._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/671/requerimento_031._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais nos pontos de ônibus já existentes nas estradas da Vila do Rangel e do Sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_032._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_032._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em frente a igreja católica do Sítio Lagoa de três irmãos.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/673/requerimento_033._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/673/requerimento_033._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a construção de uma UBS no Sítio Lagoa de Três irmãos.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/674/requerimento_034._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/674/requerimento_034._2021.pdf</t>
   </si>
   <si>
     <t>No  sentido de promover a construção de uma praça pública no sitio lagoa de três irmãos.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/675/requerimento_035._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/675/requerimento_035._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de aumentar o salário dos funcionários efetivos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/676/requerimento_036._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/676/requerimento_036._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais na UBS da Vila de Pinhões.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_037._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_037._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de Implantar iluminação Pública de Led na vila de Couro D´antas.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_038._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_038._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais na UBS da Vila de Couro D´antas.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_039._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_039._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar  uma reforma estrutural na Escola Patrícia Cardoso na Vila de Couro D´antas e construção do Muro da Referida escola.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_040._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_040._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar, uma reforma estrutural no Balneário da Vila de Couro D´antas.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_041._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_041._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar uma reformas estruturais na escola Mario da Mota Limeira.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_042._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_042._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais na Academia das Cidades, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_043._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_043._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita reformas estruturais no Centro de Convivência dos Idosos- CCI, Nesta Cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_044._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_044._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita reformas estruturais no Açougue Público Municipal, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_045._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_045._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam feitas reformas estruturais na praça Pública da Rua Cônego Antônio Faustino, nesta cidade de Riacho das almas.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_046._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_046._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a construção de 2 (dois) Pórticos nas entradas de acesso a cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_047._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_047._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais e limpeza do Canal da Salina, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_048._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_048._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação asfáltica nas Ruas Maria Júlia da Mota, Agamenon Magalhães, Conego Antônio Faustino, Janin Mota e José Felismino, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_049._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_049._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a ampliação do Cemitério Público Municipal Cônego Antônio Faustino, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_050._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_050._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover o abastecimento d`água nas localidades rurais no município de Riacho das Almas: Sítio Areias; Sítio Chambá; Síitio Camurim; Sítio Lagoa de Pinhões; Sítio Lagoa Nova; Sítio Pororocá; Sítio Bandeira; Sítio Salobro; Sítio Serra Verde; Sítio Cajueiro e Sítio Cana Brava.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Abenildo da Ramada</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_051._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_051._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de obter a aquisição de uma ambulância para atender a Vila de Trapiá.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_052._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_052._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a substituição da tubulação de 100 (Cem) por 150 (cento e cinquenta) da rede de saneamento nas Ruas Olegário Coleta e João Quirino na Vila de Trapiá.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_053._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_053._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a conclusão da pavimentação em paralelepípedos no Sítio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_054._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_054._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a reforma do Matadouro da Vila de Trapiá.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Vandilson Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_055._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_055._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a construção de um bueiro próximo a casa do senhor José Liberto, Localizado no Sítio Guaritas.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_056._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_056._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a construção de 2 (dois) banheiros públicos nas imediações do Açougue Público,_x000D_
 nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_057._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_057._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a instalação de lixeiras no centro desta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_058._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_058._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer uma parada de ônibus, próximo a casa do senhor Arlindo da laranja, Sítio Alto dos moços, nesta cidade de Riacho das Almas</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Leandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_059._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_059._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado ligação da água da comunidade da Atalaia.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_060._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_060._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a construção do calçamento do sítio Baraúnas.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_061._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_061._2021.pdf</t>
   </si>
   <si>
     <t>No sentido reabrir o  posto de saúde  do sítio Baraúnas.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_062._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_062._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de seja realizado o calçamento da Rua Vitorino, da Vila do Vitorino.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_063._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_063._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a construção de um Velório na Vila do Vitorino.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_064._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_064._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a revisão das luminárias em LED da Vila do Vitorino.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_065._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_065._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a realização da Terraplanagem na estrada que liga a PE-95 a Vila do Vitorino.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_066._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_066._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção de uma UBS no sítio Cajueiro.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_067._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_067._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja a aquisição de um trator de esteira, para esse munícipio.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_068._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_068._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a extensão da ligação d`água para os Sítios Salgado e Guaritas.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_069._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_069._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a volta do atendimento móvel odontológico para todos os sítios e escola do município.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_071._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_071._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação em paralelepípedos em todas as ruas de Trapiá que ainda não foram pavimentadas.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_072._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_072._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a aquisição de uma ambulância para a Vila de Couro D` antas.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_073._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_073._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita, a pavimentação em paralelepípedos em todas as ruas da Vila de Patos que ainda não foram pavimentadas.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_074._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_074._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover perfuração de poço artesiano na Vila de patos.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_075._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_075._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação de rede de saneamento básico na Vila de Patos.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_077._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_077._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover reformas estruturais na Escola Municipal Santos Cardoso na Vila de Pinhões.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_078._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_078._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a revitalização da praça pública da Vila de Pinhões.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_079._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_079._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais no matadouro público municipal da Vila de Pinhões.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_080._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_080._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a pavimentação em paralelepípedos nas ruas: Severino Timóteo da Silva; Severino Latino Pontes; Severino Luiz silvestre e Rildo Pereira da Silva, localizados no loteamento Severino Lula, nesta cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_081._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_081._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar iluminação pública de LED na vila de Pinhões.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_082._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_082._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer reformas estruturais no PAM, situado na Rua Janin Mota.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_083._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_083._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover reformas estruturais na Escola Municipal Severino Brasil na Vila de Palmatória.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_084._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_084._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar aquisição de ambulância para a Vila de Pinhões.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_085._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_085._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar reformas estruturais no Açougue Público Municipal da Vila de Pinhões.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Dinho da Saúde, Junior Miranda</t>
   </si>
   <si>
     <t>No sentido de fazer uma passagem molhada no Sítio bandeira, próximo a luiz de zé de Chico, neste município.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_087._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_087._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a pavimentação em paralelepípedos da Rua Odilon, localizada na Vila do Rangel.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_088._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_088._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma Escola municipal na Vila do Rangel.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_089._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_089._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos na rua Manoel Ferreira, localizado na Vila do Rangel próximo a casa de Chieba até a UBS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_090._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_090._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos na Rua José Bezerra na Vila do Rangel.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_091._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_091._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer o asfalto da PE -121, que liga a cidade de Riacho das Almas a Vila de Trapiá.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_092._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_092._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar o ponto de ônibus da entrada da Vila do Rangel.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_093._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_093._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a reposição de lâmpadas e luminárias da Vila do Rangel.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_094._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_094._2021.pdf</t>
   </si>
   <si>
     <t>No sentido da  reativação do serviço odontológico no posto de saúde do sítio Bandeira.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_095._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_095._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a Iluminação do campo de Luiz de zé de Chico Sítio Bandeira.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_096._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_096._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de levar atendimento odontológico ao posto de Saúde da Atalaia.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_097._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_097._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar o concerto da bomba d`água do sítio cacimba de Várzea, neste município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_098._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_098._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de ampliar o quadro de profissionais do Centro de Reabilitação de Riacho das Almas (fisioterapeutas e fonoaudiólogos).</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_099._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_099._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de ampliar o quadro de profissionais do centro de Reabilitação de Riacho das Almas (fisioterapeutas e fonoaudiólogos).</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_100._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_100._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de requalificar e reestruturar a ponte que liga os bairros Centro e Jiquiri.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_101._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_101._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça de diversão na Vila de Patos.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_102._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_102._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça no Bairro do Jiquiri no terreno localizado as margens da PE95, com equipamentos de diversão infantil, e equipamentos de socialização, e entretenimento para a comunidade, desta cidade.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_103._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_103._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de requalificar a Escola João Brasil na comunidade de Palmatória.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_104._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_104._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de pavimentar a estrada que liga a Vila do Juá a Patos, numa logística de otimização da malha viária local.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_105._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_105._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de otimizar a estrutura de toda a rede municipal de ensino afim de receber as demandas de berçário.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_106.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_106.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído ovo "in natura" no cardápio da merenda escolar.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_107.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_107.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de aumentar  a bolsa de estudos dos alunos universitários deste munícipio.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_108._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_108._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos na Rua Aroldo Batista localizada no Bairro Santa Terezinha, nesta cidade.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_109.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_109.2021.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_110.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_110.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de criar a Bolsa Atleta, nesta cidade.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_111.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_111.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar o calçamento da Rua da Ladeira, na Vila de Patos, otimizando assim, o fluxo de transportes e pedestres no local.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_112.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_112.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de recuperar e adaptar o espaço onde esta desativado o laboratório de Fitoterapia para acomodar um Centro de Cuidado a Acolhimento, afim de receber animais em situação de rua, em especial, os cães e gatos do nosso município.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_113.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_113.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar um poste de iluminação pública, nas proximidades do canteiro central de fronte à Casa Real Recepções, entre a Rua da Saudade e a Rua José Felismino.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_114.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_114.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reparar a lombada na Rua Floro Alves, nas mediações da casa do Sr. Valter do Gesso, afim de melhorar a segurança dos pedestres naquela região.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_115.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_115.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a reforma da praça Nossa Senhora do Livramento da Vila de Trapiá.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_116.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_116.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a reforma das Escolas dos Sítios: Dois Riachos, Lagoa de Três Irmãos, Ramada de Trapiá e Bento.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_117.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_117.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma CRECHEESCOLA na Vila de Trapiá.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_118.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_118.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a substituição das lâmpadas queimadas da Vila de Trapiá.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_120.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_120.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos providenciarem a pavimentação em paralelepípedo em frente à Igreja da Ramada de Trapiá.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_121.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_121.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação de paralelepípedos graníticos na rua projetada na Vila de Trapiá. (ponto de referência. Rua atrás da residência do Senhor Hermes).</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_122.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_122.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação de paralelepípedos graníticos na rua que liga a saída da Vila até a rua Olegário Coleta na Vila de Trapiá, e que seja colocado pontos de iluminação de "LED".</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_123.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_123.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja solucionada a falta de abastecimento de água na Vila Trapiá, e nos sítios Ramada de Trapiá e Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_124.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_124.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de autorizar a construçà0 de uma cerca de proteção. a base de estacas de madeira e revestida com arame farpado, no entorno do Açude Estadual situado no Sitio Ramada de Trapiá, Zona Rural deste Município de Riacho das Almas.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_125.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_125.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de autorizar a construçào de uma cerca de proteção. a base de estacas de madeira e revestida com arame farpado, no entorno do Açude Estadual situado no Sitio Ramada de Trapiá, Zona Rural deste Município de Riacho das Almas.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_126.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_126.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja adquirido locado, uma casa na Cidade de Recife para servir de apoio aos usuários da rede estadual de saúde.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_127.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_127.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma UTI na Unidade Mista Joao Soares da Fonseca, neste município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_128.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_128.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a instalação de câmeras de monitoramento na praça Nossa do Livramento na Vila Trapiá.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_129.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_129.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a pavimentação em paralelepípedo na Rua Projetada por trás do cemitério Frei Damião na Vila Trapiá</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_130.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_130.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a reforma da marquise do cemitério Frei Damião da Vila Trapiá.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_131.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_131.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada no Sitio Bento próximo à casa de Kika.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_133.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_133.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada no Sítio Tanquinhos próximo à casa de Zé Silvestre.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_133.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_133.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada no Sítio Dois Riachos.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_134.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_134.2021.pdf</t>
   </si>
   <si>
     <t>No sentido do mesmo providenciar a volta da feira livre da Vila Trapiá, a serem realizadas as sextas-feiras.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_135.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_135.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada no Sítio Carapotões próximo a fazenda de Lequinho de Joao de Ló.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_136.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_136.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a reforma dos vestiários e o concerto dos refletores do campo da Vila Trapiá.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_137.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_137.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar os vestiários e concertar a iluminação no Campo municipal, neste município.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_140.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_140.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a arborização do campo municipal, neste município.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_141.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_141.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma ponte no bairro João Lula no Alto do Jiquiri, neste município.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_142.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_142.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos e saneamento das ruas Amélia Francisca da Silva e Inácio Alves Monteiro Filho nas proximidades do matadouro municipal, neste município.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_143.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_143.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos e saneamento da travessa localizada na Av. João Soares da Fonseca próximo a oficina de Ivan, neste município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_144.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_144.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a reforma estrutural da passagem molhada do Sítio Bandeira Nas proximidades da casa do Sr. João Belo, neste município.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_145.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_145.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer reformar a escola.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_146.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_146.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a limpeza do Açougue do Sitio Cacimba da Várzea, neste município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_147.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_147.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a locação de tratores para aração de terra dos agricultores dos Sítios Bandeira, Lagoa Nova, Chã do Bandeira, Pororocar Serra_x000D_
 Verde, Atalaia e Salobro, neste município.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_148.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_148.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a construção de uma UBS no Sítio Chã do Bandeira, neste município.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_149.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_149.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer um agrônomo para auxiliar os agricultores das localidades dos Sítios Bandeira, Lagoa Nova, Chã do Bandeira, Pororoca, Serra_x000D_
 Verde, Atalaia e Salobro , neste município.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_150.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_150.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer uma escavadeira PC para auxiliar na limpeza de açudes da região, neste município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_151.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_151.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de readaptar o espaço do antigo Tele centro afim de acomodar vagas de berçário e atividades da Educação Infantil para_x000D_
 atender a demanda educacional e social das famílias desta Vila e comunidades circunvizinhas.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_152.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_152.2021.pdf</t>
   </si>
   <si>
     <t>No sentido da construção de uma UBS no Sítio Salgado, neste município.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_153.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_153.2021.pdf</t>
   </si>
   <si>
     <t>No sentido da finalização do vestiário do campo do sitio guaritas, com cisterna, caixa d'água e 4 postes com refletores, neste munícipio.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_154.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_154.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reforma para a implantação de uma nova sala de lazer no grupo escolar do sitio guaritas, neste município.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_155.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_155.2021.pdf</t>
   </si>
   <si>
     <t>No sentido da instalação de uma mureta de proteção na passagem molhada do Sítio Atalaia, neste município.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/791/requerimento_156.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/791/requerimento_156.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de empiçarrar á estrada que liga a saída de riacho das almas até o sítio gavião divisa entre Riacho das Almas e o município de Cumaru, neste município.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_157.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_157.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de pedir as autoridades competentes para a sinalização da PE•95 que faz parte do município de Riacho das Almas, neste município.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_158.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_158.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de empiçarrar as estradas que ligam o sítio guaritas até a vila do Vitorino, neste município.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_159.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_159.2021.pdf</t>
   </si>
   <si>
     <t>No sentido da construção de uma passagem molhada que dá acesso a rua Justo Fernandes da Mota até o bairro do Alto do Jiquiri, neste município.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_160.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_160.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída 2 (duas) passagens molhada no Sitio Dois Riachos. uma localizadas próximo a casa do Sr. Oliveira e a outra próximo a casa do Sr. Zé de Nezinho.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_161.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_161.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas melhorias e instalação de postes com refletores o campo localizado no Sitio Dois Riachos.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_162.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_162.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam reformados os pontos de ônibus do Sitio Bento e do Sitio Ramada de Trapiá, além de construir mas 02 (dois) novos pontos, 01 (um) próximo a residência do Sr. Manoel Caboco e o outro na entrada do Sitio Trapiá.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_163.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_163.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocados Agentes Comunitários de Saúde nas comunidades do Sítio Bento e Sitio Lagoa de Três Irmãos.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_164.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_164.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado um Agentes Comunitários de Saúde no Loteamento Golden Park. sede deste Município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_165.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_165.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a complementação da pavimentação de paralelepípedos graníticos da Av. Antônio Rosendo de Lima na entrada da Vila Trapiá que fca (da entrada do matadouro público até Escola José Joaquim de Lima até a).</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_166.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_166.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação de paralelepípedos graníticos na Rua Maria José Gomes da Silva, sede deste município localizada no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_167.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_167.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de pedir uma manilha para o Sitio Camurim na divisa entre os terrenos de Djalma e Cicero de José santos.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_168.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_168.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar a quadra de esportes da Vila do Rangel e introduzir equipamentos esportivos.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_169.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_169.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a reforma dos vestiários do campo municipal da Vila do Rangel.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_170.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_170.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a pavimentação em paralelepípedos da rua Severino Latino.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_171.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_171.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de religar a água na Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_172.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_172.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma Quadra Poliesportiva na Vila de Patos.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_173.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_173.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de requalificar a Municipal Januário Ferreira, Comunidade da Pendência.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_175.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_175.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar um coletor de na Travessa José Ferreira.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_176.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_176.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a pavimentação em paralelepípedos na Rua Padre Edson, por trás da COMPESA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_177.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_177.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a reposição de lâmpadas existentes, por lâmpadas de Led nos 'Fostes" que ficam em frente a Cadeia Pública, nesta cidade.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_178.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_178.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a instalação de quatro refletores em torno da quadra de areia próximo a igrejinha de Santa Luzia, na vila de Trapía.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_179.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_179.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar a colocação de 5 (cinco) caixas d'água de 10 mil litros na Vila de Trapiá, as mesmas seriam abastecidas por carros pipas.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_180.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_180.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar a guarda municipal civil na cidade de Riacho das Almas, neste município.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_181.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_181.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a perfuração de 20 (vinte) poços artesianos distribuídos nas localidades dos Sítios: Pororoca; Lagoa Nova; Torrões; Atalaia; Alto dos Moços e Cacimba de Várzea; Tambor; serra Verde; Salobro; Bandeira; Alto do Bandeira; Chá do Bandeira e Sitio Pepeu, neste município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/816/requerimento_182.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/816/requerimento_182.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma Tubulação ao lado do grupo escolar no Sitio Tambor próximo a residência de Alzira, neste município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_183.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_183.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir urna barragem no Sitio Bandeira, neste município.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_184.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_184.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar o grupo escolar Antônio Antão da Silva no Sítio Bandeira, neste município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_185.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_185.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de executar o abastecimento da cisterna próxima ao grupo escolar Antônio Antão da Silva no Sítio Bandeira, neste município.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_186.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_186.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a ligação de água da COMPESA na Vila do Rangel no loteamento João Cabral, neste município.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_187.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_187.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construid0 um canal no bairro João Chico, o mesmo ligará ao canal da salina.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_189.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_189.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma praça por trás da igreja de Santa Luzia na vila de Trapiá, neste município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_190.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_190.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a reposição terraplanagem no sitio Alto dos Moços, próximo a casa de Kiko, nesta cidade.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_191.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_191.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas indicativas com os nomes de todas as ruas e avenidas da Vila Trapiá.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_192.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_192.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que instale um núcleo de gratuita no Município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_193.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_193.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a reforma na estrutura do ponto de ônibus que fica no Sitio Alto dos Moços em frete a casa do Sr. Abel dos Fogos, as margens da PE-95, neste município.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_194.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_194.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer duas lombadas, uma localizada na Rua da Saudade e outra em frente ao Palace Club, Rua José Felismino, neste município.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/828/requerimento_195.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/828/requerimento_195.2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam adesiva dos de forma visível os veículos T FD (Tratamento Fora de Domicilio) que transportam os pacientes da Vila de Trapiá, com a logomarca da Rede Municipal de Saúde e com o número de contato do responsável pelo carro.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_196.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_196.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de incluir o grupo de PROFSSORES da Rede Municipal de Ensino na nova aquisição de vacinas para o COVID-19 Sinalizadas pela assinatura de Convenio do Consórcio de Municípios, afim de prevenir e proteger esse grupo tão importante para a educação populacional.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_197.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_197.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar lixeiras fixas em pontos estratégicos, neste município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_198.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_198.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar lixeiras fixas em pontos estratégicos nas Vilas de Rangel; Pinhões; Couro D'Antas; Trapiá; Patos; Vitorino e nos povoados de: Palmatória e Atalaia, neste município.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_200.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_200.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover um cadastramento, fomentar futuros incentivos financeiros e liberar os recursos financeiros disponibilizados para o município através da Lei Aldir Blanc, para os artistas locais.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_201.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_201.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de contratar profissionais das áreas de Psicologia e Serviço Social poro compor o quadro da Secretaria Municipal de Educação, deste município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_202.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_202.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de trazer mais segurança para a vila de Trapiá, neste município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_203.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_203.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a construção de um cemitério na Vila de Rangel, neste município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_204.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_204.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a pavimentação em paralelepípedos da Rua Nova da Vila do Vitorino.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_205.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_205.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma passagem molhada, localizada no Sitio Caldeirão, próximo à casa do professor Zé Carlos.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_206.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_206.2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada na grota do bigodão próximo à casa de Severino de_x000D_
 Antônio Passinha no Sítio Cachoeira da Onça divisa com o Sítio Logradouro.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_208.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_208.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a construção de lombadas na Rua São Judas Tadeu, no bairro Salinas.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_209.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_209.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de organizar em sentido único o trânsito de automóveis na Travessa Walter Braz.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_210.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_210.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que feito uma limpeza na barragem de chico leite, localizado no Sitia de Pinhões. neste município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_211.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_211.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar as Obras estruturais e a liberação do Loteamento "Novo Lar" (Próximo ao Bairro Celestino Ferreira), nesta cidade.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_212.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_212.2021.pdf</t>
   </si>
   <si>
     <t>No sentido ampliar a estrada que liga as PE 95 até a Vila do Vitorino e as vicinais Sítio Cajueiro, Sítio Cascavel e Sítio Modesto.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_213.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_213.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a construção de uma passagem molhada no Sítio Alto dos Moços, nas proximidades da casa de Gilvan, filho de Abel dos fogos, que dá acesso ao Sitio Bandeira.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_214.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_214.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar a reativação da Feira Livre na Vila de Pinhões, zona rural do município de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_215.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_215.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a implantação de grade de proteção, calçadas laterais e implementação do sistema de iluminação, tudo próximo ao cemitério.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_216.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_216.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a requalificação geral na Academia da Cidade, nesta cidade de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_217.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_217.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação asfáltica na via principal da Vila de Pinhões e promover a requalificação do canteiro central da referida vila.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_218.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_218.2021.pdf</t>
   </si>
   <si>
     <t>No sentido realiza a construção de uma praça na Vila do Rangel, próximo ao Correio, para o bem-estar da comunidade, com mesa para jogos.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_219.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_219.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de asfaltar da PE-95 até a Vila Atalaia.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_220.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_220.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a finalização da reforma da quadra coberta da Vila do Vitorino.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_221.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_221.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de refletores na quadra descoberta da Vila dg Vitorino. neste município.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_222.2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_222.2021.pdf</t>
   </si>
   <si>
     <t>No sentido de elaborar um programa de cunho orçamentário que vise isentar da taxa de Contribuição de Iluminação Pública (CIP), durante o mês de maio e junho- ou até perdurar o estado de calamidade pública da covid-19, as famílias de Visualizar Nº Data Tipo Assunto Anexo(s) baixa renda de Riacho das Almas, que estejam inclusas no cad. único do município e apresentem consumo de até 220kw/mês, afim de proteger e auxiliar as famílias carentes do município.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_223._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_223._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam recolocadas as Barreiras Sanitárias nos pontos de acesso a cidade e na saída para a Zona Rural sentido a Vila Trapiá.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_224._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_224._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do grupo escolar Antônio Galiva, situado no Sitio Dois Riachos.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_225._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_225._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer o calçamento da Rua José Felismino no bairro Celestino Ferreira, na cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_226._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_226._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer o calçamento da Rua Nossa Senhora das Dores, no bairro Nova Esperança, na cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Abenildo da Ramada, Pastor Gustavo Lucena</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_227._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_227._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de executar a ligação de água da compesa nos sítios Alto Vermelho e Lagoa Comprida, entre as vilas Rangel e Pinhões, zona rural desta cidade.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_228._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_228._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a reforma das tendas dos moto taxis na praça do centro da cidade, neste município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_229._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_229._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita restauração com pavimentação do calçamento na Rua da Saudade. próximo casa do Sr. do Mármore, e próximo ao Palace Clube. neste município.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_230._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_230._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de planejar uma equipe de tratamento multidisciplinar pós-covid, composto por fisioterapeuta, psicólogo, nutricionista e médico, afm de minimizar os efeitos e as sequelas desta patologia.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_231._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_231._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seio implantada mais uma lixeira, no  começo da ladeira do gringo, na do Vitorino, neste município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_232._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_232._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a pavimentação em paralelepípedos na entrada da Vila do Rangel, sendo do trevo até a referida Vila.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_233._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_233._2021.pdf</t>
   </si>
   <si>
     <t>No sentido do mesmo providenciar a implantação da rede de água do Sítio Trapiá, sendo da entrada do referido sitio até a casa do Sr. Manoel Rosendo.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_234._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_234._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a colocação de piçarra na estrada do Sitio Trapiá em frente à casa do Sr. Valdo até a em frente à residência do Sr. Biel.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_235._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_235._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a colocação de piçarra na estrada da Vila do Rangel, sendo da ladeira perto do antigo lixão até a entrada da_x000D_
 referida Vila.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_236._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_236._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a pavimentação em paralelepípedos na rua da entrada do cemitério Frei Damião até a igrejinha que tem_x000D_
 dentro do referido cemitério.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_237._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_237._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar a distribuição de sementes de milho, feijão e sorgo para os agricultores do município de Riacho das Almas.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_238._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_238._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de criar no âmbito da Secretaria Municipal de Agricultura, um cadastro para agricultores/ criadores, para que os mesmos possam solicitar através do referido cadastro todos os serviços prestados por esta secretaria ( aração de terra, limpeza de açudes, distribuição de sementes, vacinas_x000D_
 para animais e caminhões pipa , entre outros) e que sejam atendidos conforme ordem de solicitação, em cumprimento aos princípios da igualdade jurídica, que consiste em assegurar às pessoas de situações iguais os mesmos direitos, prerrogativas e vantagens, com as Obrigações_x000D_
 correspondentes e o Princípio da Publicidade.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_239._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_239._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de criar implantar um sistema de Iluminação Pública, compreendendo as duas margens do Campo da Salina, no perímetro onde estão inseridas as residências do bairro Salina, nesta cidade.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_240._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_240._2021.pdf</t>
   </si>
   <si>
     <t>No sentido fiscalizar a circulação de animais semoventes (equinos, suínos, caprinos e bovinos) nas vias públicas desta Cidade, e que sejam tomadas medidas legais cabíveis.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_241._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_241._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as substituições das luminárias de sódio e metálica de 250W e 400W na PE 95 por Led de 150W ou 20CW, visto que os equipamentos são antigos e de alto consumo, além de estarem com sua vida útil no fm.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_242._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_242._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar a aração de terra nos sítios Lagos Três Irmãos, Carrapatos, Bento, Ramada, Bentinho, Lagoa do Felipe, Cachoeira da Onça e a Vila de Trapiá, nesta cidade.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_243._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_243._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a remarcação dos bancos da feira, deixando 01metro de calçada para a circulação de pedestres.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_244._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_244._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar uma terraplanagem no Sítio Chicão, nas proximidades da casa do Sr. Dílson. nesta cidade.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_245._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_245._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar calçamento na travessa João Soares, conhecida rua de Gilmar da Laje, nesta cidade.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_246._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_246._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as substituições das luminárias nos sítios Lagoa Nova, Pororocá, Bandeira, Chã do Bandeira, Cacimba de Várzea, Tambor, Serra Verde, Salobro, Alto dos Moços e Atalaia, nesta cidade.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_247._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_247._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Construção de uma passagem molhada no Sítio Pororoca nas proximidades da casa do Sr. Gercino, nesta cidade.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_248._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_248._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado piçarra de Abel dos Fogos até Zé Miúdo e de Dona Telinha até D, Rosa além de fazer o desassoreamento do riacho de Dona Telinha, no Sitio Bandeira.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_249._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_249._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção da passarela que liga a Cidade a PE95 sentido Alto do Jiquiri.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_250._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_250._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar a instalação de Postes e luminárias no perímetro urbano que liga as Ruas João Quirino a Olegário Coleta na Vila de Trapiá. Zona Rural deste município.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_251._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_251._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Construção de uma UBS no bairro Nova Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_252._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_252._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de providenciar a manutenção de uma lombada em frente à casa do senhor conhecido como Bega e a implantação de_x000D_
 outra ao lado da casa da senhora conhecida como Lulu, essas situadas na rua Agamenon Magalhães, nesta cidade.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_253._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_253._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir um Canteiro Central as margens da PE-95, entre a Pista de rolamento e a via de acesso local da Cohab, compreende todo o perímetro urbano do referido bairro, nesta cidade de Riacho das Almas/PE.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_254._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_254._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de construir uma bueira no Sítio Urubu, próximo à casa do Sr. Rubens.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_255._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_255._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma área recreativa no terreno localizado atrás da Escola Municipal Antônio Severino dos Santos no Sitio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_256._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_256._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar a ligação de água da compesa no Povoado de Baraúnas e na Vila de Patos, nesta cidade.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_257._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_257._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar um carro de apoio para o sitio Bandeira.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_258._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_258._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecido nas escolas públicas um kit higiênico, composto por absorvente íntimo e lenços umedecidos.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_259._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_259._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma extensão da pavimentação de paralelepípedos graníticos na Rua Olegário coleta da casa do Sr. António de Nestor até a frente da casa de Sr. Mário sentido Lagoa Três Irmãos.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_260._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_260._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma extensão da pavimentação de paralelepípedos graníticos na Travessa José Felismino até a Rua Nivaldo Ferreira da Silva no Barrio Celestino Ferreira</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_261._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_261._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocada uma luminária de LED no poste na entrada da Rua Celestino Ferreira próximo à casa do Sr Nailson.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_262._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_262._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o Serviço de capinagem dos Matos nos terrenos ao lado da Travessa José Felismino no Bairro Celestino Ferreira nesta cidade.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_263._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_263._2021.pdf</t>
   </si>
   <si>
     <t>No sentindo de solicitar a locação de um muck para o setor de iluminação pública deste município.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_264._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_264._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja avaliada a inclusão de mais um profissional de saúde no quadro de médicos plantonistas na Unidade Mista Joao Soares da Fonseca.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_265._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_265._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja promovida a reativação e reforma geral do poço/ dessanilizador do sitio Riacho do Uruçu.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_266._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_266._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do calçamento da Rua José Felismino.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_267._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_267._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção da passagem molhada no Sitio Bento próximo à casa da Sra. Rita.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_268._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_268._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos na entrada da estrada vicinal que dá acesso da PE-95 a Vila do Vitorino Zona Rural deste município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_269._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_269._2021.pdf</t>
   </si>
   <si>
     <t>No sentido implantar junta a Secretaria Municipal de Educação um cursinho pré-vestibular e preparatório para o Exame Nacional de Ensino Médio — ENEM em nossa rede municipal de ensino.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_270._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_270._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a pavimentação em paralelepípedos da rua Severino Latino Pontes desta cidade, próximo onde se localizava o antigo Samu.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_271._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_271._2021.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_272._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_272._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a construção de Quadra Poliesportiva na Vila de Patos.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_273._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_273._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído, um vestiário no campo do chicão, neste munícipio.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_274._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_274._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da denominada rua da creche, localizada no bairro Celestino Ferreira, neste munícipio.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_275._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_275._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a readequação do açolgue público da vila de trapía, para que possa funcionar no mesmo espaço da feira, da referida vila.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_276._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_276._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a pavimentação em paralelepípedos na rua projetada que tem seu início na oficina de Zé Malu, e tem seu termino na casa de povinho, na vila Trapiá.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_277._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_277._2021.pdf</t>
   </si>
   <si>
     <t>No sentido dos mesmos providenciarem a construção de uma passagem molhada no riacho próximo a casa de Brancão, na vila Pinhões.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_287._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_287._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do barreiro na casa do Sr. João Gomes, no sítio Bandeira.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_279._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_279._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado duas caixas de água de 5000 mil litros, para abastecimento na vila de Patos.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_280._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_280._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de reformar e requalificar o velório municipal de Riacho das almas.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_281._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_281._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de colocar banheiros químicos ou fixos nas praças da cidade onde tem lanchonetes ou bares, afim de minimizar os danos causados entorno das casas próximas.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_282._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_282._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de implantar uma piscina com acessibilidade e aquecida, no centro de convivência de idosos(CCI) afim de otimizar as atividades lúdicas e terapêuticas  para nossos idosos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_283._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_283._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a implantação e apoio técnico necessário para a instalação de diversos biodigestores para a produção de biogás nas residências e na escolas da zona rural do munícipio.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_284._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_284._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a instalação de comedouros para cães e gatos, em pontos estratégicos, nesta cidade de Riacho das almas.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_285._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_285._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover incentivos as academias de artes maciais em nosso munícipio._x000D_
 .</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_286._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_286._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover a instalação de uma nova rede elétrica nos três postes e consequentemente a iluminação pública na travessa João Soares, ao lado da escola Manoel Bacelar (próximo ao antigo clube municipal).</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_287._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_287._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de intensificar o combate as (muriçocas, mosquitos e pernilongos) serviços essenciais como: colocação de venenenos, capinagem, limpeza de esgotos e canteiros, além da utilização do carro fumasse.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_288._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_288._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja avaliada a possibilidade de inclusão de um curso, no espaço oportunidade para manutenção de maquinas de costura, devido á grande demanda do muncicipio.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_289._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_289._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reposição dos refletores  queimados, da quadra da creche, no município de Riacho das almas.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_290._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_290._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um espaço adequado para a pratica de skate (pista e rampa) de preferência na avenida Agamenon Magalhães, paralelo ao antigo banco do Brasil.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/938/requerimento_291._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/938/requerimento_291._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a instalação de uma lixeira, de fronte a casa do ex-vereador Raimundo, localizada na rua Coronel Joaquim Bezerra, neste município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_292._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_292._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada a coleta seletiva no município de Riacho das Almas.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_293._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_293._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada no dia 12 de outubro (dia das crianças) um evento na Vila Rangel, com a distribuição de brinquedos, alimentação e animação com palhaços, parques e carro de som.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_294._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_294._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma passagem molhada, na estrada que liga Trapiá a Placas de Frei Miguelinho pelo Rio Capibaribe.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_295._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_295._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de feita a instalação de uma lixeira, na esquina da segunda rua após cemitério Municipal.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_296._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_296._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reforma da escola Joaquim Ferreira de Lima, no sitio tambor, próximo a Alzira.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_297._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_297._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito dois quebra-molas na rua da creche.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/945/requerimento_298._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/945/requerimento_298._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma coberta para os carros no pátio do matadouro.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/946/requerimento_299._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/946/requerimento_299._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma mureta de proteção com sinalização na passagem molhada próximo ao ponto de ônibus da Vila Rangel.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_300._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_300._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma fossa séptica na Rua do Sapo, em frente à casa de dona Deta, na Vila de Trapiá.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/948/requerimento_301._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/948/requerimento_301._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de formar uma parceria com a Associação de pais e Amigos Excepcionais (APAE), afim de atender as necessidades terapêuticas e pedagógicas para as crianças, jovens e adultos especiais de Riacho das Almas.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/949/requerimento_302._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/949/requerimento_302._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado piçarra nas estradas de acesso a Vila do Vitorino, Sitio Modesto, Cascavel, Cajueiro e Cana Brava.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_303._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_303._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instaladas lixeiras fixas (grandes e pequenas) no Sitio Pau Ferro, próximo ao Posto de Saúde.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_304._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_304._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação em paralelepípedos na rua José Soares Filho, no bairro Cohab.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_305._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_305._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação em paralelepípedos na rua José Carlos Gomes de Lima, no bairro Cohab.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_306._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_306._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover o piçarra mento nas ruas da vila do Rangel que não possuem calçamento.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_307._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_307._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de promover o piçarra mento em determinados pontos da estrada do Sitio Chã do Bandeira nas proximidades das residências dos senhores Evandro mais conhecido como (Guega), do senhor Manoel de Guilherme e Junior Vilela.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/955/requerimento_308._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/955/requerimento_308._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Pavimentação Asfáltica das Avenidas Antônio Rosendo de Lima e Artur Rosendo de Lima localizadas na Vila Trapiá.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/956/requerimento_309._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/956/requerimento_309._2021.pdf</t>
   </si>
   <si>
     <t>No sentido feita pavimentação em paralelepípedos na rua José de Figueroa, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/957/requerimento_310._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/957/requerimento_310._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a pavimentação em paralelepípedos na ladeira do Sitio Barra de Carapotos, contemplando o inicio da ponte até a entrada da casa do morador conhecido como Velho de Zé Bolacha, zona rural deste município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/958/requerimento_311._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/958/requerimento_311._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer a instalação de um letreiro turístico na Vila de Trapiá com os seguintes dizeres Vila de Trapiá.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/959/requerimento_312._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/959/requerimento_312._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer as melhorias necessárias da ponte do Sitio Barra de Carapotos, zona rural deste município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/960/requerimento_313._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/960/requerimento_313._2021.pdf</t>
   </si>
   <si>
     <t>No Sentido de que  seja realizado a recuperação do calçamento da denominada Rua da Cohab.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/961/requerimento_314._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/961/requerimento_314._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma rede de saneamento na rua onde mora o popular Sr. Nilton na Vila Patos, neste município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/962/requerimento_315._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/962/requerimento_315._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reativado o atendimento domiciliar de agentes de saúde, médicos e enfermeiros para aquelas pessoas que são acamadas, com deficiência e gestantes.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/963/requerimento_316._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/963/requerimento_316._2021.pdf</t>
   </si>
   <si>
     <t>no sentido de requalificar Terminal Rodoviário deste município, afim de atender as necessidades urbanísticas e condições de transporte em Riacho das Almas.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/964/requerimento_317._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/964/requerimento_317._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja encanação de água da compesa para o sítio Modesto, neste município.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/965/requerimento_318._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/965/requerimento_318._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma comissão especial para visitas a Barragem de Jucazinho em busca de melhorias no abastecimento da cidade de Riacho das Almas.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_319._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_319._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocados coletores de Lixo na Lagoa de Três Irmãos, nos seguintes locais: ao lado da Igreja. em frente a Marlos Ramos, Naldo, Biu da Porta e Gino.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_320._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_320._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja contratado um Médico Vascular para a Cidade de Riacho das Almas</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_321._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_321._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja contratada outra Técnica de Enfermagem para a Vila de Trapiá.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_322._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_322._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de disponibilizar a troca das cruzetas do modelo "T" para o modelo "L" nos postes a seguir enumerados. localizados na Vila de Trapiá, Zona Rural. município de Riacho das Almas/PE</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/970/requerimento_323._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/970/requerimento_323._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de disponibilizar ou adquirir um veiculo para promover o transporte de pessoas com deficiências físicas para fazer tratamento fisioterápico em nosso município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/971/requerimento_324._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/971/requerimento_324._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o piçarra mento dos pontos que não foram contemplados no primeiro serviço realizado na Ladeira da Vila de Patos.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/972/requerimento_325._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/972/requerimento_325._2021.pdf</t>
   </si>
   <si>
     <t>no sentido que seja reduzida em 50% a taxa cobrada das Vilas e Povoados do Município de Riacho das almas.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/973/requerimento_326._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/973/requerimento_326._2021.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feito reparos na passagem molhada do Riacho do Lucas.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_327._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_327._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o piçarra mento próximo à casa de Raimundo de Alfredo, na Chá Comprida.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/975/requerimento_328._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/975/requerimento_328._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de  que seja colocado uma lixeira com dimensões grandes para dar suporte a limpeza do cemitério da cidade.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/976/requerimento_329._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/976/requerimento_329._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito reparos nas grades de ferro na quadra da Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_330._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_330._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado grades de ferro atrás do gol de ambos os lados na quadra da Academia das Cidades, neste município.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_331._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_331._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação em paralelepípedos da rua onde mora o sr. Sandro da Lavanderia na Vila de Patos.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/979/requerimento_332._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/979/requerimento_332._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de  que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome "Vila Patos" na entrada da referida vila, neste município.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/980/requerimento_333._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/980/requerimento_333._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome Vila Pinhões • na entrada da_x000D_
 referida vila, neste município.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/981/requerimento_334._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/981/requerimento_334._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome Vila Couro Dantas • na entrada da referida vila, neste município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/982/requerimento_335._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/982/requerimento_335._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome Vila Vitorino na entrada da referida vila, neste município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_336._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_336._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado um totem de concreto com canteiro de plantas e refletores para iluminação, além do nome • Sítio Cajueiro' no trevo de entrada do referido sítio, neste município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/984/requerimento_337._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/984/requerimento_337._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito veemente apelo ao Senhor Prefeito do município de Riacho das Almas, Dioclécio Rosendo de Lima Filho, no sentido que seja locado caminhões pipa para abastecimento da zona rural.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Dinho da Saúde, José Welder Ferreira, Nestor do Bordado</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/985/requerimento_338._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/985/requerimento_338._2021.pdf</t>
   </si>
   <si>
     <t>Voto de Aplausos.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/986/requerimento_339._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/986/requerimento_339._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres em frente à Escola Santos Cardoso, na Vila Pinhões.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_340._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_340._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres em frente à Escola Patrícia Cardoso, na Vila Couro Dantas.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_341._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_341._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres em frente à Escola José Joaquim de Lima, na Vila Trapiá.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_342._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_342._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres e um quebra-molas em frente à Escola Mário da Mota Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/990/requerimento_343._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/990/requerimento_343._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres em frente à Escola Manoel Tavares, na Vila Rangel.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/991/requerimento_344._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/991/requerimento_344._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres em frente à Escola Odilon Montenegro, na Vila Patos.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_345._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_345._2021.pdf</t>
   </si>
   <si>
     <t>No sentido do que seja feita a pavimentação da Rua Maria Estelita da Mota, no bairro Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/993/requerimento_346._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/993/requerimento_346._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de sinalização de área escolar e seja feita uma faixa de pedestres, além da recuperação de quebra-molas em frente à Escola José Brasil, na Vila palmatória.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_347._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_347._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção das estradas vicinais que dão acesso a Vila palmatória.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_348._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_348._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção e piçarra mento nos pontos críticos nas estradas que dão acesso ao sitio Olho d'água de_x000D_
 Padre.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_349._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_349._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção e piçarra mento nos pontos críticos nas estradas que dão acesso ao Sitio Pendência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/997/requerimento_350._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/997/requerimento_350._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de  que sejam instaladas placas de sinalização de área escolar e que seja feita uma faixa de pedestres em frente a Escola Luiz Francisco da Silva, na Vila Vitorino.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/998/requerimento_351._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/998/requerimento_351._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas caixas para abastecimento nas seguintes Vilas e Sítios do município.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/999/requerimento_352._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/999/requerimento_352._2021.pdf</t>
   </si>
   <si>
     <t>no sentido  de que seja feito uma lombada com placa de sinalização próximo a chácara de Janaina, na chegada da Vila Rangel.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1000/requerimento_353._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1000/requerimento_353._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Alaíde Ferreira da Silva, no bairro Limeira, nesta cidade.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_354._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_354._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de  que seja feita uma praça com bancos, canteiro de árvores, brinquedos e iluminação de Led no Povoado da Atalaia.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1002/requerimento_355._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1002/requerimento_355._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma unidade de saúde da família-UBS, no sítio Bento, zona rural desta cidade.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1003/requerimento_356._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1003/requerimento_356._2021.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita a iluminação da PE 95 até a entrada da Vila Vitorino.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1004/requerimento_357._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1004/requerimento_357._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas duas lixeiras grandes no sitio Bandeira, próximo à casa do sr. Luiz de Zé de Chico e a outra na entrada da casa de Salatiel.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1005/requerimento_358._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1005/requerimento_358._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que de  seja criado uma central de coleta e distribuição de agasalhos e cobertores vinculado à Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1006/requerimento_359._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1006/requerimento_359._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja elaborado um programa de cursos profissionalizantes para pessoas com deficiência.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_360._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_360._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de fazer as devidas melhorias no calçamento da principal rua da Vila de Patos, zona rural deste município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1008/requerimento_361._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1008/requerimento_361._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que as lombadas localizadas em frente a Escola Manoel Bacelar e Escola José Joaquin de Lima sejam refeitas no estilo de rampa, para se tornar mais confortáveis para todos que transitam pelos referidos locais.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1009/requerimento_362._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1009/requerimento_362._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a rede de saneamento da Vila de Zé de Cicero.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1010/requerimento_363._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1010/requerimento_363._2021.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a ligação de água no sitio Atalaia até o sitio Chambá 1 e Chambá 2.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1011/requerimento_364._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1011/requerimento_364._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o reparo no saneamento próximo à casa de Maria Cajueiro, na entrada da estrada que liga a PE ao Vitorino.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1012/requerimento_365._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1012/requerimento_365._2021.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a divulgação sobre a Endometriose; doença que tem afetado muitas mulheres e tem no mês de março maior intensificação_x000D_
 e cuidados, além de que seja feita uma educação preventiva nas escolas e conferencias de saúde, visando o suporte e conhecimento para a população.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_366._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_366._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído no cronograma de atendimento odontológico móvel os sítios pororoca e alto Bandeira, próximo a casa do Zé do canário e Manoel de Guilherme respectivamente.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1014/requerimento_367._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1014/requerimento_367._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado o incentivo em forma de homenagem com a medalha "Aluno Nota Dez".</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1015/requerimento_368._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1015/requerimento_368._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja encaminhado com muita gratidão Voto de Aplausos ao Senhor Janduir Joao dos Santos, pelo excelente trabalho que já vem desempenhando à frente da Grupo De Bacamateiros (Batalhão 56). do Município De Riacho Das Almas.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1016/requerimento_369._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1016/requerimento_369._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Travessa Agamenon Magalhães, ao lado da casa do Senhor Corrêa, neste município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_370._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_370._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a solicitação a Celpe de do endereço do sitio lagoa dos pintos zona rural de Cumaru, para sitio lagoa pinhões, endereço pertencente a Riacho das Almas-PE. neste município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1018/requerimento_371._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1018/requerimento_371._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da rua por trás da casa do ex-vereador pipi marchante, localizada na avenida João Soares.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1019/requerimento_372._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1019/requerimento_372._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a convocação do Secretário Municipal de Finanças e Representante do setor de tributação.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1020/requerimento_373._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1020/requerimento_373._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um quebra-molas em frente à casa do sr. Adriano no bairro do Jiquiri, próximo à sede do SAMU.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_374._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_374._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado ventiladores nos quartos da Unidade Mista João Soares da Fonseca.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1022/requerimento_375._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1022/requerimento_375._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma visita ao sítio Totó, próximo a sítio Trapiá, na casa de Nicésar, afim de averiguar a situação de aparição de serpentes nas casas da região.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_376._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_376._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade Básica de Saúde - UBS no sítio Ramada de Trapiá.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_377._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_377._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado nas UBS um espaço para cultivo de plantas medicinais fototerápicas, tendo em vista a grande utilização em remédios, chás e lambedores.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1025/requerimento_378._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1025/requerimento_378._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a convocação do Assessor de Contábil da Prefeitura, Ivaldeci Hipólito de Medeiros Filho.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_379._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_379._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja consignado em ata dessa reunião que seja encaminhado congratulações nos termos desta Moção de Aplausos ao Senhor Jairo Nery da Paz.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1027/requerimento_380._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1027/requerimento_380._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criado um local para prática de ciclismo.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_381._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_381._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a limpeza do Açude da Ramada de Trapiá</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1029/requerimento_382._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1029/requerimento_382._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja prorrogada o prazo com desconto do IPTU 2021 por mais 60 dias.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1030/requerimento_383._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1030/requerimento_383._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja intensificado o combate com exames e sejam tomadas as medidas cabíveis necessárias contra a Leishmaniose Visceral Canina.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1031/requerimento_384._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1031/requerimento_384._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Matias Sebastião Ribeiro no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1032/requerimento_385._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1032/requerimento_385._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o chafariz com bomba e caixa no sítio Lagoa de três irmãos.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_386._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_386._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado um poço e instalado um dessalinizador no Sítio Salgado na casa de Dudu, próximo à casa de Biu Teodoro.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_387._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_387._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído na rota do caminhão do lixo no sítio bandeira o percurso entrando na casa de João Tomaz, seguindo pela casa onde morava Gena e passar na Escola Antônio Antão.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1035/requerimento_388._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1035/requerimento_388._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Sistema de Esgoto Sanitário, na Rua do Curral por trás do Açougue Público na Vila de Trapiá.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_389._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_389._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Sistema de Esgoto Sanitário na Rua do Curral por trás do Açougue Público na Vila de Trapiá.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1037/requerimento_390._2021.pdf</t>
+    <t>http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1037/requerimento_390._2021.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e saneamento na Rua onde mora o sr. Wanderson, conhecido por Nino, no sítio Lagoa de Três Irmãos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5708,67 +5708,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_01.2021._salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1093/projeto_de_lei_02.2021.gratifiacoes_cci.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_03.2021._ajuda_de_custo_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_04.2021.concessao_dos_beneficios_eventuais_da_politica_da_assistencia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_05.2021-_restringe_a_circulacao_de_veiculos_pesados_nas_vias_urbanas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_06.2021-_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas_revoga_a_lei_municipal_no_831.1997_e_da_outras_providencias_correlativas..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_07.2021._conselho_municipal_antidrogas_-_comad.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_08.2021._criacao_de_conselho_municipal_dos_direitos_da_mulher_-_comdim.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_09.2021._dispoe_sobre_a_criacao_do_departamento_de_transito_municipal_-_dtm_da_junta_administrativa_de_recursos_de_infracao_-_jari.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_010.2021_-_altera_a_lei_municipal_no1.081_de_30d_julho_de_2010_adequando-a_ao_decreto_federal_no_10.178_de_18_de_dezembro_de_2019_a_lei_complementar_155..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_011.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_o_poder_executivo_a_criar_a_assistencia_judiciaria_gratuita_no_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_012.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_cria_o_fundo_municipal_do_meio_ambiente_-_fmma_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1104/projeto_de_lei_013.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1105/projeto_de_lei_014.2021_-_cria_o_fundo_municipal_de_direitos_do_idoso_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1106/projeto_de_lei_015.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_a_unidade_fiscal_municipal__ufm_como_valor_referencia_para_efe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1107/projeto_de_lei_016.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1108/projeto_de_lei_017.2021_de_iniciativa_do_excelentissimo_chefe_do_poder_executivo_municipal_o_sr._dioclecio_rosendo_de_lima_filho_altera_a_lei_municipal_no653_de_10_de_novembro_de.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1109/projeto_de_lei_018a.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_data-base_para_fins_de_revisao_geral_anual_da_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_de_lei_019.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especia_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1111/projeto_de_lei_020.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_altera_a_lei_municipal_no_1.263_de_10_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_021.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_r.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_022.2021_de_autoria_do_chefe_do_executivo_que__estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_023.2021_de_autoria_do_prefeito_do_municipio_que_institui_o_plano_plurianual_do_municipio_para_o_periodo_de_2022_a_2025..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1115/projeto_de_lei_024.2021_de_autoria_do_prefeito_municipal_que_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_de_natureza_tributaria_objetivando_a_cobranca_d.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_025.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_que_torna_obrigatorio_para_os_servidores_efetivos_comissionados_e_temporarios_agentes_publicos_e_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_026.2021_de_autoria_do_excelentissimo_prefeito_dioclecio_rosendo_de_lima_filho_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_lei_027.2021_de_autoria_do_poder_executivo_que_autoriza_a_declarar_patimonio_municipal_e_imunes_de_corte_as_arvores_consideradas_de_preservaco_necessaria....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1043/projeto_de_lei_001.2021-_fixa_o_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1044/projeto_de_lei_002.2021-_denominar_como_jose_ronildo_da_silva_deinha_de_inacio_braz_a_rua_nova_por_tras_da_escola_jose_joaquim_de_lima..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_003.2021-_incluir_as_praticas_de_educacao_fisica_como_essenciais_durante_a_pandemia..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_004.2021-_dispoe_sobre_a_disponibilizacao_de_cadeiras_de_rodas_em_todas_reparticoes_publicas_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_005.2021-_dispoe_sobre_a_denominacao_da_quadra_poliesportiva_da_escola_jose_joaquim_de_lima..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_006.2021-_incluir_as_atividades_religiosas_cultos_igrejas_e_templos_como_atividades_essenciais_no_ambito_municipal_em_situacoes_de_calamidade_publica..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_007.2021-_institui_o_programa_de_prevencao_e_controle_de_diabetes_mellitus_na_rede_publica_municipal_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1050/projeto_de_lei_008.2021-_dispoe_sobre_a_contratacao_de_mao_de_obra_do_municipio_de_riacho_das_almas_pelas_empresas_que_irao_prestar_servico..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_009.2021-_dispoe_sobre_a_divulgacao_no_site_oficial_da_prefeitura_de_riacho_das_almas_sobre_todos_medicamentos_disponiveis_na_rede_de_saude..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1052/pll_010_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_011.2021_-_institurar_a_politica_municipal_de_protecao_aos_direitos_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_012.2021-_cria_um_centro_de_assistencia_ao_animal_de_rua-_espaco_publico_para_acolhimento_de_caes_e_gatos..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_013.2021_-_denomina_nome_de_rua_vereador_valdemiro_correia_de_lima_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_014.2021_-_denomina_nome_de_avenida_vereador_jose_hipolito_de_medeiros_irmao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_015.2021_-_denomina_nome_de_rua_professora_alcione_maria_sales_da_costa_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_016.2021-_denomina_nome_de_rua_elpidio_jose_cardoso_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_017.2021-_denomina_nome_de_avenida_jose_ferreira_neto_ze_branco_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1060/projeto_de_lei_018.2021_-_denomina_nome_de_avenida_vereador_manoel_joao_de_melo_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_019.2021_-_denomina_nome_de_avenida_severino_basio_do_nascimento_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1062/projeto_de_lei_020.2021_-_denomina_nome_de_rua_isac_francisco_da_silva_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_021.2021_-__denomina_nome_de_rua_jose_soares_filho_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_022.2021-_denomina_nome_de_rua_jose_carlos_gomes_de_lima_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_023.2021-dispoe_sobre_a__inclusao_de_pessoas_com_fissura_labio_palatina_e_ou_anomalias_cranio_faciais_como_pessoa_com_deficiencia_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_024.2021_do_legislativo_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_de_rua_alaide_ferreira_da_silva_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_025.2021_-_de_autoria_do_vereador_dr._neto_combate_ao_machismo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1068/projeto_de_lei_026.2021_do_legislativo_de_autoria_do_vereador_gustavo_lucena_que_dispoe_sobre_a_criacao_do_ambiente_exclusivo_ao_tratamento_da_saudemental.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei_027.2021_do_legislativo_de_autoria_do_vereador_nestor_de_lira_que_denomina_nome_de_rua_vereador_jose_bezerra_da_silva_na_vila_rangel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei_028.2021_de_autoria_do_vereador_gustavo_andre_de_lucena_sousa_que_denomina_nome_de_rua_severina_maria_de_arruda_na_vila_rangel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei_029.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_a_prevencao_e_punicao_dos_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_lei_030.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_jose_manoel_dossantos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_lei_031.2021_de_iniciativa_do_excelentissimo_vereador_florisvaldo_bezerra_lopes_neto_que_institui_o_programa_de_internet_segura_e_acessivel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_032.2021_vereador_gustavo_andre_de_lucena_sousa_que_institui_a_doacao_gratuita_de_absorventes_a_jovens_alunas_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_033.2021_de_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_manoel_vicente_da_fonseca_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_034.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_denomina_nome_da_unidade_basica_de_saude__ubs-_antonio_ferreira_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_035.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_036.2021_de_autoria_de_todos_os__vereadores.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1079/projeto_de_lei_037.2021_de_autoria_do_vereador_leonardo_henrique_que_veda_a_nomeacao_para_cargos_em_comissao_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_039.2021_de_autoria_do_vereador_leonardo_henrique_que_revoga_a_lei_1.309_de_27_de_setembro_de_2021_que_denomina_nome_da_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1082/projeto_de_lei_040.2021_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_da_quadra_poliesportiva_da_escola_santos_cardoso_como_antonio_ferreira_de_azevedo_buaca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_041.2021_de_autoria_do_vereador_leonardo_henrique_que_institui_a_exigencia_de_ficha_limpa_para_nomeacao_nos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1084/projeto_de_lei_042.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_denomina_como_margarida_pessoa_gomes_de_moura_a_rua_profo_manoelzinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_043.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_dispoe_sobre_a_obrigatoriedade_de_implantacao_do_processo_de_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_044.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_imoveis_com_obras_paralisadas_ha_mais_de_45_quarenta_e_cinco_dias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_045.2021_de_autoria_do_vereador_gustavo_lucena_que_institui_no_ambito_municipal_a_camapanha_dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_046.2021_de_autoria_do_vereador_neto_que_dispoe_sobre_o_rateio_do_fundo_de_manutencao_e_desenvolvimento_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_047.2021_de_autoria_do_vereador_jairverton_kaio_que_institui_o_programa_de_adocao_de_pracas_publicas_parques_areas_publicas_de_carater_esportivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1090/projeto_de_lei_048.2021_de_autoria_do_vereador_junior_miranda_que_denomina_a_unidade_basica_de_saude_-_ubs_jose_severino_de_miranda_localizada_no_sitio_bandeira..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_049.2021_de_autoria_do_vereador_jairverton_kaio_dos_santos_bezerra_que_denomina_como_edvaldo_jose_da_silva_tavares_o_campo_municipal...pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_001._2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/642/requerimento_002._2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/643/requerimento_003._2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/644/requerimento_004._2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_005._2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_006._2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/647/requerimento_007._2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/648/requerimento_008._2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_009._2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/650/requerimento_010._2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/651/requerimento_011._2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/653/requerimento_013._2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/654/requerimento_014._2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/655/requerimento_015._2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/656/requerimento_016._2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/657/requerimento_017._2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/658/requerimento_018._2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_019._2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_020._2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_021._2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_022._2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_023._2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_024._2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_025._2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_026._2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_027._2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_028._2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_029._2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_030._2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/671/requerimento_031._2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_032._2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/673/requerimento_033._2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/674/requerimento_034._2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/675/requerimento_035._2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/676/requerimento_036._2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_037._2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_038._2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_039._2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_040._2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_041._2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_042._2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_043._2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_044._2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_045._2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_046._2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_047._2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_048._2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_049._2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_050._2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_051._2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_052._2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_053._2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_054._2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_055._2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_056._2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_057._2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_058._2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_059._2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_060._2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_061._2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_062._2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_063._2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_064._2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_065._2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_066._2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_067._2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_068._2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_069._2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_071._2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_072._2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_073._2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_074._2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_075._2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_077._2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_078._2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_079._2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_080._2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_081._2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_082._2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_083._2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_084._2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_085._2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_087._2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_088._2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_089._2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_090._2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_091._2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_092._2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_093._2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_094._2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_095._2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_096._2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_097._2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_098._2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_099._2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_100._2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_101._2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_102._2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_103._2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_104._2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_105._2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_106.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_107.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_108._2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_109.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_110.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_111.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_112.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_113.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_114.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_115.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_116.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_117.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_118.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_120.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_121.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_122.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_123.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_124.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_125.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_126.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_127.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_128.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_129.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_130.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_131.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_134.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_135.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_136.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_137.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_140.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_141.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_142.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_143.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_144.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_145.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_146.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_147.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_148.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_149.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_150.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_151.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_152.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_153.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_154.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_155.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/791/requerimento_156.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_157.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_158.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_159.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_160.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_161.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_162.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_163.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_164.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_165.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_166.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_167.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_168.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_169.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_170.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_171.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_172.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_173.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_175.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_176.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_177.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_178.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_179.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_180.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_181.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/816/requerimento_182.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_183.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_184.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_185.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_186.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_187.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_189.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_190.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_191.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_192.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_193.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_194.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/828/requerimento_195.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_196.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_197.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_198.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_200.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_201.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_202.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_203.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_204.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_205.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_206.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_208.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_209.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_210.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_211.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_212.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_213.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_214.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_215.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_216.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_217.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_218.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_219.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_220.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_221.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_222.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_223._2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_224._2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_225._2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_226._2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_227._2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_228._2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_229._2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_230._2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_231._2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_232._2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_233._2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_234._2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_235._2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_236._2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_237._2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_238._2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_239._2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_240._2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_241._2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_242._2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_243._2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_244._2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_245._2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_246._2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_247._2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_248._2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_249._2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_250._2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_251._2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_252._2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_253._2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_254._2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_255._2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_256._2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_257._2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_258._2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_259._2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_260._2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_261._2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_262._2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_263._2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_264._2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_265._2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_266._2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_267._2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_268._2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_269._2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_270._2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_271._2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_272._2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_273._2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_274._2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_275._2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_276._2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_277._2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_287._2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_279._2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_280._2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_281._2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_282._2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_283._2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_284._2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_285._2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_286._2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_287._2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_288._2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_289._2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_290._2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/938/requerimento_291._2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_292._2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_293._2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_294._2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_295._2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_296._2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_297._2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/945/requerimento_298._2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/946/requerimento_299._2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_300._2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/948/requerimento_301._2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/949/requerimento_302._2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_303._2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_304._2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_305._2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_306._2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_307._2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/955/requerimento_308._2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/956/requerimento_309._2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/957/requerimento_310._2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/958/requerimento_311._2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/959/requerimento_312._2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/960/requerimento_313._2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/961/requerimento_314._2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/962/requerimento_315._2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/963/requerimento_316._2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/964/requerimento_317._2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/965/requerimento_318._2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_319._2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_320._2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_321._2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_322._2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/970/requerimento_323._2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/971/requerimento_324._2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/972/requerimento_325._2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/973/requerimento_326._2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_327._2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/975/requerimento_328._2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/976/requerimento_329._2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_330._2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_331._2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/979/requerimento_332._2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/980/requerimento_333._2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/981/requerimento_334._2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/982/requerimento_335._2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_336._2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/984/requerimento_337._2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/985/requerimento_338._2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/986/requerimento_339._2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_340._2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_341._2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_342._2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/990/requerimento_343._2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/991/requerimento_344._2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_345._2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/993/requerimento_346._2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_347._2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_348._2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_349._2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/997/requerimento_350._2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/998/requerimento_351._2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/999/requerimento_352._2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1000/requerimento_353._2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_354._2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1002/requerimento_355._2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1003/requerimento_356._2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1004/requerimento_357._2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1005/requerimento_358._2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1006/requerimento_359._2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_360._2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1008/requerimento_361._2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1009/requerimento_362._2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1010/requerimento_363._2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1011/requerimento_364._2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1012/requerimento_365._2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_366._2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1014/requerimento_367._2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1015/requerimento_368._2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1016/requerimento_369._2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_370._2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1018/requerimento_371._2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1019/requerimento_372._2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1020/requerimento_373._2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_374._2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1022/requerimento_375._2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_376._2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_377._2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1025/requerimento_378._2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_379._2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1027/requerimento_380._2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_381._2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1029/requerimento_382._2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1030/requerimento_383._2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1031/requerimento_384._2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1032/requerimento_385._2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_386._2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_387._2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1035/requerimento_388._2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_389._2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1037/requerimento_390._2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_01.2021._salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1093/projeto_de_lei_02.2021.gratifiacoes_cci.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_de_lei_03.2021._ajuda_de_custo_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1095/projeto_de_lei_04.2021.concessao_dos_beneficios_eventuais_da_politica_da_assistencia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_05.2021-_restringe_a_circulacao_de_veiculos_pesados_nas_vias_urbanas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_06.2021-_institui_o_programa_auxilio_educacao_no_municipio_de_riacho_das_almas_revoga_a_lei_municipal_no_831.1997_e_da_outras_providencias_correlativas..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_07.2021._conselho_municipal_antidrogas_-_comad.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_08.2021._criacao_de_conselho_municipal_dos_direitos_da_mulher_-_comdim.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_09.2021._dispoe_sobre_a_criacao_do_departamento_de_transito_municipal_-_dtm_da_junta_administrativa_de_recursos_de_infracao_-_jari.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_010.2021_-_altera_a_lei_municipal_no1.081_de_30d_julho_de_2010_adequando-a_ao_decreto_federal_no_10.178_de_18_de_dezembro_de_2019_a_lei_complementar_155..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_011.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_o_poder_executivo_a_criar_a_assistencia_judiciaria_gratuita_no_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_012.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_cria_o_fundo_municipal_do_meio_ambiente_-_fmma_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1104/projeto_de_lei_013.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_as_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1105/projeto_de_lei_014.2021_-_cria_o_fundo_municipal_de_direitos_do_idoso_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1106/projeto_de_lei_015.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_a_unidade_fiscal_municipal__ufm_como_valor_referencia_para_efe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1107/projeto_de_lei_016.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1108/projeto_de_lei_017.2021_de_iniciativa_do_excelentissimo_chefe_do_poder_executivo_municipal_o_sr._dioclecio_rosendo_de_lima_filho_altera_a_lei_municipal_no653_de_10_de_novembro_de.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1109/projeto_de_lei_018a.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_data-base_para_fins_de_revisao_geral_anual_da_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_de_lei_019.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especia_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1111/projeto_de_lei_020.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_altera_a_lei_municipal_no_1.263_de_10_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1112/projeto_de_lei_021.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_de_riacho_das_almas_que_institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_r.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1113/projeto_de_lei_022.2021_de_autoria_do_chefe_do_executivo_que__estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_financeiro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1114/projeto_de_lei_023.2021_de_autoria_do_prefeito_do_municipio_que_institui_o_plano_plurianual_do_municipio_para_o_periodo_de_2022_a_2025..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1115/projeto_de_lei_024.2021_de_autoria_do_prefeito_municipal_que_fixa_o_valor_minimo_para_ajuizamento_de_acao_de_execucao_fiscal_de_natureza_tributaria_objetivando_a_cobranca_d.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1116/projeto_de_lei_025.2021_de_autoria_do_excelentissimo_prefeito_do_municipio_que_torna_obrigatorio_para_os_servidores_efetivos_comissionados_e_temporarios_agentes_publicos_e_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1117/projeto_de_lei_026.2021_de_autoria_do_excelentissimo_prefeito_dioclecio_rosendo_de_lima_filho_que_autoriza_a_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1118/projeto_de_lei_027.2021_de_autoria_do_poder_executivo_que_autoriza_a_declarar_patimonio_municipal_e_imunes_de_corte_as_arvores_consideradas_de_preservaco_necessaria....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1043/projeto_de_lei_001.2021-_fixa_o_salario_minimo_dos_servidores_da_camara_municipal_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1044/projeto_de_lei_002.2021-_denominar_como_jose_ronildo_da_silva_deinha_de_inacio_braz_a_rua_nova_por_tras_da_escola_jose_joaquim_de_lima..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1045/projeto_de_lei_003.2021-_incluir_as_praticas_de_educacao_fisica_como_essenciais_durante_a_pandemia..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1046/projeto_de_lei_004.2021-_dispoe_sobre_a_disponibilizacao_de_cadeiras_de_rodas_em_todas_reparticoes_publicas_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1047/projeto_de_lei_005.2021-_dispoe_sobre_a_denominacao_da_quadra_poliesportiva_da_escola_jose_joaquim_de_lima..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1048/projeto_de_lei_006.2021-_incluir_as_atividades_religiosas_cultos_igrejas_e_templos_como_atividades_essenciais_no_ambito_municipal_em_situacoes_de_calamidade_publica..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1049/projeto_de_lei_007.2021-_institui_o_programa_de_prevencao_e_controle_de_diabetes_mellitus_na_rede_publica_municipal_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1050/projeto_de_lei_008.2021-_dispoe_sobre_a_contratacao_de_mao_de_obra_do_municipio_de_riacho_das_almas_pelas_empresas_que_irao_prestar_servico..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1051/projeto_de_lei_009.2021-_dispoe_sobre_a_divulgacao_no_site_oficial_da_prefeitura_de_riacho_das_almas_sobre_todos_medicamentos_disponiveis_na_rede_de_saude..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1052/pll_010_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1053/projeto_de_lei_011.2021_-_institurar_a_politica_municipal_de_protecao_aos_direitos_das_pessoas_com_transtorno_do_espectro_autista_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1054/projeto_de_lei_012.2021-_cria_um_centro_de_assistencia_ao_animal_de_rua-_espaco_publico_para_acolhimento_de_caes_e_gatos..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1055/projeto_de_lei_013.2021_-_denomina_nome_de_rua_vereador_valdemiro_correia_de_lima_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_014.2021_-_denomina_nome_de_avenida_vereador_jose_hipolito_de_medeiros_irmao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1057/projeto_de_lei_015.2021_-_denomina_nome_de_rua_professora_alcione_maria_sales_da_costa_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1058/projeto_de_lei_016.2021-_denomina_nome_de_rua_elpidio_jose_cardoso_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1059/projeto_de_lei_017.2021-_denomina_nome_de_avenida_jose_ferreira_neto_ze_branco_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1060/projeto_de_lei_018.2021_-_denomina_nome_de_avenida_vereador_manoel_joao_de_melo_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1061/projeto_de_lei_019.2021_-_denomina_nome_de_avenida_severino_basio_do_nascimento_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1062/projeto_de_lei_020.2021_-_denomina_nome_de_rua_isac_francisco_da_silva_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1063/projeto_de_lei_021.2021_-__denomina_nome_de_rua_jose_soares_filho_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1064/projeto_de_lei_022.2021-_denomina_nome_de_rua_jose_carlos_gomes_de_lima_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1065/projeto_de_lei_023.2021-dispoe_sobre_a__inclusao_de_pessoas_com_fissura_labio_palatina_e_ou_anomalias_cranio_faciais_como_pessoa_com_deficiencia_no_municipio_de_riacho_das_almas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1066/projeto_de_lei_024.2021_do_legislativo_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_de_rua_alaide_ferreira_da_silva_no_municipio_de_riacho_das_almas..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1067/projeto_de_lei_025.2021_-_de_autoria_do_vereador_dr._neto_combate_ao_machismo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1068/projeto_de_lei_026.2021_do_legislativo_de_autoria_do_vereador_gustavo_lucena_que_dispoe_sobre_a_criacao_do_ambiente_exclusivo_ao_tratamento_da_saudemental.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei_027.2021_do_legislativo_de_autoria_do_vereador_nestor_de_lira_que_denomina_nome_de_rua_vereador_jose_bezerra_da_silva_na_vila_rangel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei_028.2021_de_autoria_do_vereador_gustavo_andre_de_lucena_sousa_que_denomina_nome_de_rua_severina_maria_de_arruda_na_vila_rangel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei_029.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_a_prevencao_e_punicao_dos_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_lei_030.2021_de_iniciativa_do_excelentissimo_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_jose_manoel_dossantos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_lei_031.2021_de_iniciativa_do_excelentissimo_vereador_florisvaldo_bezerra_lopes_neto_que_institui_o_programa_de_internet_segura_e_acessivel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1074/projeto_de_lei_032.2021_vereador_gustavo_andre_de_lucena_sousa_que_institui_a_doacao_gratuita_de_absorventes_a_jovens_alunas_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_033.2021_de_vereador_leonardo_henrique_de_moura_que_denomina_unidade_basica_de_saude__ubs_manoel_vicente_da_fonseca_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1076/projeto_de_lei_034.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_denomina_nome_da_unidade_basica_de_saude__ubs-_antonio_ferreira_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_035.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1078/projeto_de_lei_036.2021_de_autoria_de_todos_os__vereadores.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1079/projeto_de_lei_037.2021_de_autoria_do_vereador_leonardo_henrique_que_veda_a_nomeacao_para_cargos_em_comissao_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1081/projeto_de_lei_039.2021_de_autoria_do_vereador_leonardo_henrique_que_revoga_a_lei_1.309_de_27_de_setembro_de_2021_que_denomina_nome_da_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1082/projeto_de_lei_040.2021_de_autoria_do_vereador_leonardo_henrique_que_denomina_nome_da_quadra_poliesportiva_da_escola_santos_cardoso_como_antonio_ferreira_de_azevedo_buaca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_041.2021_de_autoria_do_vereador_leonardo_henrique_que_institui_a_exigencia_de_ficha_limpa_para_nomeacao_nos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1084/projeto_de_lei_042.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_denomina_como_margarida_pessoa_gomes_de_moura_a_rua_profo_manoelzinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_043.2021_de_autoria_do_vereador_florisvaldo_bezerra_lopes_neto_que_dispoe_sobre_a_obrigatoriedade_de_implantacao_do_processo_de_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_044.2021_de_autoria_do_vereador_leonardo_henrique_de_moura_que_dispoe_sobre_imoveis_com_obras_paralisadas_ha_mais_de_45_quarenta_e_cinco_dias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_045.2021_de_autoria_do_vereador_gustavo_lucena_que_institui_no_ambito_municipal_a_camapanha_dezembro_verde.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_046.2021_de_autoria_do_vereador_neto_que_dispoe_sobre_o_rateio_do_fundo_de_manutencao_e_desenvolvimento_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1089/projeto_de_lei_047.2021_de_autoria_do_vereador_jairverton_kaio_que_institui_o_programa_de_adocao_de_pracas_publicas_parques_areas_publicas_de_carater_esportivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1090/projeto_de_lei_048.2021_de_autoria_do_vereador_junior_miranda_que_denomina_a_unidade_basica_de_saude_-_ubs_jose_severino_de_miranda_localizada_no_sitio_bandeira..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1091/projeto_de_lei_049.2021_de_autoria_do_vereador_jairverton_kaio_dos_santos_bezerra_que_denomina_como_edvaldo_jose_da_silva_tavares_o_campo_municipal...pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_001._2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/642/requerimento_002._2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/643/requerimento_003._2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/644/requerimento_004._2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_005._2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_006._2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/647/requerimento_007._2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/648/requerimento_008._2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_009._2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/650/requerimento_010._2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/651/requerimento_011._2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/653/requerimento_013._2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/654/requerimento_014._2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/655/requerimento_015._2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/656/requerimento_016._2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/657/requerimento_017._2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/658/requerimento_018._2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_019._2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_020._2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_021._2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_022._2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_023._2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_024._2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_025._2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_026._2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_027._2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_028._2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_029._2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_030._2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/671/requerimento_031._2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_032._2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/673/requerimento_033._2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/674/requerimento_034._2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/675/requerimento_035._2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/676/requerimento_036._2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_037._2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_038._2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_039._2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_040._2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_041._2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_042._2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_043._2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_044._2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_045._2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_046._2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_047._2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_048._2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_049._2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_050._2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_051._2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_052._2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_053._2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_054._2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_055._2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_056._2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_057._2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_058._2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_059._2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_060._2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_061._2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_062._2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_063._2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_064._2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_065._2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_066._2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_067._2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_068._2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_069._2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_071._2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_072._2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_073._2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_074._2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_075._2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_077._2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_078._2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_079._2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_080._2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_081._2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_082._2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_083._2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_084._2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_085._2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_087._2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_088._2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_089._2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_090._2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_091._2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_092._2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_093._2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_094._2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_095._2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_096._2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_097._2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_098._2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_099._2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_100._2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_101._2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_102._2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_103._2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_104._2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_105._2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_106.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_107.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_108._2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_109.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_110.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_111.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_112.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_113.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_114.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_115.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_116.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_117.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_118.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_120.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_121.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_122.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_123.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_124.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_125.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_126.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_127.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_128.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_129.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_130.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_131.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_133.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_134.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_135.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_136.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_137.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_140.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_141.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_142.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_143.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_144.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_145.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_146.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_147.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_148.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_149.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_150.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_151.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_152.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_153.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_154.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_155.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/791/requerimento_156.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_157.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_158.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_159.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_160.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_161.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_162.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_163.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_164.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_165.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_166.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_167.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_168.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_169.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_170.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_171.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_172.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_173.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_175.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_176.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_177.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_178.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_179.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_180.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_181.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/816/requerimento_182.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_183.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_184.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_185.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_186.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_187.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_189.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_190.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_191.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_192.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_193.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_194.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/828/requerimento_195.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_196.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_197.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_198.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_200.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_201.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_202.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_203.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_204.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_205.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_206.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_208.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_209.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_210.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_211.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_212.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_213.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_214.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_215.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_216.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_217.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_218.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_219.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_220.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_221.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_222.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_223._2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_224._2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_225._2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_226._2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_227._2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_228._2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_229._2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_230._2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_231._2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_232._2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_233._2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_234._2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_235._2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_236._2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_237._2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_238._2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_239._2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_240._2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_241._2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_242._2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_243._2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_244._2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_245._2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_246._2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_247._2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_248._2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_249._2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_250._2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_251._2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_252._2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_253._2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_254._2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_255._2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_256._2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_257._2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_258._2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_259._2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_260._2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_261._2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_262._2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_263._2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_264._2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_265._2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_266._2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_267._2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_268._2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_269._2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_270._2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_271._2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_272._2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_273._2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_274._2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_275._2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_276._2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_277._2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_287._2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_279._2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_280._2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_281._2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_282._2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_283._2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_284._2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_285._2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_286._2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_287._2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_288._2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_289._2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_290._2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/938/requerimento_291._2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_292._2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_293._2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_294._2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_295._2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/943/requerimento_296._2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_297._2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/945/requerimento_298._2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/946/requerimento_299._2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_300._2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/948/requerimento_301._2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/949/requerimento_302._2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_303._2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/951/requerimento_304._2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_305._2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_306._2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_307._2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/955/requerimento_308._2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/956/requerimento_309._2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/957/requerimento_310._2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/958/requerimento_311._2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/959/requerimento_312._2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/960/requerimento_313._2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/961/requerimento_314._2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/962/requerimento_315._2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/963/requerimento_316._2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/964/requerimento_317._2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/965/requerimento_318._2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_319._2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_320._2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_321._2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_322._2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/970/requerimento_323._2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/971/requerimento_324._2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/972/requerimento_325._2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/973/requerimento_326._2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/974/requerimento_327._2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/975/requerimento_328._2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/976/requerimento_329._2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_330._2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_331._2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/979/requerimento_332._2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/980/requerimento_333._2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/981/requerimento_334._2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/982/requerimento_335._2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/983/requerimento_336._2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/984/requerimento_337._2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/985/requerimento_338._2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/986/requerimento_339._2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/987/requerimento_340._2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_341._2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_342._2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/990/requerimento_343._2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/991/requerimento_344._2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/992/requerimento_345._2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/993/requerimento_346._2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_347._2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_348._2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_349._2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/997/requerimento_350._2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/998/requerimento_351._2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/999/requerimento_352._2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1000/requerimento_353._2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1001/requerimento_354._2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1002/requerimento_355._2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1003/requerimento_356._2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1004/requerimento_357._2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1005/requerimento_358._2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1006/requerimento_359._2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_360._2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1008/requerimento_361._2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1009/requerimento_362._2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1010/requerimento_363._2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1011/requerimento_364._2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1012/requerimento_365._2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_366._2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1014/requerimento_367._2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1015/requerimento_368._2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1016/requerimento_369._2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_370._2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1018/requerimento_371._2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1019/requerimento_372._2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1020/requerimento_373._2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1021/requerimento_374._2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1022/requerimento_375._2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1023/requerimento_376._2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1024/requerimento_377._2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1025/requerimento_378._2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1026/requerimento_379._2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1027/requerimento_380._2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1028/requerimento_381._2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1029/requerimento_382._2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1030/requerimento_383._2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1031/requerimento_384._2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1032/requerimento_385._2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1033/requerimento_386._2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_387._2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1035/requerimento_388._2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_389._2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riachodasalmas.pe.leg.br/media/sapl/public/materialegislativa/2021/1037/requerimento_390._2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="255.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>